--- v0 (2026-02-04)
+++ v1 (2026-11-03)
@@ -1,2413 +1,8294 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="10512"/>
   <workbookPr showInkAnnotation="0" codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/58564d1490910a10/agiflex GmbH/Templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/karmaknittings/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C2765780-FD24-47D5-999A-B1222EB8A9D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3CBCF6B4-A1A1-9948-B599-69CD63EE557D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="24225" yWindow="1395" windowWidth="20160" windowHeight="16515" tabRatio="704" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="760" yWindow="500" windowWidth="27340" windowHeight="17080" tabRatio="704" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Erfassung" sheetId="3" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Arbeitstage" sheetId="10" r:id="rId6"/>
+    <sheet name="Start" sheetId="3" r:id="rId1"/>
+    <sheet name="Jahresarbeitszeit" sheetId="14" r:id="rId2"/>
+    <sheet name="Monatsarbeitszeit" sheetId="15" r:id="rId3"/>
+    <sheet name="Sollzeiten Schulhäuser" sheetId="16" r:id="rId4"/>
+    <sheet name="% Änderung unter Jahr" sheetId="13" state="hidden" r:id="rId5"/>
+    <sheet name="Pensumänderungen" sheetId="17" r:id="rId6"/>
+    <sheet name="Feiertage und Ferien" sheetId="4" r:id="rId7"/>
+    <sheet name="Kantonale Abweichungen" sheetId="11" state="hidden" r:id="rId8"/>
+    <sheet name="Arbeitszeiten" sheetId="9" r:id="rId9"/>
+    <sheet name="Arbeitstage" sheetId="10" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_C">NA()</definedName>
     <definedName name="A">NA()</definedName>
     <definedName name="A_1">"$#REF!.$E$47"</definedName>
     <definedName name="A_2">#REF!</definedName>
-    <definedName name="A_2_7" localSheetId="5">Arbeitstage!#REF!</definedName>
-    <definedName name="A_2_7" localSheetId="4">Arbeitszeiten!#REF!</definedName>
+    <definedName name="A_2_7" localSheetId="9">Arbeitstage!#REF!</definedName>
+    <definedName name="A_2_7" localSheetId="8">Arbeitszeiten!#REF!</definedName>
     <definedName name="A_2_7">#REF!</definedName>
     <definedName name="B">NA()</definedName>
     <definedName name="B_1">"$#REF!.$E$48"</definedName>
     <definedName name="B_2">#REF!</definedName>
-    <definedName name="B_2_7" localSheetId="5">Arbeitstage!#REF!</definedName>
-    <definedName name="B_2_7" localSheetId="4">Arbeitszeiten!#REF!</definedName>
+    <definedName name="B_2_7" localSheetId="9">Arbeitstage!#REF!</definedName>
+    <definedName name="B_2_7" localSheetId="8">Arbeitszeiten!#REF!</definedName>
     <definedName name="B_2_7">#REF!</definedName>
     <definedName name="C_1">"$#REF!.$E$49"</definedName>
     <definedName name="C_2">#REF!</definedName>
-    <definedName name="C_2_7" localSheetId="5">Arbeitstage!#REF!</definedName>
-    <definedName name="C_2_7" localSheetId="4">Arbeitszeiten!$E$47</definedName>
+    <definedName name="C_2_7" localSheetId="9">Arbeitstage!#REF!</definedName>
+    <definedName name="C_2_7" localSheetId="8">Arbeitszeiten!$E$47</definedName>
     <definedName name="C_2_7">#REF!</definedName>
     <definedName name="cdd">"$#REF!.$F$52"</definedName>
     <definedName name="D">NA()</definedName>
     <definedName name="D_1">"$#REF!.$E$50"</definedName>
     <definedName name="D_2">#REF!</definedName>
-    <definedName name="D_2_7" localSheetId="5">Arbeitstage!#REF!</definedName>
-    <definedName name="D_2_7" localSheetId="4">Arbeitszeiten!$E$48</definedName>
+    <definedName name="D_2_7" localSheetId="9">Arbeitstage!#REF!</definedName>
+    <definedName name="D_2_7" localSheetId="8">Arbeitszeiten!$E$48</definedName>
     <definedName name="D_2_7">#REF!</definedName>
     <definedName name="E">NA()</definedName>
     <definedName name="E_1">"$#REF!.$E$51"</definedName>
     <definedName name="E_2">#REF!</definedName>
-    <definedName name="E_2_7" localSheetId="5">Arbeitstage!#REF!</definedName>
-    <definedName name="E_2_7" localSheetId="4">Arbeitszeiten!$E$49</definedName>
+    <definedName name="E_2_7" localSheetId="9">Arbeitstage!#REF!</definedName>
+    <definedName name="E_2_7" localSheetId="8">Arbeitszeiten!$E$49</definedName>
     <definedName name="E_2_7">#REF!</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_1_1">"$#REF!.$A$1:$AH$21"</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_2">#REF!</definedName>
-    <definedName name="Excel_BuiltIn_Print_Area_2_7" localSheetId="5">Arbeitstage!$A$1:$AG$29</definedName>
-    <definedName name="Excel_BuiltIn_Print_Area_2_7" localSheetId="4">Arbeitszeiten!$A$1:$AI$46</definedName>
+    <definedName name="Excel_BuiltIn_Print_Area_2_7" localSheetId="9">Arbeitstage!$A$1:$AG$29</definedName>
+    <definedName name="Excel_BuiltIn_Print_Area_2_7" localSheetId="8">Arbeitszeiten!$A$1:$AI$46</definedName>
     <definedName name="Excel_BuiltIn_Print_Area_2_7">#REF!</definedName>
     <definedName name="F">NA()</definedName>
     <definedName name="F_1">"$#REF!.$E$52"</definedName>
     <definedName name="F_2">#REF!</definedName>
-    <definedName name="F_2_7" localSheetId="5">Arbeitstage!#REF!</definedName>
-    <definedName name="F_2_7" localSheetId="4">Arbeitszeiten!$E$50</definedName>
+    <definedName name="F_2_7" localSheetId="9">Arbeitstage!#REF!</definedName>
+    <definedName name="F_2_7" localSheetId="8">Arbeitszeiten!$E$50</definedName>
     <definedName name="F_2_7">#REF!</definedName>
     <definedName name="G">NA()</definedName>
     <definedName name="G_1">"$#REF!.$E$53"</definedName>
     <definedName name="G_2">#REF!</definedName>
-    <definedName name="G_2_7" localSheetId="5">Arbeitstage!$E$30</definedName>
-    <definedName name="G_2_7" localSheetId="4">Arbeitszeiten!$E$51</definedName>
+    <definedName name="G_2_7" localSheetId="9">Arbeitstage!$E$30</definedName>
+    <definedName name="G_2_7" localSheetId="8">Arbeitszeiten!$E$51</definedName>
     <definedName name="G_2_7">#REF!</definedName>
     <definedName name="H_1">"$#REF!.$E$51"</definedName>
     <definedName name="H_2">#REF!</definedName>
-    <definedName name="H_2_7" localSheetId="5">Arbeitstage!#REF!</definedName>
-    <definedName name="H_2_7" localSheetId="4">Arbeitszeiten!$E$49</definedName>
+    <definedName name="H_2_7" localSheetId="9">Arbeitstage!#REF!</definedName>
+    <definedName name="H_2_7" localSheetId="8">Arbeitszeiten!$E$49</definedName>
     <definedName name="H_2_7">#REF!</definedName>
     <definedName name="index.php?geo_71_jahr_2010_klasse_5_hl_de_hidepast_0_3">NA()</definedName>
     <definedName name="mm">NA()</definedName>
     <definedName name="mm_1">"$#REF!.$F$56"</definedName>
     <definedName name="mm_2">"$#REF!.$F$56"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G9" i="4" l="1"/>
-[...16 lines deleted...]
-  <c r="G8" i="4"/>
+  <c r="H5" i="3" l="1"/>
+  <c r="AI7" i="10" s="1"/>
+  <c r="I5" i="3"/>
+  <c r="AI9" i="10" s="1"/>
+  <c r="J5" i="3"/>
+  <c r="AI11" i="10" s="1"/>
+  <c r="K5" i="3"/>
+  <c r="AI13" i="10" s="1"/>
+  <c r="L5" i="3"/>
+  <c r="AI15" i="10" s="1"/>
+  <c r="M5" i="3"/>
+  <c r="AI17" i="10" s="1"/>
+  <c r="N5" i="3"/>
+  <c r="AI19" i="10" s="1"/>
+  <c r="O5" i="3"/>
+  <c r="AI21" i="10" s="1"/>
+  <c r="P5" i="3"/>
+  <c r="AI23" i="10" s="1"/>
+  <c r="Q5" i="3"/>
+  <c r="AI25" i="10" s="1"/>
+  <c r="R5" i="3"/>
+  <c r="AI27" i="10" s="1"/>
+  <c r="A3" i="10"/>
+  <c r="B4" i="10" s="1"/>
+  <c r="B5" i="10" s="1" a="1"/>
+  <c r="AD7" i="10" a="1"/>
+  <c r="AE7" i="10" a="1"/>
+  <c r="AF7" i="10" a="1"/>
+  <c r="AF11" i="10" a="1"/>
+  <c r="AF15" i="10" a="1"/>
+  <c r="AF21" i="10" a="1"/>
+  <c r="AF25" i="10" a="1"/>
+  <c r="G14" i="4"/>
+  <c r="H14" i="4"/>
+  <c r="I14" i="4"/>
+  <c r="D64" i="11"/>
+  <c r="B64" i="11"/>
+  <c r="D63" i="11"/>
+  <c r="B63" i="11"/>
+  <c r="D62" i="11"/>
+  <c r="B62" i="11"/>
+  <c r="D61" i="11"/>
+  <c r="B61" i="11"/>
+  <c r="D60" i="11"/>
+  <c r="B60" i="11"/>
+  <c r="D59" i="11"/>
+  <c r="B59" i="11"/>
+  <c r="D58" i="11"/>
+  <c r="B58" i="11"/>
+  <c r="D57" i="11"/>
+  <c r="B57" i="11"/>
+  <c r="D56" i="11"/>
+  <c r="B56" i="11"/>
+  <c r="D55" i="11"/>
+  <c r="B55" i="11"/>
+  <c r="D54" i="11"/>
+  <c r="B54" i="11"/>
+  <c r="D53" i="11"/>
+  <c r="D52" i="11"/>
+  <c r="B52" i="11"/>
+  <c r="D51" i="11"/>
+  <c r="B51" i="11"/>
+  <c r="D50" i="11"/>
+  <c r="B50" i="11"/>
+  <c r="D49" i="11"/>
+  <c r="B49" i="11"/>
+  <c r="D48" i="11"/>
+  <c r="B48" i="11"/>
+  <c r="D47" i="11"/>
+  <c r="B47" i="11"/>
+  <c r="D46" i="11"/>
+  <c r="D45" i="11"/>
+  <c r="B45" i="11"/>
+  <c r="D44" i="11"/>
+  <c r="B44" i="11"/>
+  <c r="D43" i="11"/>
+  <c r="B43" i="11"/>
+  <c r="D42" i="11"/>
+  <c r="B42" i="11"/>
+  <c r="D41" i="11"/>
+  <c r="B41" i="11"/>
+  <c r="D40" i="11"/>
+  <c r="B40" i="11"/>
+  <c r="D39" i="11"/>
+  <c r="B39" i="11"/>
+  <c r="D38" i="11"/>
+  <c r="B38" i="11"/>
+  <c r="D37" i="11"/>
+  <c r="B37" i="11"/>
+  <c r="D36" i="11"/>
+  <c r="B36" i="11"/>
+  <c r="D35" i="11"/>
+  <c r="B35" i="11"/>
+  <c r="D34" i="11"/>
+  <c r="B34" i="11"/>
+  <c r="D33" i="11"/>
+  <c r="B33" i="11"/>
+  <c r="D32" i="11"/>
+  <c r="D31" i="11"/>
+  <c r="B31" i="11"/>
+  <c r="D30" i="11"/>
+  <c r="B30" i="11"/>
+  <c r="D29" i="11"/>
+  <c r="B29" i="11"/>
+  <c r="D28" i="11"/>
+  <c r="B28" i="11"/>
+  <c r="D27" i="11"/>
+  <c r="B27" i="11"/>
+  <c r="D26" i="11"/>
+  <c r="B26" i="11"/>
+  <c r="D25" i="11"/>
+  <c r="B25" i="11"/>
+  <c r="D24" i="11"/>
+  <c r="B24" i="11"/>
+  <c r="D23" i="11"/>
+  <c r="B23" i="11"/>
+  <c r="D22" i="11"/>
+  <c r="D21" i="11"/>
+  <c r="B21" i="11"/>
+  <c r="D20" i="11"/>
+  <c r="B20" i="11"/>
+  <c r="D19" i="11"/>
+  <c r="B19" i="11"/>
+  <c r="D18" i="11"/>
+  <c r="B18" i="11"/>
+  <c r="D17" i="11"/>
+  <c r="B17" i="11"/>
+  <c r="D16" i="11"/>
+  <c r="B16" i="11"/>
+  <c r="D15" i="11"/>
+  <c r="B15" i="11"/>
+  <c r="D14" i="11"/>
+  <c r="B14" i="11"/>
+  <c r="D13" i="11"/>
+  <c r="B13" i="11"/>
+  <c r="D12" i="11"/>
+  <c r="B12" i="11"/>
+  <c r="D11" i="11"/>
+  <c r="B11" i="11"/>
+  <c r="D10" i="11"/>
+  <c r="B10" i="11"/>
+  <c r="D9" i="11"/>
+  <c r="B9" i="11"/>
+  <c r="D8" i="11"/>
+  <c r="B8" i="11"/>
+  <c r="D7" i="11"/>
+  <c r="D6" i="11"/>
+  <c r="B6" i="11"/>
+  <c r="D5" i="11"/>
+  <c r="B5" i="11"/>
+  <c r="D4" i="11"/>
+  <c r="B4" i="11"/>
+  <c r="D3" i="11"/>
+  <c r="B3" i="11"/>
+  <c r="D2" i="11"/>
+  <c r="B2" i="11"/>
+  <c r="A2" i="4"/>
+  <c r="A3" i="4"/>
+  <c r="A7" i="4"/>
+  <c r="A8" i="4"/>
+  <c r="K2" i="4"/>
+  <c r="A4" i="4" s="1"/>
+  <c r="M17" i="17"/>
+  <c r="M23" i="17" s="1"/>
+  <c r="M32" i="17" s="1"/>
+  <c r="M41" i="17" s="1"/>
+  <c r="L17" i="17"/>
+  <c r="L23" i="17" s="1"/>
+  <c r="L32" i="17" s="1"/>
+  <c r="L41" i="17" s="1"/>
+  <c r="K17" i="17"/>
+  <c r="K23" i="17" s="1"/>
+  <c r="K32" i="17" s="1"/>
+  <c r="K41" i="17" s="1"/>
+  <c r="J17" i="17"/>
+  <c r="J23" i="17" s="1"/>
+  <c r="J32" i="17" s="1"/>
+  <c r="J41" i="17" s="1"/>
+  <c r="I17" i="17"/>
+  <c r="I23" i="17" s="1"/>
+  <c r="I32" i="17" s="1"/>
+  <c r="I41" i="17" s="1"/>
+  <c r="H17" i="17"/>
+  <c r="H23" i="17" s="1"/>
+  <c r="H32" i="17" s="1"/>
+  <c r="H41" i="17" s="1"/>
+  <c r="G17" i="17"/>
+  <c r="G23" i="17" s="1"/>
+  <c r="G32" i="17" s="1"/>
+  <c r="F17" i="17"/>
+  <c r="F23" i="17" s="1"/>
+  <c r="F32" i="17" s="1"/>
+  <c r="F41" i="17" s="1"/>
+  <c r="E17" i="17"/>
+  <c r="E23" i="17" s="1"/>
+  <c r="E32" i="17" s="1"/>
+  <c r="E41" i="17" s="1"/>
+  <c r="D17" i="17"/>
+  <c r="D23" i="17" s="1"/>
+  <c r="D32" i="17" s="1"/>
+  <c r="D41" i="17" s="1"/>
+  <c r="E11" i="14"/>
+  <c r="F11" i="14"/>
+  <c r="G11" i="14"/>
+  <c r="H11" i="14"/>
+  <c r="I11" i="14"/>
+  <c r="J11" i="14"/>
+  <c r="K11" i="14"/>
+  <c r="L11" i="14"/>
+  <c r="M11" i="14"/>
+  <c r="N11" i="14"/>
+  <c r="O11" i="14"/>
+  <c r="P11" i="14"/>
   <c r="B14" i="4"/>
   <c r="B15" i="4"/>
   <c r="B16" i="4"/>
   <c r="B17" i="4"/>
   <c r="B18" i="4"/>
   <c r="B19" i="4"/>
   <c r="B20" i="4"/>
   <c r="B21" i="4"/>
   <c r="B22" i="4"/>
   <c r="A14" i="4"/>
   <c r="A15" i="4"/>
   <c r="A16" i="4"/>
   <c r="A17" i="4"/>
   <c r="A18" i="4"/>
   <c r="A19" i="4"/>
   <c r="A20" i="4"/>
   <c r="A21" i="4"/>
   <c r="A22" i="4"/>
   <c r="O17" i="4" a="1"/>
   <c r="N7" i="4" a="1"/>
-  <c r="A3" i="10"/>
-  <c r="B4" i="10" s="1"/>
+  <c r="H10" i="4" s="1"/>
   <c r="A2" i="9"/>
   <c r="B3" i="9" s="1"/>
   <c r="D1" i="4" a="1"/>
-  <c r="D1" i="4" s="1"/>
   <c r="G5" i="3"/>
   <c r="AI4" i="9" s="1"/>
-  <c r="L5" i="3"/>
-[...22 lines deleted...]
-  <c r="O17" i="4"/>
+  <c r="G5" i="13"/>
+  <c r="C5" i="13"/>
+  <c r="D5" i="13"/>
+  <c r="E5" i="13"/>
+  <c r="F5" i="13"/>
+  <c r="H5" i="13"/>
+  <c r="I5" i="13"/>
+  <c r="J5" i="13"/>
+  <c r="K5" i="13"/>
+  <c r="L5" i="13"/>
+  <c r="M5" i="13"/>
+  <c r="N17" i="17" l="1"/>
+  <c r="N23" i="17" s="1"/>
+  <c r="N32" i="17" s="1"/>
+  <c r="N41" i="17" s="1"/>
+  <c r="C17" i="17"/>
+  <c r="C23" i="17" s="1"/>
+  <c r="C32" i="17" s="1"/>
+  <c r="C41" i="17" s="1"/>
+  <c r="AI5" i="10"/>
+  <c r="C4" i="10"/>
+  <c r="B53" i="11"/>
+  <c r="B7" i="11"/>
+  <c r="B22" i="11"/>
+  <c r="B46" i="11"/>
+  <c r="A6" i="4"/>
+  <c r="A5" i="4"/>
+  <c r="B32" i="11"/>
+  <c r="G41" i="17"/>
+  <c r="G10" i="4"/>
+  <c r="I9" i="4"/>
+  <c r="H9" i="4"/>
+  <c r="I8" i="4"/>
+  <c r="G9" i="4"/>
+  <c r="H8" i="4"/>
+  <c r="I13" i="4"/>
+  <c r="H13" i="4"/>
+  <c r="G13" i="4"/>
+  <c r="I12" i="4"/>
+  <c r="H12" i="4"/>
+  <c r="G12" i="4"/>
+  <c r="H11" i="4"/>
+  <c r="I11" i="4"/>
+  <c r="G11" i="4"/>
+  <c r="I10" i="4"/>
+  <c r="G8" i="4" s="1"/>
   <c r="A9" i="4" s="1"/>
   <c r="B10" i="4"/>
   <c r="A10" i="4"/>
   <c r="A12" i="4"/>
   <c r="B12" i="4"/>
   <c r="A13" i="4"/>
   <c r="A11" i="4"/>
   <c r="B9" i="4"/>
   <c r="B13" i="4"/>
   <c r="B11" i="4"/>
   <c r="B5" i="13"/>
   <c r="B4" i="9"/>
-  <c r="AI5" i="10"/>
-[...1 lines deleted...]
-  <c r="AD7" i="10" s="1"/>
+  <c r="C5" i="10" l="1" a="1"/>
+  <c r="D4" i="10"/>
   <c r="AF28" i="9"/>
   <c r="AF7" i="9"/>
   <c r="AD7" i="9"/>
   <c r="AF34" i="9"/>
   <c r="AF13" i="9"/>
   <c r="AE7" i="9"/>
   <c r="AF19" i="9"/>
   <c r="AI10" i="9"/>
   <c r="AI13" i="9"/>
-  <c r="AI9" i="10" l="1"/>
-  <c r="AI11" i="10"/>
+  <c r="E4" i="10" l="1"/>
+  <c r="D5" i="10" a="1"/>
   <c r="AI19" i="9"/>
-  <c r="AF25" i="10"/>
-[...15 lines deleted...]
-  <c r="AI37" i="9" l="1"/>
+  <c r="AF35" i="9"/>
+  <c r="AF29" i="9"/>
+  <c r="AF20" i="9"/>
+  <c r="AF14" i="9"/>
+  <c r="AE8" i="9"/>
+  <c r="AF8" i="9"/>
+  <c r="B5" i="9"/>
+  <c r="F4" i="10" l="1"/>
+  <c r="E5" i="10" a="1"/>
+  <c r="AI37" i="9"/>
   <c r="AI7" i="9"/>
-  <c r="AI25" i="10"/>
   <c r="AI34" i="9"/>
-  <c r="AI23" i="10"/>
   <c r="AI31" i="9"/>
-  <c r="AI21" i="10"/>
   <c r="AI28" i="9"/>
-  <c r="AI19" i="10"/>
   <c r="AI25" i="9"/>
-  <c r="AI17" i="10"/>
   <c r="AI22" i="9"/>
   <c r="AI16" i="9"/>
-  <c r="AI27" i="10"/>
-[...6 lines deleted...]
-  <c r="E5" i="10" s="1"/>
+  <c r="F5" i="10" l="1" a="1"/>
+  <c r="G4" i="10"/>
   <c r="AH36" i="9"/>
-  <c r="F4" i="10" l="1"/>
-  <c r="F5" i="10" s="1"/>
+  <c r="H4" i="10" l="1"/>
+  <c r="G5" i="10" a="1"/>
   <c r="C3" i="9"/>
   <c r="C4" i="9" s="1"/>
-  <c r="C5" i="9" l="1"/>
-[...1 lines deleted...]
-  <c r="G5" i="10" s="1"/>
+  <c r="I4" i="10" l="1"/>
+  <c r="H5" i="10" a="1"/>
+  <c r="C5" i="9"/>
   <c r="D3" i="9"/>
   <c r="D4" i="9" s="1"/>
   <c r="D5" i="9" s="1"/>
-  <c r="H4" i="10" l="1"/>
-  <c r="H5" i="10" s="1"/>
+  <c r="I5" i="10" l="1" a="1"/>
+  <c r="J4" i="10"/>
   <c r="E3" i="9"/>
   <c r="E4" i="9" s="1"/>
   <c r="E5" i="9" s="1"/>
-  <c r="I4" i="10" l="1"/>
-  <c r="I5" i="10" s="1"/>
+  <c r="J5" i="10" l="1" a="1"/>
+  <c r="K4" i="10"/>
   <c r="F3" i="9"/>
   <c r="F4" i="9" s="1"/>
   <c r="F5" i="9" s="1"/>
-  <c r="J4" i="10" l="1"/>
-  <c r="J5" i="10" s="1"/>
+  <c r="K5" i="10" l="1" a="1"/>
+  <c r="L4" i="10"/>
   <c r="G3" i="9"/>
   <c r="G4" i="9" s="1"/>
   <c r="G5" i="9" s="1"/>
-  <c r="K4" i="10" l="1"/>
-  <c r="K5" i="10" s="1"/>
+  <c r="L5" i="10" l="1" a="1"/>
+  <c r="M4" i="10"/>
   <c r="H3" i="9"/>
   <c r="H4" i="9" s="1"/>
   <c r="H5" i="9" s="1"/>
-  <c r="L4" i="10" l="1"/>
-  <c r="L5" i="10" s="1"/>
+  <c r="N4" i="10" l="1"/>
+  <c r="M5" i="10" a="1"/>
   <c r="I3" i="9"/>
   <c r="I4" i="9" s="1"/>
   <c r="I5" i="9" s="1"/>
-  <c r="M4" i="10" l="1"/>
-  <c r="M5" i="10" s="1"/>
+  <c r="O4" i="10" l="1"/>
+  <c r="N5" i="10" a="1"/>
   <c r="J3" i="9"/>
   <c r="J4" i="9" s="1"/>
   <c r="J5" i="9" s="1"/>
-  <c r="N4" i="10" l="1"/>
-  <c r="N5" i="10" s="1"/>
+  <c r="P4" i="10" l="1"/>
+  <c r="O5" i="10" a="1"/>
   <c r="K3" i="9"/>
   <c r="K4" i="9" s="1"/>
   <c r="K5" i="9" s="1"/>
-  <c r="O4" i="10" l="1"/>
-  <c r="O5" i="10" s="1"/>
+  <c r="Q4" i="10" l="1"/>
+  <c r="P5" i="10" a="1"/>
   <c r="L3" i="9"/>
   <c r="L4" i="9" s="1"/>
   <c r="L5" i="9" s="1"/>
-  <c r="P4" i="10" l="1"/>
-  <c r="P5" i="10" s="1"/>
+  <c r="R4" i="10" l="1"/>
+  <c r="Q5" i="10" a="1"/>
   <c r="M3" i="9"/>
   <c r="M4" i="9" s="1"/>
   <c r="M5" i="9" s="1"/>
-  <c r="Q4" i="10" l="1"/>
-  <c r="Q5" i="10" s="1"/>
+  <c r="R5" i="10" l="1" a="1"/>
+  <c r="S4" i="10"/>
   <c r="N3" i="9"/>
   <c r="N4" i="9" s="1"/>
   <c r="N5" i="9" s="1"/>
-  <c r="R4" i="10" l="1"/>
-  <c r="R5" i="10" s="1"/>
+  <c r="S5" i="10" l="1" a="1"/>
+  <c r="T4" i="10"/>
   <c r="O3" i="9"/>
   <c r="O4" i="9" s="1"/>
   <c r="O5" i="9" s="1"/>
-  <c r="S4" i="10" l="1"/>
+  <c r="U4" i="10" l="1"/>
+  <c r="T5" i="10" a="1"/>
   <c r="P3" i="9"/>
   <c r="P4" i="9" s="1"/>
   <c r="P5" i="9" s="1"/>
-  <c r="S5" i="10" l="1"/>
-[...1 lines deleted...]
-  <c r="T5" i="10" s="1"/>
+  <c r="V4" i="10" l="1"/>
+  <c r="U5" i="10" a="1"/>
   <c r="Q3" i="9"/>
   <c r="Q4" i="9" s="1"/>
   <c r="Q5" i="9" s="1"/>
-  <c r="U4" i="10" l="1"/>
-  <c r="U5" i="10" s="1"/>
+  <c r="W4" i="10" l="1"/>
+  <c r="V5" i="10" a="1"/>
   <c r="R3" i="9"/>
   <c r="R4" i="9" s="1"/>
   <c r="R5" i="9" s="1"/>
-  <c r="V4" i="10" l="1"/>
-  <c r="V5" i="10" s="1"/>
+  <c r="W5" i="10" l="1" a="1"/>
+  <c r="X4" i="10"/>
   <c r="S3" i="9"/>
   <c r="S4" i="9" s="1"/>
   <c r="S5" i="9" s="1"/>
-  <c r="W4" i="10" l="1"/>
-  <c r="W5" i="10" s="1"/>
+  <c r="Y4" i="10" l="1"/>
+  <c r="X5" i="10" a="1"/>
   <c r="T3" i="9"/>
   <c r="T4" i="9" s="1"/>
   <c r="T5" i="9" s="1"/>
-  <c r="X4" i="10" l="1"/>
-  <c r="X5" i="10" s="1"/>
+  <c r="Y5" i="10" l="1" a="1"/>
+  <c r="Z4" i="10"/>
   <c r="U3" i="9"/>
   <c r="U4" i="9" s="1"/>
   <c r="U5" i="9" s="1"/>
-  <c r="Y4" i="10" l="1"/>
-  <c r="Y5" i="10" s="1"/>
+  <c r="Z5" i="10" l="1" a="1"/>
+  <c r="AA4" i="10"/>
   <c r="V3" i="9"/>
   <c r="V4" i="9" s="1"/>
   <c r="V5" i="9" s="1"/>
-  <c r="Z4" i="10" l="1"/>
+  <c r="AA5" i="10" l="1" a="1"/>
+  <c r="AB4" i="10"/>
   <c r="W3" i="9"/>
   <c r="W4" i="9" s="1"/>
   <c r="W5" i="9" s="1"/>
-  <c r="Z5" i="10" l="1"/>
-[...1 lines deleted...]
-  <c r="AA5" i="10" s="1"/>
+  <c r="AC4" i="10" l="1"/>
+  <c r="AB5" i="10" a="1"/>
   <c r="X3" i="9"/>
   <c r="X4" i="9" s="1"/>
   <c r="X5" i="9" s="1"/>
-  <c r="AB4" i="10" l="1"/>
-  <c r="AB5" i="10" s="1"/>
+  <c r="AC5" i="10" l="1" a="1"/>
+  <c r="AD4" i="10"/>
   <c r="Y3" i="9"/>
   <c r="Y4" i="9" s="1"/>
   <c r="Y5" i="9" s="1"/>
-  <c r="AC4" i="10" l="1"/>
-  <c r="AC5" i="10" s="1"/>
+  <c r="AE4" i="10" l="1"/>
+  <c r="AD5" i="10" a="1"/>
   <c r="Z3" i="9"/>
   <c r="Z4" i="9" s="1"/>
   <c r="Z5" i="9" s="1"/>
-  <c r="AD4" i="10" l="1"/>
-  <c r="AD5" i="10" s="1"/>
+  <c r="AE5" i="10" l="1" a="1"/>
+  <c r="AF4" i="10"/>
   <c r="AA3" i="9"/>
   <c r="AA4" i="9" s="1"/>
   <c r="AA5" i="9" s="1"/>
-  <c r="AE4" i="10" l="1"/>
-  <c r="AE5" i="10" s="1"/>
+  <c r="B6" i="10" l="1"/>
+  <c r="AF5" i="10" a="1"/>
+  <c r="AG5" i="10" s="1"/>
+  <c r="AJ5" i="10" s="1"/>
   <c r="AB3" i="9"/>
   <c r="AB4" i="9" s="1"/>
   <c r="AB5" i="9" s="1"/>
-  <c r="AF4" i="10" l="1"/>
-  <c r="B6" i="10" s="1"/>
+  <c r="C6" i="10" l="1"/>
+  <c r="B7" i="10" a="1"/>
   <c r="AC3" i="9"/>
   <c r="AC4" i="9" s="1"/>
   <c r="AC5" i="9" s="1"/>
-  <c r="AF5" i="10" l="1"/>
-  <c r="B7" i="10"/>
+  <c r="C7" i="10" l="1" a="1"/>
+  <c r="D6" i="10"/>
   <c r="AD3" i="9"/>
   <c r="AD4" i="9" s="1"/>
   <c r="AD5" i="9" s="1"/>
-  <c r="C6" i="10" l="1"/>
-  <c r="C7" i="10" s="1"/>
+  <c r="D7" i="10" l="1" a="1"/>
+  <c r="E6" i="10"/>
   <c r="AE3" i="9"/>
   <c r="AE4" i="9" s="1"/>
   <c r="AE5" i="9" s="1"/>
-  <c r="D6" i="10" l="1"/>
-  <c r="D7" i="10" s="1"/>
+  <c r="F6" i="10" l="1"/>
+  <c r="E7" i="10" a="1"/>
   <c r="AF3" i="9"/>
   <c r="AF4" i="9" s="1"/>
-  <c r="AJ5" i="9" s="1"/>
-  <c r="B9" i="13" l="1"/>
+  <c r="G6" i="10" l="1"/>
+  <c r="F7" i="10" a="1"/>
+  <c r="AJ5" i="9"/>
+  <c r="B9" i="13" s="1"/>
+  <c r="C14" i="17"/>
   <c r="AF5" i="9"/>
   <c r="AI5" i="9" s="1"/>
   <c r="AK5" i="9" s="1"/>
   <c r="B10" i="13" s="1"/>
   <c r="B6" i="9"/>
   <c r="B7" i="9" s="1"/>
-  <c r="E6" i="10"/>
-[...1 lines deleted...]
-  <c r="B8" i="9" l="1"/>
+  <c r="G7" i="10" l="1" a="1"/>
+  <c r="H6" i="10"/>
+  <c r="B8" i="9"/>
   <c r="C6" i="9"/>
-  <c r="F6" i="10"/>
-[...1 lines deleted...]
-  <c r="G14" i="3" l="1"/>
+  <c r="H7" i="10" l="1" a="1"/>
+  <c r="I6" i="10"/>
+  <c r="G14" i="3"/>
   <c r="D6" i="9"/>
   <c r="C7" i="9"/>
-  <c r="G6" i="10"/>
-[...1 lines deleted...]
-  <c r="C8" i="9" l="1"/>
+  <c r="I7" i="10" l="1" a="1"/>
+  <c r="J6" i="10"/>
+  <c r="E12" i="14"/>
+  <c r="C13" i="17"/>
+  <c r="C8" i="9"/>
   <c r="E6" i="9"/>
   <c r="D7" i="9"/>
   <c r="D8" i="9" s="1"/>
-  <c r="H6" i="10"/>
-[...1 lines deleted...]
-  <c r="F6" i="9" l="1"/>
+  <c r="K6" i="10" l="1"/>
+  <c r="J7" i="10" a="1"/>
+  <c r="F6" i="9"/>
   <c r="E7" i="9"/>
   <c r="E8" i="9" s="1"/>
-  <c r="I6" i="10"/>
-[...1 lines deleted...]
-  <c r="G6" i="9" l="1"/>
+  <c r="L6" i="10" l="1"/>
+  <c r="K7" i="10" a="1"/>
+  <c r="G6" i="9"/>
   <c r="F7" i="9"/>
   <c r="F8" i="9" s="1"/>
-  <c r="J6" i="10"/>
-[...1 lines deleted...]
-  <c r="H6" i="9" l="1"/>
+  <c r="L7" i="10" l="1" a="1"/>
+  <c r="M6" i="10"/>
+  <c r="H6" i="9"/>
   <c r="G7" i="9"/>
-  <c r="K6" i="10"/>
-[...1 lines deleted...]
-  <c r="G8" i="9" l="1"/>
+  <c r="M7" i="10" l="1" a="1"/>
+  <c r="N6" i="10"/>
+  <c r="G8" i="9"/>
   <c r="I6" i="9"/>
   <c r="H7" i="9"/>
   <c r="H8" i="9" s="1"/>
-  <c r="L6" i="10"/>
-[...1 lines deleted...]
-  <c r="J6" i="9" l="1"/>
+  <c r="O6" i="10" l="1"/>
+  <c r="N7" i="10" a="1"/>
+  <c r="J6" i="9"/>
   <c r="I7" i="9"/>
   <c r="I8" i="9" s="1"/>
-  <c r="M6" i="10"/>
-[...1 lines deleted...]
-  <c r="K6" i="9" l="1"/>
+  <c r="P6" i="10" l="1"/>
+  <c r="O7" i="10" a="1"/>
+  <c r="K6" i="9"/>
   <c r="J7" i="9"/>
   <c r="J8" i="9" s="1"/>
-  <c r="N6" i="10"/>
-[...1 lines deleted...]
-  <c r="L6" i="9" l="1"/>
+  <c r="Q6" i="10" l="1"/>
+  <c r="P7" i="10" a="1"/>
+  <c r="L6" i="9"/>
   <c r="K7" i="9"/>
   <c r="K8" i="9" s="1"/>
-  <c r="O6" i="10"/>
-[...1 lines deleted...]
-  <c r="L7" i="9" l="1"/>
+  <c r="R6" i="10" l="1"/>
+  <c r="Q7" i="10" a="1"/>
+  <c r="L7" i="9"/>
   <c r="L8" i="9" s="1"/>
   <c r="M6" i="9"/>
-  <c r="P6" i="10"/>
-  <c r="N6" i="9" l="1"/>
+  <c r="S6" i="10" l="1"/>
+  <c r="R7" i="10" a="1"/>
+  <c r="N6" i="9"/>
   <c r="M7" i="9"/>
   <c r="M8" i="9" s="1"/>
-  <c r="P7" i="10"/>
-[...2 lines deleted...]
-  <c r="O6" i="9" l="1"/>
+  <c r="T6" i="10" l="1"/>
+  <c r="S7" i="10" a="1"/>
+  <c r="O6" i="9"/>
   <c r="N7" i="9"/>
   <c r="N8" i="9" s="1"/>
-  <c r="R6" i="10"/>
-[...1 lines deleted...]
-  <c r="P6" i="9" l="1"/>
+  <c r="T7" i="10" l="1" a="1"/>
+  <c r="U6" i="10"/>
+  <c r="P6" i="9"/>
   <c r="O7" i="9"/>
   <c r="O8" i="9" s="1"/>
-  <c r="S6" i="10"/>
-[...1 lines deleted...]
-  <c r="Q6" i="9" l="1"/>
+  <c r="U7" i="10" l="1" a="1"/>
+  <c r="V6" i="10"/>
+  <c r="Q6" i="9"/>
   <c r="P7" i="9"/>
   <c r="P8" i="9" s="1"/>
-  <c r="T6" i="10"/>
-[...1 lines deleted...]
-  <c r="R6" i="9" l="1"/>
+  <c r="V7" i="10" l="1" a="1"/>
+  <c r="W6" i="10"/>
+  <c r="R6" i="9"/>
   <c r="Q7" i="9"/>
   <c r="Q8" i="9" s="1"/>
-  <c r="U6" i="10"/>
-[...1 lines deleted...]
-  <c r="S6" i="9" l="1"/>
+  <c r="X6" i="10" l="1"/>
+  <c r="W7" i="10" a="1"/>
+  <c r="S6" i="9"/>
   <c r="R7" i="9"/>
   <c r="R8" i="9" s="1"/>
-  <c r="V6" i="10"/>
-[...1 lines deleted...]
-  <c r="T6" i="9" l="1"/>
+  <c r="Y6" i="10" l="1"/>
+  <c r="X7" i="10" a="1"/>
+  <c r="T6" i="9"/>
   <c r="S7" i="9"/>
   <c r="S8" i="9" s="1"/>
-  <c r="W6" i="10"/>
-  <c r="U6" i="9" l="1"/>
+  <c r="Z6" i="10" l="1"/>
+  <c r="Y7" i="10" a="1"/>
+  <c r="U6" i="9"/>
   <c r="T7" i="9"/>
   <c r="T8" i="9" s="1"/>
-  <c r="W7" i="10"/>
-[...2 lines deleted...]
-  <c r="V6" i="9" l="1"/>
+  <c r="Z7" i="10" l="1" a="1"/>
+  <c r="AA6" i="10"/>
+  <c r="V6" i="9"/>
   <c r="U7" i="9"/>
   <c r="U8" i="9" s="1"/>
-  <c r="Y6" i="10"/>
-[...1 lines deleted...]
-  <c r="W6" i="9" l="1"/>
+  <c r="AB6" i="10" l="1"/>
+  <c r="AA7" i="10" a="1"/>
+  <c r="W6" i="9"/>
   <c r="V7" i="9"/>
   <c r="V8" i="9" s="1"/>
-  <c r="Z6" i="10"/>
-[...1 lines deleted...]
-  <c r="X6" i="9" l="1"/>
+  <c r="AB7" i="10" l="1" a="1"/>
+  <c r="AC6" i="10"/>
+  <c r="X6" i="9"/>
   <c r="W7" i="9"/>
   <c r="W8" i="9" s="1"/>
-  <c r="AA6" i="10"/>
-[...1 lines deleted...]
-  <c r="Y6" i="9" l="1"/>
+  <c r="AC7" i="10" l="1" a="1"/>
+  <c r="AG7" i="10" s="1"/>
+  <c r="AJ7" i="10" s="1"/>
+  <c r="B8" i="10"/>
+  <c r="Y6" i="9"/>
   <c r="X7" i="9"/>
   <c r="X8" i="9" s="1"/>
-  <c r="AB6" i="10"/>
-[...1 lines deleted...]
-  <c r="Z6" i="9" l="1"/>
+  <c r="B9" i="10" l="1" a="1"/>
+  <c r="C8" i="10"/>
+  <c r="Z6" i="9"/>
   <c r="Y7" i="9"/>
   <c r="Y8" i="9" s="1"/>
-  <c r="AC6" i="10"/>
-[...1 lines deleted...]
-  <c r="AA6" i="9" l="1"/>
+  <c r="D8" i="10" l="1"/>
+  <c r="C9" i="10" a="1"/>
+  <c r="AA6" i="9"/>
   <c r="Z7" i="9"/>
   <c r="Z8" i="9" s="1"/>
-  <c r="AC7" i="10"/>
-[...1 lines deleted...]
-  <c r="AB6" i="9" l="1"/>
+  <c r="E8" i="10" l="1"/>
+  <c r="D9" i="10" a="1"/>
+  <c r="AB6" i="9"/>
   <c r="AA7" i="9"/>
   <c r="AA8" i="9" s="1"/>
   <c r="AD8" i="9"/>
-  <c r="AC6" i="9" l="1"/>
+  <c r="F8" i="10" l="1"/>
+  <c r="E9" i="10" a="1"/>
+  <c r="AC6" i="9"/>
   <c r="AB7" i="9"/>
   <c r="AB8" i="9" s="1"/>
-  <c r="C8" i="10"/>
-[...2 lines deleted...]
-  <c r="AC7" i="9" l="1"/>
+  <c r="F9" i="10" l="1" a="1"/>
+  <c r="G8" i="10"/>
+  <c r="AC7" i="9"/>
+  <c r="D14" i="17" s="1"/>
   <c r="B9" i="9"/>
   <c r="B10" i="9" s="1"/>
-  <c r="B11" i="9" s="1"/>
-[...2 lines deleted...]
-  <c r="AC8" i="9" l="1"/>
+  <c r="G9" i="10" l="1" a="1"/>
+  <c r="H8" i="10"/>
+  <c r="B11" i="9"/>
+  <c r="AC8" i="9"/>
   <c r="AI8" i="9" s="1"/>
   <c r="AK8" i="9" s="1"/>
   <c r="C10" i="13" s="1"/>
   <c r="AJ8" i="9"/>
-  <c r="D9" i="10"/>
-[...1 lines deleted...]
-  <c r="C9" i="13" l="1"/>
+  <c r="H9" i="10" l="1" a="1"/>
+  <c r="I8" i="10"/>
+  <c r="C9" i="13"/>
   <c r="H14" i="3"/>
   <c r="C9" i="9"/>
   <c r="C10" i="9" s="1"/>
-  <c r="C11" i="9" s="1"/>
-[...2 lines deleted...]
-  <c r="D9" i="9" l="1"/>
+  <c r="J8" i="10" l="1"/>
+  <c r="I9" i="10" a="1"/>
+  <c r="F12" i="14"/>
+  <c r="D13" i="17"/>
+  <c r="C11" i="9"/>
+  <c r="D9" i="9"/>
   <c r="D10" i="9" s="1"/>
   <c r="D11" i="9" s="1"/>
-  <c r="F9" i="10"/>
-[...1 lines deleted...]
-  <c r="E9" i="9" l="1"/>
+  <c r="K8" i="10" l="1"/>
+  <c r="J9" i="10" a="1"/>
+  <c r="E9" i="9"/>
   <c r="E10" i="9" s="1"/>
   <c r="E11" i="9" s="1"/>
-  <c r="G9" i="10"/>
-[...1 lines deleted...]
-  <c r="F9" i="9" l="1"/>
+  <c r="L8" i="10" l="1"/>
+  <c r="K9" i="10" a="1"/>
+  <c r="F9" i="9"/>
   <c r="F10" i="9" s="1"/>
   <c r="F11" i="9" s="1"/>
-  <c r="H9" i="10"/>
-[...1 lines deleted...]
-  <c r="G9" i="9" l="1"/>
+  <c r="L9" i="10" l="1" a="1"/>
+  <c r="M8" i="10"/>
+  <c r="G9" i="9"/>
   <c r="G10" i="9" s="1"/>
   <c r="G11" i="9" s="1"/>
-  <c r="I9" i="10"/>
-[...1 lines deleted...]
-  <c r="H9" i="9" l="1"/>
+  <c r="M9" i="10" l="1" a="1"/>
+  <c r="N8" i="10"/>
+  <c r="H9" i="9"/>
   <c r="H10" i="9" s="1"/>
   <c r="H11" i="9" s="1"/>
-  <c r="J9" i="10"/>
-[...1 lines deleted...]
-  <c r="I9" i="9" l="1"/>
+  <c r="O8" i="10" l="1"/>
+  <c r="N9" i="10" a="1"/>
+  <c r="I9" i="9"/>
   <c r="I10" i="9" s="1"/>
   <c r="I11" i="9" s="1"/>
-  <c r="K9" i="10"/>
-[...1 lines deleted...]
-  <c r="J9" i="9" l="1"/>
+  <c r="O9" i="10" l="1" a="1"/>
+  <c r="P8" i="10"/>
+  <c r="J9" i="9"/>
   <c r="J10" i="9" s="1"/>
   <c r="J11" i="9" s="1"/>
-  <c r="L9" i="10"/>
-[...1 lines deleted...]
-  <c r="K9" i="9" l="1"/>
+  <c r="Q8" i="10" l="1"/>
+  <c r="P9" i="10" a="1"/>
+  <c r="K9" i="9"/>
   <c r="K10" i="9" s="1"/>
   <c r="K11" i="9" s="1"/>
-  <c r="M9" i="10"/>
-[...1 lines deleted...]
-  <c r="L9" i="9" l="1"/>
+  <c r="R8" i="10" l="1"/>
+  <c r="Q9" i="10" a="1"/>
+  <c r="L9" i="9"/>
   <c r="L10" i="9" s="1"/>
   <c r="L11" i="9" s="1"/>
-  <c r="N9" i="10"/>
-[...1 lines deleted...]
-  <c r="M9" i="9" l="1"/>
+  <c r="R9" i="10" l="1" a="1"/>
+  <c r="S8" i="10"/>
+  <c r="M9" i="9"/>
   <c r="M10" i="9" s="1"/>
   <c r="M11" i="9" s="1"/>
-  <c r="O9" i="10"/>
-[...1 lines deleted...]
-  <c r="N9" i="9" l="1"/>
+  <c r="T8" i="10" l="1"/>
+  <c r="S9" i="10" a="1"/>
+  <c r="N9" i="9"/>
   <c r="N10" i="9" s="1"/>
   <c r="N11" i="9" s="1"/>
-  <c r="P9" i="10"/>
-[...1 lines deleted...]
-  <c r="O9" i="9" l="1"/>
+  <c r="U8" i="10" l="1"/>
+  <c r="T9" i="10" a="1"/>
+  <c r="O9" i="9"/>
   <c r="O10" i="9" s="1"/>
   <c r="O11" i="9" s="1"/>
-  <c r="Q9" i="10"/>
-[...1 lines deleted...]
-  <c r="P9" i="9" l="1"/>
+  <c r="V8" i="10" l="1"/>
+  <c r="U9" i="10" a="1"/>
+  <c r="P9" i="9"/>
   <c r="P10" i="9" s="1"/>
   <c r="P11" i="9" s="1"/>
-  <c r="R9" i="10"/>
-[...1 lines deleted...]
-  <c r="Q9" i="9" l="1"/>
+  <c r="V9" i="10" l="1" a="1"/>
+  <c r="W8" i="10"/>
+  <c r="Q9" i="9"/>
   <c r="Q10" i="9" s="1"/>
   <c r="Q11" i="9" s="1"/>
-  <c r="S9" i="10"/>
-[...1 lines deleted...]
-  <c r="R9" i="9" l="1"/>
+  <c r="X8" i="10" l="1"/>
+  <c r="W9" i="10" a="1"/>
+  <c r="R9" i="9"/>
   <c r="R10" i="9" s="1"/>
   <c r="R11" i="9" s="1"/>
-  <c r="T9" i="10"/>
-[...1 lines deleted...]
-  <c r="S9" i="9" l="1"/>
+  <c r="Y8" i="10" l="1"/>
+  <c r="X9" i="10" a="1"/>
+  <c r="S9" i="9"/>
   <c r="S10" i="9" s="1"/>
   <c r="S11" i="9" s="1"/>
-  <c r="U9" i="10"/>
-[...1 lines deleted...]
-  <c r="T9" i="9" l="1"/>
+  <c r="Y9" i="10" l="1" a="1"/>
+  <c r="Z8" i="10"/>
+  <c r="T9" i="9"/>
   <c r="T10" i="9" s="1"/>
   <c r="T11" i="9" s="1"/>
-  <c r="V9" i="10"/>
-[...1 lines deleted...]
-  <c r="U9" i="9" l="1"/>
+  <c r="Z9" i="10" l="1" a="1"/>
+  <c r="AA8" i="10"/>
+  <c r="U9" i="9"/>
   <c r="U10" i="9" s="1"/>
   <c r="U11" i="9" s="1"/>
-  <c r="W9" i="10"/>
-[...1 lines deleted...]
-  <c r="V9" i="9" l="1"/>
+  <c r="AA9" i="10" l="1" a="1"/>
+  <c r="AB8" i="10"/>
+  <c r="V9" i="9"/>
   <c r="V10" i="9" s="1"/>
   <c r="V11" i="9" s="1"/>
-  <c r="X9" i="10"/>
-[...1 lines deleted...]
-  <c r="W9" i="9" l="1"/>
+  <c r="AB9" i="10" l="1" a="1"/>
+  <c r="AC8" i="10"/>
+  <c r="W9" i="9"/>
   <c r="W10" i="9" s="1"/>
   <c r="W11" i="9" s="1"/>
-  <c r="Y9" i="10"/>
-[...1 lines deleted...]
-  <c r="X9" i="9" l="1"/>
+  <c r="AD8" i="10" l="1"/>
+  <c r="AC9" i="10" a="1"/>
+  <c r="X9" i="9"/>
   <c r="X10" i="9" s="1"/>
   <c r="X11" i="9" s="1"/>
-  <c r="Z9" i="10"/>
-[...1 lines deleted...]
-  <c r="Y9" i="9" l="1"/>
+  <c r="AD9" i="10" l="1" a="1"/>
+  <c r="AE8" i="10"/>
+  <c r="Y9" i="9"/>
   <c r="Y10" i="9" s="1"/>
   <c r="Y11" i="9" s="1"/>
-  <c r="AA9" i="10"/>
-[...6 lines deleted...]
-  <c r="Z9" i="9" l="1"/>
+  <c r="AF8" i="10" l="1"/>
+  <c r="AE9" i="10" a="1"/>
+  <c r="Z9" i="9"/>
   <c r="Z10" i="9" s="1"/>
   <c r="Z11" i="9" s="1"/>
-  <c r="AB9" i="10"/>
-  <c r="AA9" i="9" l="1"/>
+  <c r="AF9" i="10" l="1" a="1"/>
+  <c r="AG9" i="10" s="1"/>
+  <c r="AJ9" i="10" s="1"/>
+  <c r="B10" i="10"/>
+  <c r="AA9" i="9"/>
   <c r="AA10" i="9" s="1"/>
   <c r="AA11" i="9" s="1"/>
-  <c r="AC9" i="10"/>
-  <c r="AB9" i="9" l="1"/>
+  <c r="C10" i="10" l="1"/>
+  <c r="B11" i="10" a="1"/>
+  <c r="AB9" i="9"/>
   <c r="AB10" i="9" s="1"/>
   <c r="AB11" i="9" s="1"/>
-  <c r="AD9" i="10"/>
-  <c r="AC9" i="9" l="1"/>
+  <c r="D10" i="10" l="1"/>
+  <c r="C11" i="10" a="1"/>
+  <c r="AC9" i="9"/>
   <c r="AC10" i="9" s="1"/>
   <c r="AC11" i="9" s="1"/>
-  <c r="AE9" i="10"/>
-  <c r="AD9" i="9" l="1"/>
+  <c r="D11" i="10" l="1" a="1"/>
+  <c r="E10" i="10"/>
+  <c r="AD9" i="9"/>
   <c r="AD10" i="9" s="1"/>
   <c r="AD11" i="9" s="1"/>
-  <c r="AF9" i="10"/>
-[...1 lines deleted...]
-  <c r="AE9" i="9" l="1"/>
+  <c r="F10" i="10" l="1"/>
+  <c r="E11" i="10" a="1"/>
+  <c r="AE9" i="9"/>
   <c r="AE10" i="9" s="1"/>
   <c r="AE11" i="9" s="1"/>
-  <c r="C10" i="10"/>
-[...2 lines deleted...]
-  <c r="AF9" i="9" l="1"/>
+  <c r="G10" i="10" l="1"/>
+  <c r="F11" i="10" a="1"/>
+  <c r="AF9" i="9"/>
   <c r="AF10" i="9" s="1"/>
-  <c r="AF11" i="9" s="1"/>
-[...2 lines deleted...]
-  <c r="AI11" i="9" l="1"/>
+  <c r="H10" i="10" l="1"/>
+  <c r="G11" i="10" a="1"/>
+  <c r="AF11" i="9"/>
+  <c r="AI11" i="9" s="1"/>
   <c r="AK11" i="9" s="1"/>
   <c r="D10" i="13" s="1"/>
+  <c r="E14" i="17"/>
   <c r="B12" i="9"/>
   <c r="B13" i="9" s="1"/>
-  <c r="B14" i="9" s="1"/>
-[...2 lines deleted...]
-  <c r="I14" i="3" l="1"/>
+  <c r="H11" i="10" l="1" a="1"/>
+  <c r="I10" i="10"/>
+  <c r="B14" i="9"/>
+  <c r="I14" i="3"/>
   <c r="AJ11" i="9"/>
   <c r="C12" i="9"/>
   <c r="C13" i="9" s="1"/>
   <c r="C14" i="9" s="1"/>
-  <c r="E11" i="10"/>
-[...1 lines deleted...]
-  <c r="D9" i="13" l="1"/>
+  <c r="J10" i="10" l="1"/>
+  <c r="I11" i="10" a="1"/>
+  <c r="G12" i="14"/>
+  <c r="E13" i="17"/>
+  <c r="D9" i="13"/>
   <c r="D12" i="9"/>
   <c r="D13" i="9" s="1"/>
-  <c r="D14" i="9" s="1"/>
-[...2 lines deleted...]
-  <c r="E12" i="9" l="1"/>
+  <c r="J11" i="10" l="1" a="1"/>
+  <c r="K10" i="10"/>
+  <c r="D14" i="9"/>
+  <c r="E12" i="9"/>
   <c r="E13" i="9" s="1"/>
   <c r="E14" i="9" s="1"/>
-  <c r="G11" i="10"/>
-[...1 lines deleted...]
-  <c r="F12" i="9" l="1"/>
+  <c r="K11" i="10" l="1" a="1"/>
+  <c r="L10" i="10"/>
+  <c r="F12" i="9"/>
   <c r="F13" i="9" s="1"/>
   <c r="F14" i="9" s="1"/>
-  <c r="H11" i="10"/>
-[...1 lines deleted...]
-  <c r="G12" i="9" l="1"/>
+  <c r="L11" i="10" l="1" a="1"/>
+  <c r="M10" i="10"/>
+  <c r="G12" i="9"/>
   <c r="G13" i="9" s="1"/>
   <c r="G14" i="9" s="1"/>
-  <c r="I11" i="10"/>
-[...1 lines deleted...]
-  <c r="H12" i="9" l="1"/>
+  <c r="M11" i="10" l="1" a="1"/>
+  <c r="N10" i="10"/>
+  <c r="H12" i="9"/>
   <c r="H13" i="9" s="1"/>
   <c r="H14" i="9" s="1"/>
-  <c r="J11" i="10"/>
-[...1 lines deleted...]
-  <c r="I12" i="9" l="1"/>
+  <c r="O10" i="10" l="1"/>
+  <c r="N11" i="10" a="1"/>
+  <c r="I12" i="9"/>
   <c r="I13" i="9" s="1"/>
   <c r="I14" i="9" s="1"/>
-  <c r="K11" i="10"/>
-[...1 lines deleted...]
-  <c r="J12" i="9" l="1"/>
+  <c r="O11" i="10" l="1" a="1"/>
+  <c r="P10" i="10"/>
+  <c r="J12" i="9"/>
   <c r="J13" i="9" s="1"/>
   <c r="J14" i="9" s="1"/>
-  <c r="L11" i="10"/>
-[...1 lines deleted...]
-  <c r="K12" i="9" l="1"/>
+  <c r="Q10" i="10" l="1"/>
+  <c r="P11" i="10" a="1"/>
+  <c r="K12" i="9"/>
   <c r="K13" i="9" s="1"/>
   <c r="K14" i="9" s="1"/>
-  <c r="M11" i="10"/>
-[...1 lines deleted...]
-  <c r="L12" i="9" l="1"/>
+  <c r="Q11" i="10" l="1" a="1"/>
+  <c r="R10" i="10"/>
+  <c r="L12" i="9"/>
   <c r="L13" i="9" s="1"/>
   <c r="L14" i="9" s="1"/>
-  <c r="N11" i="10"/>
-[...1 lines deleted...]
-  <c r="M12" i="9" l="1"/>
+  <c r="S10" i="10" l="1"/>
+  <c r="R11" i="10" a="1"/>
+  <c r="M12" i="9"/>
   <c r="M13" i="9" s="1"/>
   <c r="M14" i="9" s="1"/>
-  <c r="O11" i="10"/>
-[...1 lines deleted...]
-  <c r="N12" i="9" l="1"/>
+  <c r="T10" i="10" l="1"/>
+  <c r="S11" i="10" a="1"/>
+  <c r="N12" i="9"/>
   <c r="N13" i="9" s="1"/>
   <c r="N14" i="9" s="1"/>
-  <c r="P11" i="10"/>
-[...1 lines deleted...]
-  <c r="O12" i="9" l="1"/>
+  <c r="T11" i="10" l="1" a="1"/>
+  <c r="U10" i="10"/>
+  <c r="O12" i="9"/>
   <c r="O13" i="9" s="1"/>
   <c r="O14" i="9" s="1"/>
-  <c r="Q11" i="10"/>
-[...1 lines deleted...]
-  <c r="P12" i="9" l="1"/>
+  <c r="U11" i="10" l="1" a="1"/>
+  <c r="V10" i="10"/>
+  <c r="P12" i="9"/>
   <c r="P13" i="9" s="1"/>
   <c r="P14" i="9" s="1"/>
-  <c r="R11" i="10"/>
-[...1 lines deleted...]
-  <c r="Q12" i="9" l="1"/>
+  <c r="V11" i="10" l="1" a="1"/>
+  <c r="W10" i="10"/>
+  <c r="Q12" i="9"/>
   <c r="Q13" i="9" s="1"/>
   <c r="Q14" i="9" s="1"/>
-  <c r="S11" i="10"/>
-[...1 lines deleted...]
-  <c r="R12" i="9" l="1"/>
+  <c r="W11" i="10" l="1" a="1"/>
+  <c r="X10" i="10"/>
+  <c r="R12" i="9"/>
   <c r="R13" i="9" s="1"/>
   <c r="R14" i="9" s="1"/>
-  <c r="T11" i="10"/>
-[...1 lines deleted...]
-  <c r="S12" i="9" l="1"/>
+  <c r="Y10" i="10" l="1"/>
+  <c r="X11" i="10" a="1"/>
+  <c r="S12" i="9"/>
   <c r="S13" i="9" s="1"/>
   <c r="S14" i="9" s="1"/>
-  <c r="U11" i="10"/>
-[...1 lines deleted...]
-  <c r="T12" i="9" l="1"/>
+  <c r="Z10" i="10" l="1"/>
+  <c r="Y11" i="10" a="1"/>
+  <c r="T12" i="9"/>
   <c r="T13" i="9" s="1"/>
   <c r="T14" i="9" s="1"/>
-  <c r="V11" i="10"/>
-[...1 lines deleted...]
-  <c r="U12" i="9" l="1"/>
+  <c r="Z11" i="10" l="1" a="1"/>
+  <c r="AA10" i="10"/>
+  <c r="U12" i="9"/>
   <c r="U13" i="9" s="1"/>
   <c r="U14" i="9" s="1"/>
-  <c r="W11" i="10"/>
-[...1 lines deleted...]
-  <c r="V12" i="9" l="1"/>
+  <c r="AB10" i="10" l="1"/>
+  <c r="AA11" i="10" a="1"/>
+  <c r="V12" i="9"/>
   <c r="V13" i="9" s="1"/>
   <c r="V14" i="9" s="1"/>
-  <c r="X11" i="10"/>
-[...1 lines deleted...]
-  <c r="W12" i="9" l="1"/>
+  <c r="AB11" i="10" l="1" a="1"/>
+  <c r="AC10" i="10"/>
+  <c r="W12" i="9"/>
   <c r="W13" i="9" s="1"/>
   <c r="W14" i="9" s="1"/>
-  <c r="Y11" i="10"/>
-[...1 lines deleted...]
-  <c r="X12" i="9" l="1"/>
+  <c r="AD10" i="10" l="1"/>
+  <c r="AC11" i="10" a="1"/>
+  <c r="X12" i="9"/>
   <c r="X13" i="9" s="1"/>
   <c r="X14" i="9" s="1"/>
-  <c r="Z11" i="10"/>
-[...1 lines deleted...]
-  <c r="Y12" i="9" l="1"/>
+  <c r="AE10" i="10" l="1"/>
+  <c r="AD11" i="10" a="1"/>
+  <c r="Y12" i="9"/>
   <c r="Y13" i="9" s="1"/>
   <c r="Y14" i="9" s="1"/>
-  <c r="AA11" i="10"/>
-[...1 lines deleted...]
-  <c r="Z12" i="9" l="1"/>
+  <c r="AE11" i="10" l="1" a="1"/>
+  <c r="AG11" i="10" s="1"/>
+  <c r="AJ11" i="10" s="1"/>
+  <c r="B12" i="10"/>
+  <c r="Z12" i="9"/>
   <c r="Z13" i="9" s="1"/>
   <c r="Z14" i="9" s="1"/>
-  <c r="AB11" i="10"/>
-[...1 lines deleted...]
-  <c r="AA12" i="9" l="1"/>
+  <c r="C12" i="10" l="1"/>
+  <c r="B13" i="10" a="1"/>
+  <c r="AA12" i="9"/>
   <c r="AA13" i="9" s="1"/>
   <c r="AA14" i="9" s="1"/>
-  <c r="AC11" i="10"/>
-[...1 lines deleted...]
-  <c r="AB12" i="9" l="1"/>
+  <c r="D12" i="10" l="1"/>
+  <c r="C13" i="10" a="1"/>
+  <c r="AB12" i="9"/>
   <c r="AB13" i="9" s="1"/>
   <c r="AB14" i="9" s="1"/>
-  <c r="AD11" i="10"/>
-[...2 lines deleted...]
-  <c r="AC12" i="9" l="1"/>
+  <c r="E12" i="10" l="1"/>
+  <c r="D13" i="10" a="1"/>
+  <c r="AC12" i="9"/>
   <c r="AC13" i="9" s="1"/>
   <c r="AC14" i="9" s="1"/>
-  <c r="AE11" i="10"/>
-[...1 lines deleted...]
-  <c r="AD12" i="9" l="1"/>
+  <c r="F12" i="10" l="1"/>
+  <c r="E13" i="10" a="1"/>
+  <c r="AD12" i="9"/>
   <c r="AD13" i="9" s="1"/>
   <c r="AD14" i="9" s="1"/>
-  <c r="C12" i="10"/>
-[...6 lines deleted...]
-  <c r="AE14" i="9" s="1"/>
+  <c r="F13" i="10" l="1" a="1"/>
+  <c r="G12" i="10"/>
+  <c r="AE12" i="9"/>
+  <c r="G13" i="10" l="1" a="1"/>
+  <c r="H12" i="10"/>
+  <c r="AE13" i="9"/>
+  <c r="B15" i="9"/>
+  <c r="I12" i="10" l="1"/>
+  <c r="H13" i="10" a="1"/>
+  <c r="AE14" i="9"/>
   <c r="AI14" i="9" s="1"/>
   <c r="AK14" i="9" s="1"/>
   <c r="E10" i="13" s="1"/>
-  <c r="B15" i="9"/>
-[...2 lines deleted...]
-  <c r="J14" i="3" l="1"/>
+  <c r="F14" i="17"/>
   <c r="C15" i="9"/>
   <c r="C16" i="9" s="1"/>
   <c r="C17" i="9" s="1"/>
   <c r="B16" i="9"/>
-  <c r="B17" i="9" s="1"/>
-[...2 lines deleted...]
-  <c r="D15" i="9" l="1"/>
+  <c r="J12" i="10" l="1"/>
+  <c r="I13" i="10" a="1"/>
+  <c r="B17" i="9"/>
+  <c r="J14" i="3"/>
+  <c r="D15" i="9"/>
   <c r="D16" i="9" s="1"/>
   <c r="D17" i="9" s="1"/>
-  <c r="F13" i="10"/>
-[...1 lines deleted...]
-  <c r="E15" i="9" l="1"/>
+  <c r="K12" i="10" l="1"/>
+  <c r="J13" i="10" a="1"/>
+  <c r="H12" i="14"/>
+  <c r="F13" i="17"/>
+  <c r="E15" i="9"/>
   <c r="E16" i="9" s="1"/>
-  <c r="E17" i="9" s="1"/>
-[...2 lines deleted...]
-  <c r="F15" i="9" l="1"/>
+  <c r="L12" i="10" l="1"/>
+  <c r="K13" i="10" a="1"/>
+  <c r="E17" i="9"/>
+  <c r="F15" i="9"/>
   <c r="F16" i="9" s="1"/>
   <c r="F17" i="9" s="1"/>
-  <c r="H13" i="10"/>
-[...1 lines deleted...]
-  <c r="G15" i="9" l="1"/>
+  <c r="L13" i="10" l="1" a="1"/>
+  <c r="M12" i="10"/>
+  <c r="G15" i="9"/>
   <c r="G16" i="9" s="1"/>
   <c r="G17" i="9" s="1"/>
-  <c r="I13" i="10"/>
-[...1 lines deleted...]
-  <c r="H15" i="9" l="1"/>
+  <c r="N12" i="10" l="1"/>
+  <c r="M13" i="10" a="1"/>
+  <c r="H15" i="9"/>
   <c r="H16" i="9" s="1"/>
   <c r="H17" i="9" s="1"/>
-  <c r="J13" i="10"/>
-[...2 lines deleted...]
-  <c r="I15" i="9" l="1"/>
+  <c r="O12" i="10" l="1"/>
+  <c r="N13" i="10" a="1"/>
+  <c r="I15" i="9"/>
   <c r="I16" i="9" s="1"/>
   <c r="I17" i="9" s="1"/>
-  <c r="L12" i="10"/>
-  <c r="J15" i="9" l="1"/>
+  <c r="O13" i="10" l="1" a="1"/>
+  <c r="P12" i="10"/>
+  <c r="J15" i="9"/>
   <c r="J16" i="9" s="1"/>
   <c r="J17" i="9" s="1"/>
-  <c r="L13" i="10"/>
-[...1 lines deleted...]
-  <c r="K15" i="9" l="1"/>
+  <c r="Q12" i="10" l="1"/>
+  <c r="P13" i="10" a="1"/>
+  <c r="K15" i="9"/>
   <c r="K16" i="9" s="1"/>
   <c r="K17" i="9" s="1"/>
-  <c r="M13" i="10"/>
-[...1 lines deleted...]
-  <c r="L15" i="9" l="1"/>
+  <c r="Q13" i="10" l="1" a="1"/>
+  <c r="R12" i="10"/>
+  <c r="L15" i="9"/>
   <c r="L16" i="9" s="1"/>
   <c r="L17" i="9" s="1"/>
-  <c r="N13" i="10"/>
-[...1 lines deleted...]
-  <c r="M15" i="9" l="1"/>
+  <c r="R13" i="10" l="1" a="1"/>
+  <c r="S12" i="10"/>
+  <c r="M15" i="9"/>
   <c r="M16" i="9" s="1"/>
   <c r="M17" i="9" s="1"/>
-  <c r="O13" i="10"/>
-[...1 lines deleted...]
-  <c r="N15" i="9" l="1"/>
+  <c r="S13" i="10" l="1" a="1"/>
+  <c r="T12" i="10"/>
+  <c r="N15" i="9"/>
   <c r="N16" i="9" s="1"/>
   <c r="N17" i="9" s="1"/>
-  <c r="P13" i="10"/>
-[...1 lines deleted...]
-  <c r="O15" i="9" l="1"/>
+  <c r="U12" i="10" l="1"/>
+  <c r="T13" i="10" a="1"/>
+  <c r="O15" i="9"/>
   <c r="O16" i="9" s="1"/>
   <c r="O17" i="9" s="1"/>
-  <c r="Q13" i="10"/>
-[...1 lines deleted...]
-  <c r="P15" i="9" l="1"/>
+  <c r="V12" i="10" l="1"/>
+  <c r="U13" i="10" a="1"/>
+  <c r="P15" i="9"/>
   <c r="P16" i="9" s="1"/>
   <c r="P17" i="9" s="1"/>
-  <c r="R13" i="10"/>
-[...1 lines deleted...]
-  <c r="Q15" i="9" l="1"/>
+  <c r="W12" i="10" l="1"/>
+  <c r="V13" i="10" a="1"/>
+  <c r="Q15" i="9"/>
   <c r="Q16" i="9" s="1"/>
   <c r="Q17" i="9" s="1"/>
-  <c r="S13" i="10"/>
-[...1 lines deleted...]
-  <c r="R15" i="9" l="1"/>
+  <c r="X12" i="10" l="1"/>
+  <c r="W13" i="10" a="1"/>
+  <c r="R15" i="9"/>
   <c r="R16" i="9" s="1"/>
   <c r="R17" i="9" s="1"/>
-  <c r="T13" i="10"/>
-[...1 lines deleted...]
-  <c r="S15" i="9" l="1"/>
+  <c r="X13" i="10" l="1" a="1"/>
+  <c r="Y12" i="10"/>
+  <c r="S15" i="9"/>
   <c r="S16" i="9" s="1"/>
   <c r="S17" i="9" s="1"/>
-  <c r="U13" i="10"/>
-[...1 lines deleted...]
-  <c r="T15" i="9" l="1"/>
+  <c r="Y13" i="10" l="1" a="1"/>
+  <c r="Z12" i="10"/>
+  <c r="T15" i="9"/>
   <c r="T16" i="9" s="1"/>
   <c r="T17" i="9" s="1"/>
-  <c r="V13" i="10"/>
-[...1 lines deleted...]
-  <c r="U15" i="9" l="1"/>
+  <c r="Z13" i="10" l="1" a="1"/>
+  <c r="AA12" i="10"/>
+  <c r="U15" i="9"/>
   <c r="U16" i="9" s="1"/>
   <c r="U17" i="9" s="1"/>
-  <c r="W13" i="10"/>
-[...1 lines deleted...]
-  <c r="V15" i="9" l="1"/>
+  <c r="AA13" i="10" l="1" a="1"/>
+  <c r="AB12" i="10"/>
+  <c r="V15" i="9"/>
   <c r="V16" i="9" s="1"/>
   <c r="V17" i="9" s="1"/>
-  <c r="X13" i="10"/>
-[...1 lines deleted...]
-  <c r="W15" i="9" l="1"/>
+  <c r="AB13" i="10" l="1" a="1"/>
+  <c r="AC12" i="10"/>
+  <c r="W15" i="9"/>
   <c r="W16" i="9" s="1"/>
   <c r="W17" i="9" s="1"/>
-  <c r="Y13" i="10"/>
-[...1 lines deleted...]
-  <c r="X15" i="9" l="1"/>
+  <c r="AD12" i="10" l="1"/>
+  <c r="AC13" i="10" a="1"/>
+  <c r="X15" i="9"/>
   <c r="X16" i="9" s="1"/>
   <c r="X17" i="9" s="1"/>
-  <c r="Z13" i="10"/>
-[...1 lines deleted...]
-  <c r="Y15" i="9" l="1"/>
+  <c r="AD13" i="10" l="1" a="1"/>
+  <c r="AE12" i="10"/>
+  <c r="Y15" i="9"/>
   <c r="Y16" i="9" s="1"/>
   <c r="Y17" i="9" s="1"/>
-  <c r="AA13" i="10"/>
-[...1 lines deleted...]
-  <c r="Z15" i="9" l="1"/>
+  <c r="AE13" i="10" l="1" a="1"/>
+  <c r="AF12" i="10"/>
+  <c r="Z15" i="9"/>
   <c r="Z16" i="9" s="1"/>
   <c r="Z17" i="9" s="1"/>
-  <c r="AB13" i="10"/>
-[...1 lines deleted...]
-  <c r="AA15" i="9" l="1"/>
+  <c r="B14" i="10" l="1"/>
+  <c r="AF13" i="10" a="1"/>
+  <c r="AG13" i="10" s="1"/>
+  <c r="AJ13" i="10" s="1"/>
+  <c r="AA15" i="9"/>
   <c r="AA16" i="9" s="1"/>
   <c r="AA17" i="9" s="1"/>
-  <c r="AC13" i="10"/>
-[...1 lines deleted...]
-  <c r="AB15" i="9" l="1"/>
+  <c r="B15" i="10" l="1" a="1"/>
+  <c r="C14" i="10"/>
+  <c r="AB15" i="9"/>
   <c r="AB16" i="9" s="1"/>
   <c r="AB17" i="9" s="1"/>
-  <c r="AD13" i="10"/>
-[...1 lines deleted...]
-  <c r="AC15" i="9" l="1"/>
+  <c r="C15" i="10" l="1" a="1"/>
+  <c r="D14" i="10"/>
+  <c r="AC15" i="9"/>
   <c r="AC16" i="9" s="1"/>
   <c r="AC17" i="9" s="1"/>
-  <c r="AE13" i="10"/>
-[...2 lines deleted...]
-  <c r="AD15" i="9" l="1"/>
+  <c r="E14" i="10" l="1"/>
+  <c r="D15" i="10" a="1"/>
+  <c r="AD15" i="9"/>
   <c r="AD16" i="9" s="1"/>
   <c r="AD17" i="9" s="1"/>
-  <c r="AF13" i="10"/>
-  <c r="AE15" i="9" l="1"/>
+  <c r="F14" i="10" l="1"/>
+  <c r="E15" i="10" a="1"/>
+  <c r="AE15" i="9"/>
   <c r="AE16" i="9" s="1"/>
   <c r="AE17" i="9" s="1"/>
-  <c r="B15" i="10"/>
-[...3 lines deleted...]
-  <c r="AF15" i="9" l="1"/>
+  <c r="F15" i="10" l="1" a="1"/>
+  <c r="G14" i="10"/>
+  <c r="AF15" i="9"/>
   <c r="AF16" i="9" s="1"/>
-  <c r="AF17" i="9" s="1"/>
+  <c r="G15" i="10" l="1" a="1"/>
+  <c r="H14" i="10"/>
+  <c r="AF17" i="9"/>
   <c r="AI17" i="9" s="1"/>
   <c r="AK17" i="9" s="1"/>
   <c r="F10" i="13" s="1"/>
-  <c r="C15" i="10"/>
-[...1 lines deleted...]
-  <c r="B18" i="9" l="1"/>
+  <c r="G14" i="17"/>
+  <c r="B18" i="9"/>
   <c r="B19" i="9" s="1"/>
-  <c r="B20" i="9" s="1"/>
+  <c r="AJ17" i="9"/>
+  <c r="H15" i="10" l="1" a="1"/>
+  <c r="I14" i="10"/>
   <c r="K14" i="3"/>
-  <c r="D15" i="10"/>
-[...2 lines deleted...]
-  <c r="F9" i="13" l="1"/>
+  <c r="I12" i="14" s="1"/>
+  <c r="B20" i="9"/>
+  <c r="F9" i="13"/>
   <c r="C18" i="9"/>
   <c r="C19" i="9" s="1"/>
   <c r="C20" i="9" s="1"/>
-  <c r="E15" i="10"/>
-[...1 lines deleted...]
-  <c r="D18" i="9" l="1"/>
+  <c r="I15" i="10" l="1" a="1"/>
+  <c r="J14" i="10"/>
+  <c r="G13" i="17"/>
+  <c r="D18" i="9"/>
   <c r="D19" i="9" s="1"/>
   <c r="D20" i="9" s="1"/>
-  <c r="F15" i="10"/>
-[...1 lines deleted...]
-  <c r="E18" i="9" l="1"/>
+  <c r="K14" i="10" l="1"/>
+  <c r="J15" i="10" a="1"/>
+  <c r="E18" i="9"/>
   <c r="E19" i="9" s="1"/>
   <c r="E20" i="9" s="1"/>
-  <c r="G15" i="10"/>
-[...1 lines deleted...]
-  <c r="F18" i="9" l="1"/>
+  <c r="K15" i="10" l="1" a="1"/>
+  <c r="L14" i="10"/>
+  <c r="F18" i="9"/>
   <c r="F19" i="9" s="1"/>
   <c r="F20" i="9" s="1"/>
+  <c r="M14" i="10" l="1"/>
+  <c r="L15" i="10" a="1"/>
   <c r="G18" i="9"/>
   <c r="G19" i="9" s="1"/>
   <c r="G20" i="9" s="1"/>
-  <c r="H15" i="10"/>
-[...1 lines deleted...]
-  <c r="H18" i="9" l="1"/>
+  <c r="M15" i="10" l="1" a="1"/>
+  <c r="N14" i="10"/>
+  <c r="H18" i="9"/>
   <c r="H19" i="9" s="1"/>
   <c r="H20" i="9" s="1"/>
-  <c r="I15" i="10"/>
-[...1 lines deleted...]
-  <c r="I18" i="9" l="1"/>
+  <c r="O14" i="10" l="1"/>
+  <c r="N15" i="10" a="1"/>
+  <c r="I18" i="9"/>
   <c r="I19" i="9" s="1"/>
   <c r="I20" i="9" s="1"/>
-  <c r="J15" i="10"/>
-[...1 lines deleted...]
-  <c r="J18" i="9" l="1"/>
+  <c r="J18" i="9"/>
   <c r="J19" i="9" s="1"/>
   <c r="J20" i="9" s="1"/>
-  <c r="K15" i="10"/>
-[...1 lines deleted...]
-  <c r="K18" i="9" l="1"/>
+  <c r="O15" i="10" l="1" a="1"/>
+  <c r="P14" i="10"/>
+  <c r="K18" i="9"/>
   <c r="K19" i="9" s="1"/>
   <c r="K20" i="9" s="1"/>
-  <c r="L15" i="10"/>
-[...1 lines deleted...]
-  <c r="L18" i="9" l="1"/>
+  <c r="Q14" i="10" l="1"/>
+  <c r="P15" i="10" a="1"/>
+  <c r="L18" i="9"/>
   <c r="L19" i="9" s="1"/>
   <c r="L20" i="9" s="1"/>
-  <c r="M15" i="10"/>
-[...1 lines deleted...]
-  <c r="M18" i="9" l="1"/>
+  <c r="R14" i="10" l="1"/>
+  <c r="Q15" i="10" a="1"/>
+  <c r="M18" i="9"/>
   <c r="M19" i="9" s="1"/>
   <c r="M20" i="9" s="1"/>
-  <c r="N15" i="10"/>
-[...1 lines deleted...]
-  <c r="N18" i="9" l="1"/>
+  <c r="S14" i="10" l="1"/>
+  <c r="R15" i="10" a="1"/>
+  <c r="N18" i="9"/>
   <c r="N19" i="9" s="1"/>
   <c r="N20" i="9" s="1"/>
-  <c r="O15" i="10"/>
-[...1 lines deleted...]
-  <c r="O18" i="9" l="1"/>
+  <c r="T14" i="10" l="1"/>
+  <c r="S15" i="10" a="1"/>
+  <c r="O18" i="9"/>
   <c r="O19" i="9" s="1"/>
   <c r="O20" i="9" s="1"/>
-  <c r="P15" i="10"/>
-[...1 lines deleted...]
-  <c r="P18" i="9" l="1"/>
+  <c r="U14" i="10" l="1"/>
+  <c r="T15" i="10" a="1"/>
+  <c r="P18" i="9"/>
   <c r="P19" i="9" s="1"/>
   <c r="P20" i="9" s="1"/>
-  <c r="Q15" i="10"/>
-[...1 lines deleted...]
-  <c r="Q18" i="9" l="1"/>
+  <c r="V14" i="10" l="1"/>
+  <c r="U15" i="10" a="1"/>
+  <c r="Q18" i="9"/>
   <c r="Q19" i="9" s="1"/>
   <c r="Q20" i="9" s="1"/>
-  <c r="R15" i="10"/>
-[...1 lines deleted...]
-  <c r="R18" i="9" l="1"/>
+  <c r="W14" i="10" l="1"/>
+  <c r="V15" i="10" a="1"/>
+  <c r="R18" i="9"/>
   <c r="R19" i="9" s="1"/>
   <c r="R20" i="9" s="1"/>
-  <c r="S15" i="10"/>
-[...1 lines deleted...]
-  <c r="S18" i="9" l="1"/>
+  <c r="X14" i="10" l="1"/>
+  <c r="W15" i="10" a="1"/>
+  <c r="S18" i="9"/>
   <c r="S19" i="9" s="1"/>
   <c r="S20" i="9" s="1"/>
-  <c r="T15" i="10"/>
-[...1 lines deleted...]
-  <c r="T18" i="9" l="1"/>
+  <c r="Y14" i="10" l="1"/>
+  <c r="X15" i="10" a="1"/>
+  <c r="T18" i="9"/>
   <c r="T19" i="9" s="1"/>
   <c r="T20" i="9" s="1"/>
-  <c r="U15" i="10"/>
-[...1 lines deleted...]
-  <c r="U18" i="9" l="1"/>
+  <c r="Y15" i="10" l="1" a="1"/>
+  <c r="Z14" i="10"/>
+  <c r="U18" i="9"/>
   <c r="U19" i="9" s="1"/>
   <c r="U20" i="9" s="1"/>
-  <c r="V15" i="10"/>
-[...1 lines deleted...]
-  <c r="V18" i="9" l="1"/>
+  <c r="Z15" i="10" l="1" a="1"/>
+  <c r="AA14" i="10"/>
+  <c r="V18" i="9"/>
   <c r="V19" i="9" s="1"/>
   <c r="V20" i="9" s="1"/>
-  <c r="W15" i="10"/>
-[...1 lines deleted...]
-  <c r="W18" i="9" l="1"/>
+  <c r="AB14" i="10" l="1"/>
+  <c r="AA15" i="10" a="1"/>
+  <c r="W18" i="9"/>
   <c r="W19" i="9" s="1"/>
   <c r="W20" i="9" s="1"/>
-  <c r="X15" i="10"/>
-[...1 lines deleted...]
-  <c r="X18" i="9" l="1"/>
+  <c r="AB15" i="10" l="1" a="1"/>
+  <c r="AC14" i="10"/>
+  <c r="X18" i="9"/>
   <c r="X19" i="9" s="1"/>
   <c r="X20" i="9" s="1"/>
-  <c r="Y15" i="10"/>
-[...1 lines deleted...]
-  <c r="Y18" i="9" l="1"/>
+  <c r="AC15" i="10" l="1" a="1"/>
+  <c r="AD14" i="10"/>
+  <c r="Y18" i="9"/>
   <c r="Y19" i="9" s="1"/>
   <c r="Y20" i="9" s="1"/>
-  <c r="Z15" i="10"/>
-[...1 lines deleted...]
-  <c r="Z18" i="9" l="1"/>
+  <c r="AD15" i="10" l="1" a="1"/>
+  <c r="AE14" i="10"/>
+  <c r="Z18" i="9"/>
   <c r="Z19" i="9" s="1"/>
   <c r="Z20" i="9" s="1"/>
-  <c r="AA15" i="10"/>
-[...1 lines deleted...]
-  <c r="AA18" i="9" l="1"/>
+  <c r="B16" i="10" l="1"/>
+  <c r="AE15" i="10" a="1"/>
+  <c r="AG15" i="10" s="1"/>
+  <c r="AJ15" i="10" s="1"/>
+  <c r="AA18" i="9"/>
   <c r="AA19" i="9" s="1"/>
   <c r="AA20" i="9" s="1"/>
-  <c r="AB15" i="10"/>
-[...1 lines deleted...]
-  <c r="AB18" i="9" l="1"/>
+  <c r="C16" i="10" l="1"/>
+  <c r="B17" i="10" a="1"/>
+  <c r="AB18" i="9"/>
   <c r="AB19" i="9" s="1"/>
   <c r="AB20" i="9" s="1"/>
-  <c r="AC15" i="10"/>
-[...1 lines deleted...]
-  <c r="AC18" i="9" l="1"/>
+  <c r="D16" i="10" l="1"/>
+  <c r="C17" i="10" a="1"/>
+  <c r="AC18" i="9"/>
   <c r="AC19" i="9" s="1"/>
   <c r="AC20" i="9" s="1"/>
-  <c r="AD15" i="10"/>
-[...2 lines deleted...]
-  <c r="AD18" i="9" l="1"/>
+  <c r="E16" i="10" l="1"/>
+  <c r="D17" i="10" a="1"/>
+  <c r="AD18" i="9"/>
   <c r="AD19" i="9" s="1"/>
   <c r="AD20" i="9" s="1"/>
-  <c r="AE15" i="10"/>
-  <c r="AE18" i="9" l="1"/>
+  <c r="F16" i="10" l="1"/>
+  <c r="E17" i="10" a="1"/>
+  <c r="AE18" i="9"/>
   <c r="AE19" i="9" s="1"/>
-  <c r="AE20" i="9" s="1"/>
-[...4 lines deleted...]
-  <c r="AI20" i="9" l="1"/>
+  <c r="G16" i="10" l="1"/>
+  <c r="F17" i="10" a="1"/>
+  <c r="AE20" i="9"/>
+  <c r="AI20" i="9" s="1"/>
   <c r="AK20" i="9" s="1"/>
   <c r="G10" i="13" s="1"/>
-  <c r="C17" i="10"/>
-  <c r="D16" i="10"/>
+  <c r="H14" i="17"/>
   <c r="B21" i="9"/>
   <c r="B22" i="9" s="1"/>
-  <c r="B23" i="9" s="1"/>
-  <c r="L14" i="3" l="1"/>
+  <c r="G17" i="10" l="1" a="1"/>
+  <c r="H16" i="10"/>
+  <c r="B23" i="9"/>
+  <c r="L14" i="3"/>
   <c r="C21" i="9"/>
   <c r="C22" i="9" s="1"/>
   <c r="C23" i="9" s="1"/>
-  <c r="D17" i="10"/>
-[...9 lines deleted...]
-  <c r="I17" i="10" l="1"/>
+  <c r="I16" i="10" l="1"/>
+  <c r="H17" i="10" a="1"/>
+  <c r="J12" i="14"/>
+  <c r="H13" i="17"/>
+  <c r="I17" i="10" l="1" a="1"/>
   <c r="J16" i="10"/>
-  <c r="J17" i="10" l="1"/>
+  <c r="AJ20" i="9"/>
+  <c r="J17" i="10" l="1" a="1"/>
   <c r="K16" i="10"/>
-  <c r="K17" i="10" l="1"/>
-[...366 lines deleted...]
-  <c r="G9" i="13" l="1"/>
+  <c r="G9" i="13"/>
   <c r="AJ14" i="9"/>
   <c r="D21" i="9"/>
-  <c r="E9" i="13" l="1"/>
+  <c r="K17" i="10" l="1" a="1"/>
+  <c r="L16" i="10"/>
+  <c r="E9" i="13"/>
   <c r="E21" i="9"/>
   <c r="E22" i="9" s="1"/>
   <c r="E23" i="9" s="1"/>
   <c r="D22" i="9"/>
-  <c r="D23" i="9" s="1"/>
-  <c r="F21" i="9" l="1"/>
+  <c r="L17" i="10" l="1" a="1"/>
+  <c r="M16" i="10"/>
+  <c r="D23" i="9"/>
+  <c r="F21" i="9"/>
   <c r="F22" i="9" s="1"/>
   <c r="F23" i="9" s="1"/>
-  <c r="G21" i="9" l="1"/>
+  <c r="M17" i="10" l="1" a="1"/>
+  <c r="N16" i="10"/>
+  <c r="G21" i="9"/>
   <c r="G22" i="9" s="1"/>
   <c r="G23" i="9" s="1"/>
-  <c r="H21" i="9" l="1"/>
+  <c r="N17" i="10" l="1" a="1"/>
+  <c r="O16" i="10"/>
+  <c r="H21" i="9"/>
   <c r="H22" i="9" s="1"/>
   <c r="H23" i="9" s="1"/>
-  <c r="I21" i="9" l="1"/>
+  <c r="O17" i="10" l="1" a="1"/>
+  <c r="P16" i="10"/>
+  <c r="I21" i="9"/>
   <c r="I22" i="9" s="1"/>
   <c r="I23" i="9" s="1"/>
-  <c r="J21" i="9" l="1"/>
+  <c r="P17" i="10" l="1" a="1"/>
+  <c r="Q16" i="10"/>
+  <c r="J21" i="9"/>
   <c r="J22" i="9" s="1"/>
   <c r="J23" i="9" s="1"/>
-  <c r="K21" i="9" l="1"/>
+  <c r="Q17" i="10" l="1" a="1"/>
+  <c r="R16" i="10"/>
+  <c r="K21" i="9"/>
   <c r="K22" i="9" s="1"/>
   <c r="K23" i="9" s="1"/>
   <c r="L21" i="9"/>
   <c r="L22" i="9" s="1"/>
   <c r="L23" i="9" s="1"/>
-  <c r="M21" i="9" l="1"/>
+  <c r="S16" i="10" l="1"/>
+  <c r="R17" i="10" a="1"/>
+  <c r="M21" i="9"/>
   <c r="M22" i="9" s="1"/>
   <c r="M23" i="9" s="1"/>
-  <c r="N21" i="9" l="1"/>
+  <c r="T16" i="10" l="1"/>
+  <c r="S17" i="10" a="1"/>
+  <c r="N21" i="9"/>
   <c r="N22" i="9" s="1"/>
   <c r="N23" i="9" s="1"/>
-  <c r="O21" i="9" l="1"/>
+  <c r="U16" i="10" l="1"/>
+  <c r="T17" i="10" a="1"/>
+  <c r="O21" i="9"/>
   <c r="O22" i="9" s="1"/>
   <c r="O23" i="9" s="1"/>
-  <c r="P21" i="9" l="1"/>
+  <c r="V16" i="10" l="1"/>
+  <c r="U17" i="10" a="1"/>
+  <c r="P21" i="9"/>
   <c r="P22" i="9" s="1"/>
   <c r="P23" i="9" s="1"/>
-  <c r="Q21" i="9" l="1"/>
+  <c r="W16" i="10" l="1"/>
+  <c r="V17" i="10" a="1"/>
+  <c r="Q21" i="9"/>
   <c r="Q22" i="9" s="1"/>
   <c r="Q23" i="9" s="1"/>
-  <c r="R21" i="9" l="1"/>
+  <c r="X16" i="10" l="1"/>
+  <c r="W17" i="10" a="1"/>
+  <c r="R21" i="9"/>
   <c r="R22" i="9" s="1"/>
   <c r="R23" i="9" s="1"/>
-  <c r="S21" i="9" l="1"/>
+  <c r="Y16" i="10" l="1"/>
+  <c r="X17" i="10" a="1"/>
+  <c r="S21" i="9"/>
   <c r="S22" i="9" s="1"/>
   <c r="S23" i="9" s="1"/>
-  <c r="T21" i="9" l="1"/>
+  <c r="Y17" i="10" l="1" a="1"/>
+  <c r="Z16" i="10"/>
+  <c r="T21" i="9"/>
   <c r="T22" i="9" s="1"/>
   <c r="T23" i="9" s="1"/>
-  <c r="U21" i="9" l="1"/>
+  <c r="Z17" i="10" l="1" a="1"/>
+  <c r="AA16" i="10"/>
+  <c r="U21" i="9"/>
   <c r="U22" i="9" s="1"/>
   <c r="U23" i="9" s="1"/>
-  <c r="V21" i="9" l="1"/>
+  <c r="AB16" i="10" l="1"/>
+  <c r="AA17" i="10" a="1"/>
+  <c r="V21" i="9"/>
   <c r="V22" i="9" s="1"/>
   <c r="V23" i="9" s="1"/>
-  <c r="W21" i="9" l="1"/>
+  <c r="AC16" i="10" l="1"/>
+  <c r="AB17" i="10" a="1"/>
+  <c r="W21" i="9"/>
   <c r="W22" i="9" s="1"/>
   <c r="W23" i="9" s="1"/>
-  <c r="X21" i="9" l="1"/>
+  <c r="AC17" i="10" l="1" a="1"/>
+  <c r="AD16" i="10"/>
+  <c r="X21" i="9"/>
   <c r="X22" i="9" s="1"/>
   <c r="X23" i="9" s="1"/>
-  <c r="Y21" i="9" l="1"/>
+  <c r="AE16" i="10" l="1"/>
+  <c r="AD17" i="10" a="1"/>
+  <c r="Y21" i="9"/>
   <c r="Y22" i="9" s="1"/>
   <c r="Y23" i="9" s="1"/>
-  <c r="Z21" i="9" l="1"/>
+  <c r="AF16" i="10" l="1"/>
+  <c r="AE17" i="10" a="1"/>
+  <c r="Z21" i="9"/>
   <c r="Z22" i="9" s="1"/>
   <c r="Z23" i="9" s="1"/>
-  <c r="AA21" i="9" l="1"/>
+  <c r="B18" i="10" l="1"/>
+  <c r="AF17" i="10" a="1"/>
+  <c r="AG17" i="10" s="1"/>
+  <c r="AJ17" i="10" s="1"/>
+  <c r="AA21" i="9"/>
   <c r="AA22" i="9" s="1"/>
   <c r="AA23" i="9" s="1"/>
-  <c r="AB21" i="9" l="1"/>
+  <c r="C18" i="10" l="1"/>
+  <c r="B19" i="10" a="1"/>
+  <c r="AB21" i="9"/>
   <c r="AB22" i="9" s="1"/>
   <c r="AB23" i="9" s="1"/>
-  <c r="AC21" i="9" l="1"/>
+  <c r="D18" i="10" l="1"/>
+  <c r="C19" i="10" a="1"/>
+  <c r="AC21" i="9"/>
   <c r="AC22" i="9" s="1"/>
   <c r="AC23" i="9" s="1"/>
-  <c r="AD21" i="9" l="1"/>
+  <c r="E18" i="10" l="1"/>
+  <c r="D19" i="10" a="1"/>
+  <c r="AD21" i="9"/>
   <c r="AD22" i="9" s="1"/>
   <c r="AD23" i="9" s="1"/>
-  <c r="AE21" i="9" l="1"/>
+  <c r="F18" i="10" l="1"/>
+  <c r="E19" i="10" a="1"/>
+  <c r="AE21" i="9"/>
   <c r="AE22" i="9" s="1"/>
   <c r="AE23" i="9" s="1"/>
-  <c r="AF21" i="9" l="1"/>
+  <c r="G18" i="10" l="1"/>
+  <c r="F19" i="10" a="1"/>
+  <c r="AF21" i="9"/>
   <c r="AF22" i="9" s="1"/>
-  <c r="AF23" i="9" s="1"/>
-  <c r="B24" i="9" l="1"/>
+  <c r="G19" i="10" l="1" a="1"/>
+  <c r="H18" i="10"/>
+  <c r="AF23" i="9"/>
+  <c r="I14" i="17"/>
+  <c r="B24" i="9"/>
   <c r="B25" i="9" s="1"/>
-  <c r="B26" i="9" s="1"/>
-  <c r="AI23" i="9" l="1"/>
+  <c r="H19" i="10" l="1" a="1"/>
+  <c r="I18" i="10"/>
+  <c r="B26" i="9"/>
+  <c r="AI23" i="9"/>
   <c r="AK23" i="9" s="1"/>
   <c r="H10" i="13" s="1"/>
   <c r="AJ23" i="9"/>
   <c r="C24" i="9"/>
   <c r="C25" i="9" s="1"/>
   <c r="C26" i="9" s="1"/>
-  <c r="H9" i="13" l="1"/>
+  <c r="J18" i="10" l="1"/>
+  <c r="I19" i="10" a="1"/>
+  <c r="H9" i="13"/>
   <c r="M14" i="3"/>
   <c r="D24" i="9"/>
   <c r="D25" i="9" s="1"/>
   <c r="D26" i="9" s="1"/>
-  <c r="E24" i="9" l="1"/>
+  <c r="K18" i="10" l="1"/>
+  <c r="J19" i="10" a="1"/>
+  <c r="K12" i="14"/>
+  <c r="I13" i="17"/>
+  <c r="E24" i="9"/>
   <c r="E25" i="9" s="1"/>
   <c r="E26" i="9" s="1"/>
-  <c r="F24" i="9" l="1"/>
+  <c r="K19" i="10" l="1" a="1"/>
+  <c r="L18" i="10"/>
+  <c r="F24" i="9"/>
   <c r="F25" i="9" s="1"/>
   <c r="F26" i="9" s="1"/>
-  <c r="G24" i="9" l="1"/>
+  <c r="M18" i="10" l="1"/>
+  <c r="L19" i="10" a="1"/>
+  <c r="G24" i="9"/>
   <c r="G25" i="9" s="1"/>
   <c r="G26" i="9" s="1"/>
-  <c r="H24" i="9" l="1"/>
+  <c r="M19" i="10" l="1" a="1"/>
+  <c r="N18" i="10"/>
+  <c r="H24" i="9"/>
   <c r="H25" i="9" s="1"/>
   <c r="H26" i="9" s="1"/>
-  <c r="I24" i="9" l="1"/>
+  <c r="N19" i="10" l="1" a="1"/>
+  <c r="O18" i="10"/>
+  <c r="I24" i="9"/>
   <c r="I25" i="9" s="1"/>
   <c r="I26" i="9" s="1"/>
-  <c r="J24" i="9" l="1"/>
+  <c r="O19" i="10" l="1" a="1"/>
+  <c r="P18" i="10"/>
+  <c r="J24" i="9"/>
   <c r="J25" i="9" s="1"/>
   <c r="J26" i="9" s="1"/>
-  <c r="K24" i="9" l="1"/>
+  <c r="P19" i="10" l="1" a="1"/>
+  <c r="Q18" i="10"/>
+  <c r="K24" i="9"/>
   <c r="K25" i="9" s="1"/>
   <c r="K26" i="9" s="1"/>
-  <c r="L24" i="9" l="1"/>
+  <c r="Q19" i="10" l="1" a="1"/>
+  <c r="R18" i="10"/>
+  <c r="L24" i="9"/>
   <c r="L25" i="9" s="1"/>
   <c r="L26" i="9" s="1"/>
-  <c r="M24" i="9" l="1"/>
+  <c r="R19" i="10" l="1" a="1"/>
+  <c r="S18" i="10"/>
+  <c r="M24" i="9"/>
   <c r="M25" i="9" s="1"/>
   <c r="M26" i="9" s="1"/>
-  <c r="N24" i="9" l="1"/>
+  <c r="T18" i="10" l="1"/>
+  <c r="S19" i="10" a="1"/>
+  <c r="N24" i="9"/>
   <c r="N25" i="9" s="1"/>
   <c r="N26" i="9" s="1"/>
-  <c r="O24" i="9" l="1"/>
+  <c r="U18" i="10" l="1"/>
+  <c r="T19" i="10" a="1"/>
+  <c r="O24" i="9"/>
   <c r="O25" i="9" s="1"/>
   <c r="O26" i="9" s="1"/>
-  <c r="P24" i="9" l="1"/>
+  <c r="V18" i="10" l="1"/>
+  <c r="U19" i="10" a="1"/>
+  <c r="P24" i="9"/>
   <c r="P25" i="9" s="1"/>
   <c r="P26" i="9" s="1"/>
-  <c r="Q24" i="9" l="1"/>
+  <c r="W18" i="10" l="1"/>
+  <c r="V19" i="10" a="1"/>
+  <c r="Q24" i="9"/>
   <c r="Q25" i="9" s="1"/>
   <c r="Q26" i="9" s="1"/>
-  <c r="R24" i="9" l="1"/>
+  <c r="X18" i="10" l="1"/>
+  <c r="W19" i="10" a="1"/>
+  <c r="R24" i="9"/>
   <c r="R25" i="9" s="1"/>
   <c r="R26" i="9" s="1"/>
-  <c r="S24" i="9" l="1"/>
+  <c r="Y18" i="10" l="1"/>
+  <c r="X19" i="10" a="1"/>
+  <c r="S24" i="9"/>
   <c r="S25" i="9" s="1"/>
   <c r="S26" i="9" s="1"/>
-  <c r="T24" i="9" l="1"/>
+  <c r="Z18" i="10" l="1"/>
+  <c r="Y19" i="10" a="1"/>
+  <c r="T24" i="9"/>
   <c r="T25" i="9" s="1"/>
   <c r="T26" i="9" s="1"/>
-  <c r="U24" i="9" l="1"/>
+  <c r="Z19" i="10" l="1" a="1"/>
+  <c r="AA18" i="10"/>
+  <c r="U24" i="9"/>
   <c r="U25" i="9" s="1"/>
   <c r="U26" i="9" s="1"/>
-  <c r="V24" i="9" l="1"/>
+  <c r="AB18" i="10" l="1"/>
+  <c r="AA19" i="10" a="1"/>
+  <c r="V24" i="9"/>
   <c r="V25" i="9" s="1"/>
   <c r="V26" i="9" s="1"/>
-  <c r="W24" i="9" l="1"/>
+  <c r="AC18" i="10" l="1"/>
+  <c r="AB19" i="10" a="1"/>
+  <c r="W24" i="9"/>
   <c r="W25" i="9" s="1"/>
   <c r="W26" i="9" s="1"/>
-  <c r="X24" i="9" l="1"/>
+  <c r="AC19" i="10" l="1" a="1"/>
+  <c r="AD18" i="10"/>
+  <c r="X24" i="9"/>
   <c r="X25" i="9" s="1"/>
   <c r="X26" i="9" s="1"/>
-  <c r="Y24" i="9" l="1"/>
+  <c r="AE18" i="10" l="1"/>
+  <c r="AD19" i="10" a="1"/>
+  <c r="Y24" i="9"/>
   <c r="Y25" i="9" s="1"/>
   <c r="Y26" i="9" s="1"/>
-  <c r="Z24" i="9" l="1"/>
+  <c r="AF18" i="10" l="1"/>
+  <c r="AE19" i="10" a="1"/>
+  <c r="Z24" i="9"/>
   <c r="Z25" i="9" s="1"/>
   <c r="Z26" i="9" s="1"/>
-  <c r="AA24" i="9" l="1"/>
+  <c r="B20" i="10" l="1"/>
+  <c r="AF19" i="10" a="1"/>
+  <c r="AG19" i="10" s="1"/>
+  <c r="AJ19" i="10" s="1"/>
+  <c r="AA24" i="9"/>
   <c r="AA25" i="9" s="1"/>
   <c r="AA26" i="9" s="1"/>
-  <c r="AB24" i="9" l="1"/>
+  <c r="C20" i="10" l="1"/>
+  <c r="B21" i="10" a="1"/>
+  <c r="AB24" i="9"/>
   <c r="AB25" i="9" s="1"/>
   <c r="AB26" i="9" s="1"/>
-  <c r="AC24" i="9" l="1"/>
+  <c r="D20" i="10" l="1"/>
+  <c r="C21" i="10" a="1"/>
+  <c r="AC24" i="9"/>
   <c r="AC25" i="9" s="1"/>
   <c r="AC26" i="9" s="1"/>
-  <c r="AD24" i="9" l="1"/>
+  <c r="E20" i="10" l="1"/>
+  <c r="D21" i="10" a="1"/>
+  <c r="AD24" i="9"/>
   <c r="AD25" i="9" s="1"/>
   <c r="AD26" i="9" s="1"/>
-  <c r="AE24" i="9" l="1"/>
+  <c r="F20" i="10" l="1"/>
+  <c r="E21" i="10" a="1"/>
+  <c r="AE24" i="9"/>
   <c r="AE25" i="9" s="1"/>
   <c r="AE26" i="9" s="1"/>
-  <c r="AF24" i="9" l="1"/>
+  <c r="G20" i="10" l="1"/>
+  <c r="F21" i="10" a="1"/>
+  <c r="AF24" i="9"/>
   <c r="AF25" i="9" s="1"/>
-  <c r="AF26" i="9" s="1"/>
-  <c r="B27" i="9" l="1"/>
+  <c r="G21" i="10" l="1" a="1"/>
+  <c r="H20" i="10"/>
+  <c r="AF26" i="9"/>
+  <c r="J14" i="17"/>
+  <c r="B27" i="9"/>
   <c r="B28" i="9" s="1"/>
-  <c r="B29" i="9" s="1"/>
-  <c r="AI26" i="9" l="1"/>
+  <c r="I20" i="10" l="1"/>
+  <c r="H21" i="10" a="1"/>
+  <c r="B29" i="9"/>
+  <c r="AI26" i="9"/>
   <c r="AK26" i="9" s="1"/>
   <c r="I10" i="13" s="1"/>
   <c r="AJ26" i="9"/>
   <c r="C27" i="9"/>
   <c r="C28" i="9" s="1"/>
   <c r="C29" i="9" s="1"/>
-  <c r="I9" i="13" l="1"/>
+  <c r="I21" i="10" l="1" a="1"/>
+  <c r="J20" i="10"/>
+  <c r="I9" i="13"/>
   <c r="N14" i="3"/>
   <c r="D27" i="9"/>
   <c r="D28" i="9" s="1"/>
   <c r="D29" i="9" s="1"/>
-  <c r="E27" i="9" l="1"/>
+  <c r="K20" i="10" l="1"/>
+  <c r="J21" i="10" a="1"/>
+  <c r="L12" i="14"/>
+  <c r="J13" i="17"/>
+  <c r="E27" i="9"/>
   <c r="E28" i="9" s="1"/>
   <c r="E29" i="9" s="1"/>
-  <c r="F27" i="9" l="1"/>
+  <c r="L20" i="10" l="1"/>
+  <c r="K21" i="10" a="1"/>
+  <c r="F27" i="9"/>
   <c r="F28" i="9" s="1"/>
   <c r="F29" i="9" s="1"/>
-  <c r="G27" i="9" l="1"/>
+  <c r="M20" i="10" l="1"/>
+  <c r="L21" i="10" a="1"/>
+  <c r="G27" i="9"/>
   <c r="G28" i="9" s="1"/>
   <c r="G29" i="9" s="1"/>
-  <c r="H27" i="9" l="1"/>
+  <c r="M21" i="10" l="1" a="1"/>
+  <c r="N20" i="10"/>
+  <c r="H27" i="9"/>
   <c r="H28" i="9" s="1"/>
   <c r="H29" i="9" s="1"/>
-  <c r="I27" i="9" l="1"/>
+  <c r="N21" i="10" l="1" a="1"/>
+  <c r="O20" i="10"/>
+  <c r="I27" i="9"/>
   <c r="I28" i="9" s="1"/>
   <c r="I29" i="9" s="1"/>
-  <c r="J27" i="9" l="1"/>
+  <c r="O21" i="10" l="1" a="1"/>
+  <c r="P20" i="10"/>
+  <c r="J27" i="9"/>
   <c r="J28" i="9" s="1"/>
   <c r="J29" i="9" s="1"/>
-  <c r="K27" i="9" l="1"/>
+  <c r="P21" i="10" l="1" a="1"/>
+  <c r="Q20" i="10"/>
+  <c r="K27" i="9"/>
   <c r="K28" i="9" s="1"/>
   <c r="K29" i="9" s="1"/>
-  <c r="L27" i="9" l="1"/>
+  <c r="Q21" i="10" l="1" a="1"/>
+  <c r="R20" i="10"/>
+  <c r="L27" i="9"/>
   <c r="L28" i="9" s="1"/>
   <c r="L29" i="9" s="1"/>
-  <c r="M27" i="9" l="1"/>
+  <c r="R21" i="10" l="1" a="1"/>
+  <c r="S20" i="10"/>
+  <c r="M27" i="9"/>
   <c r="M28" i="9" s="1"/>
   <c r="M29" i="9" s="1"/>
-  <c r="N27" i="9" l="1"/>
+  <c r="S21" i="10" l="1" a="1"/>
+  <c r="T20" i="10"/>
+  <c r="N27" i="9"/>
   <c r="N28" i="9" s="1"/>
   <c r="N29" i="9" s="1"/>
-  <c r="O27" i="9" l="1"/>
+  <c r="T21" i="10" l="1" a="1"/>
+  <c r="U20" i="10"/>
+  <c r="O27" i="9"/>
   <c r="O28" i="9" s="1"/>
   <c r="O29" i="9" s="1"/>
-  <c r="P27" i="9" l="1"/>
+  <c r="V20" i="10" l="1"/>
+  <c r="U21" i="10" a="1"/>
+  <c r="P27" i="9"/>
   <c r="P28" i="9" s="1"/>
   <c r="P29" i="9" s="1"/>
-  <c r="Q27" i="9" l="1"/>
+  <c r="W20" i="10" l="1"/>
+  <c r="V21" i="10" a="1"/>
+  <c r="Q27" i="9"/>
   <c r="Q28" i="9" s="1"/>
   <c r="Q29" i="9" s="1"/>
-  <c r="R27" i="9" l="1"/>
+  <c r="X20" i="10" l="1"/>
+  <c r="W21" i="10" a="1"/>
+  <c r="R27" i="9"/>
   <c r="R28" i="9" s="1"/>
   <c r="R29" i="9" s="1"/>
-  <c r="S27" i="9" l="1"/>
+  <c r="X21" i="10" l="1" a="1"/>
+  <c r="Y20" i="10"/>
+  <c r="S27" i="9"/>
   <c r="S28" i="9" s="1"/>
   <c r="S29" i="9" s="1"/>
-  <c r="T27" i="9" l="1"/>
+  <c r="Y21" i="10" l="1" a="1"/>
+  <c r="Z20" i="10"/>
+  <c r="T27" i="9"/>
   <c r="T28" i="9" s="1"/>
   <c r="T29" i="9" s="1"/>
-  <c r="U27" i="9" l="1"/>
+  <c r="AA20" i="10" l="1"/>
+  <c r="Z21" i="10" a="1"/>
+  <c r="U27" i="9"/>
   <c r="U28" i="9" s="1"/>
   <c r="U29" i="9" s="1"/>
-  <c r="V27" i="9" l="1"/>
+  <c r="AB20" i="10" l="1"/>
+  <c r="AA21" i="10" a="1"/>
+  <c r="V27" i="9"/>
   <c r="V28" i="9" s="1"/>
   <c r="V29" i="9" s="1"/>
-  <c r="W27" i="9" l="1"/>
+  <c r="AB21" i="10" l="1" a="1"/>
+  <c r="AC20" i="10"/>
+  <c r="W27" i="9"/>
   <c r="W28" i="9" s="1"/>
   <c r="W29" i="9" s="1"/>
-  <c r="X27" i="9" l="1"/>
+  <c r="AC21" i="10" l="1" a="1"/>
+  <c r="AD20" i="10"/>
+  <c r="X27" i="9"/>
   <c r="X28" i="9" s="1"/>
   <c r="X29" i="9" s="1"/>
-  <c r="Y27" i="9" l="1"/>
+  <c r="AD21" i="10" l="1" a="1"/>
+  <c r="AE20" i="10"/>
+  <c r="Y27" i="9"/>
   <c r="Y28" i="9" s="1"/>
   <c r="Y29" i="9" s="1"/>
-  <c r="Z27" i="9" l="1"/>
+  <c r="AE21" i="10" l="1" a="1"/>
+  <c r="AG21" i="10" s="1"/>
+  <c r="AJ21" i="10" s="1"/>
+  <c r="B22" i="10"/>
+  <c r="Z27" i="9"/>
   <c r="Z28" i="9" s="1"/>
   <c r="Z29" i="9" s="1"/>
-  <c r="AA27" i="9" l="1"/>
+  <c r="C22" i="10" l="1"/>
+  <c r="B23" i="10" a="1"/>
+  <c r="AA27" i="9"/>
   <c r="AA28" i="9" s="1"/>
   <c r="AA29" i="9" s="1"/>
-  <c r="AB27" i="9" l="1"/>
+  <c r="C23" i="10" l="1" a="1"/>
+  <c r="D22" i="10"/>
+  <c r="AB27" i="9"/>
   <c r="AB28" i="9" s="1"/>
   <c r="AB29" i="9" s="1"/>
-  <c r="AC27" i="9" l="1"/>
+  <c r="D23" i="10" l="1" a="1"/>
+  <c r="E22" i="10"/>
+  <c r="AC27" i="9"/>
   <c r="AC28" i="9" s="1"/>
   <c r="AC29" i="9" s="1"/>
-  <c r="AD27" i="9" l="1"/>
+  <c r="E23" i="10" l="1" a="1"/>
+  <c r="F22" i="10"/>
+  <c r="AD27" i="9"/>
   <c r="AD28" i="9" s="1"/>
   <c r="AD29" i="9" s="1"/>
-  <c r="AE27" i="9" l="1"/>
+  <c r="G22" i="10" l="1"/>
+  <c r="F23" i="10" a="1"/>
+  <c r="AE27" i="9"/>
   <c r="AE28" i="9" s="1"/>
-  <c r="AE29" i="9" s="1"/>
-  <c r="B30" i="9" l="1"/>
+  <c r="H22" i="10" l="1"/>
+  <c r="G23" i="10" a="1"/>
+  <c r="AE29" i="9"/>
+  <c r="K14" i="17"/>
+  <c r="B30" i="9"/>
   <c r="B31" i="9" s="1"/>
-  <c r="B32" i="9" s="1"/>
-  <c r="AI29" i="9" l="1"/>
+  <c r="I22" i="10" l="1"/>
+  <c r="H23" i="10" a="1"/>
+  <c r="B32" i="9"/>
+  <c r="AI29" i="9"/>
   <c r="AK29" i="9" s="1"/>
   <c r="J10" i="13" s="1"/>
   <c r="AJ29" i="9"/>
   <c r="C30" i="9"/>
   <c r="C31" i="9" s="1"/>
   <c r="C32" i="9" s="1"/>
-  <c r="J9" i="13" l="1"/>
+  <c r="I23" i="10" l="1" a="1"/>
+  <c r="J22" i="10"/>
+  <c r="J9" i="13"/>
   <c r="O14" i="3"/>
   <c r="D30" i="9"/>
   <c r="D31" i="9" s="1"/>
   <c r="D32" i="9" s="1"/>
-  <c r="E30" i="9" l="1"/>
+  <c r="K22" i="10" l="1"/>
+  <c r="J23" i="10" a="1"/>
+  <c r="M12" i="14"/>
+  <c r="K13" i="17"/>
+  <c r="E30" i="9"/>
   <c r="E31" i="9" s="1"/>
   <c r="E32" i="9" s="1"/>
-  <c r="F30" i="9" l="1"/>
+  <c r="L22" i="10" l="1"/>
+  <c r="K23" i="10" a="1"/>
+  <c r="F30" i="9"/>
   <c r="F31" i="9" s="1"/>
   <c r="F32" i="9" s="1"/>
-  <c r="G30" i="9" l="1"/>
+  <c r="M22" i="10" l="1"/>
+  <c r="L23" i="10" a="1"/>
+  <c r="G30" i="9"/>
   <c r="G31" i="9" s="1"/>
   <c r="G32" i="9" s="1"/>
-  <c r="H30" i="9" l="1"/>
+  <c r="M23" i="10" l="1" a="1"/>
+  <c r="N22" i="10"/>
+  <c r="H30" i="9"/>
   <c r="H31" i="9" s="1"/>
   <c r="H32" i="9" s="1"/>
-  <c r="I30" i="9" l="1"/>
+  <c r="N23" i="10" l="1" a="1"/>
+  <c r="O22" i="10"/>
+  <c r="I30" i="9"/>
   <c r="I31" i="9" s="1"/>
   <c r="I32" i="9" s="1"/>
-  <c r="J30" i="9" l="1"/>
+  <c r="O23" i="10" l="1" a="1"/>
+  <c r="P22" i="10"/>
+  <c r="J30" i="9"/>
   <c r="J31" i="9" s="1"/>
   <c r="J32" i="9" s="1"/>
-  <c r="K30" i="9" l="1"/>
+  <c r="Q22" i="10" l="1"/>
+  <c r="P23" i="10" a="1"/>
+  <c r="K30" i="9"/>
   <c r="K31" i="9" s="1"/>
   <c r="K32" i="9" s="1"/>
-  <c r="L30" i="9" l="1"/>
+  <c r="Q23" i="10" l="1" a="1"/>
+  <c r="R22" i="10"/>
+  <c r="L30" i="9"/>
   <c r="L31" i="9" s="1"/>
   <c r="L32" i="9" s="1"/>
-  <c r="M30" i="9" l="1"/>
+  <c r="S22" i="10" l="1"/>
+  <c r="R23" i="10" a="1"/>
+  <c r="M30" i="9"/>
   <c r="M31" i="9" s="1"/>
   <c r="M32" i="9" s="1"/>
-  <c r="N30" i="9" l="1"/>
+  <c r="S23" i="10" l="1" a="1"/>
+  <c r="T22" i="10"/>
+  <c r="N30" i="9"/>
   <c r="N31" i="9" s="1"/>
   <c r="N32" i="9" s="1"/>
-  <c r="O30" i="9" l="1"/>
+  <c r="U22" i="10" l="1"/>
+  <c r="T23" i="10" a="1"/>
+  <c r="O30" i="9"/>
   <c r="O31" i="9" s="1"/>
   <c r="O32" i="9" s="1"/>
-  <c r="P30" i="9" l="1"/>
+  <c r="U23" i="10" l="1" a="1"/>
+  <c r="V22" i="10"/>
+  <c r="P30" i="9"/>
   <c r="P31" i="9" s="1"/>
   <c r="P32" i="9" s="1"/>
-  <c r="Q30" i="9" l="1"/>
+  <c r="W22" i="10" l="1"/>
+  <c r="V23" i="10" a="1"/>
+  <c r="Q30" i="9"/>
   <c r="Q31" i="9" s="1"/>
   <c r="Q32" i="9" s="1"/>
-  <c r="R30" i="9" l="1"/>
+  <c r="X22" i="10" l="1"/>
+  <c r="W23" i="10" a="1"/>
+  <c r="R30" i="9"/>
   <c r="R31" i="9" s="1"/>
   <c r="R32" i="9" s="1"/>
-  <c r="S30" i="9" l="1"/>
+  <c r="X23" i="10" l="1" a="1"/>
+  <c r="Y22" i="10"/>
+  <c r="S30" i="9"/>
   <c r="S31" i="9" s="1"/>
   <c r="S32" i="9" s="1"/>
-  <c r="T30" i="9" l="1"/>
+  <c r="Y23" i="10" l="1" a="1"/>
+  <c r="Z22" i="10"/>
+  <c r="T30" i="9"/>
   <c r="T31" i="9" s="1"/>
   <c r="T32" i="9" s="1"/>
-  <c r="U30" i="9" l="1"/>
+  <c r="AA22" i="10" l="1"/>
+  <c r="Z23" i="10" a="1"/>
+  <c r="U30" i="9"/>
   <c r="U31" i="9" s="1"/>
   <c r="U32" i="9" s="1"/>
-  <c r="V30" i="9" l="1"/>
+  <c r="AB22" i="10" l="1"/>
+  <c r="AA23" i="10" a="1"/>
+  <c r="V30" i="9"/>
   <c r="V31" i="9" s="1"/>
   <c r="V32" i="9" s="1"/>
-  <c r="W30" i="9" l="1"/>
+  <c r="AB23" i="10" l="1" a="1"/>
+  <c r="AC22" i="10"/>
+  <c r="W30" i="9"/>
   <c r="W31" i="9" s="1"/>
   <c r="W32" i="9" s="1"/>
-  <c r="X30" i="9" l="1"/>
+  <c r="AC23" i="10" l="1" a="1"/>
+  <c r="AD22" i="10"/>
+  <c r="X30" i="9"/>
   <c r="X31" i="9" s="1"/>
   <c r="X32" i="9" s="1"/>
-  <c r="Y30" i="9" l="1"/>
+  <c r="AD23" i="10" l="1" a="1"/>
+  <c r="AE22" i="10"/>
+  <c r="Y30" i="9"/>
   <c r="Y31" i="9" s="1"/>
   <c r="Y32" i="9" s="1"/>
-  <c r="Z30" i="9" l="1"/>
+  <c r="AF22" i="10" l="1"/>
+  <c r="AE23" i="10" a="1"/>
+  <c r="Z30" i="9"/>
   <c r="Z31" i="9" s="1"/>
   <c r="Z32" i="9" s="1"/>
-  <c r="AA30" i="9" l="1"/>
+  <c r="AF23" i="10" l="1" a="1"/>
+  <c r="AG23" i="10" s="1"/>
+  <c r="AJ23" i="10" s="1"/>
+  <c r="B24" i="10"/>
+  <c r="AA30" i="9"/>
   <c r="AA31" i="9" s="1"/>
   <c r="AA32" i="9" s="1"/>
-  <c r="AB30" i="9" l="1"/>
+  <c r="C24" i="10" l="1"/>
+  <c r="B25" i="10" a="1"/>
+  <c r="AB30" i="9"/>
   <c r="AB31" i="9" s="1"/>
   <c r="AB32" i="9" s="1"/>
-  <c r="AC30" i="9" l="1"/>
+  <c r="D24" i="10" l="1"/>
+  <c r="C25" i="10" a="1"/>
+  <c r="AC30" i="9"/>
   <c r="AC31" i="9" s="1"/>
   <c r="AC32" i="9" s="1"/>
-  <c r="AD30" i="9" l="1"/>
+  <c r="D25" i="10" l="1" a="1"/>
+  <c r="E24" i="10"/>
+  <c r="AD30" i="9"/>
   <c r="AD31" i="9" s="1"/>
   <c r="AD32" i="9" s="1"/>
-  <c r="AE30" i="9" l="1"/>
+  <c r="E25" i="10" l="1" a="1"/>
+  <c r="F24" i="10"/>
+  <c r="AE30" i="9"/>
   <c r="AE31" i="9" s="1"/>
   <c r="AE32" i="9" s="1"/>
-  <c r="AF30" i="9" l="1"/>
+  <c r="G24" i="10" l="1"/>
+  <c r="F25" i="10" a="1"/>
+  <c r="AF30" i="9"/>
   <c r="AF31" i="9" s="1"/>
-  <c r="AF32" i="9" s="1"/>
-  <c r="B33" i="9" l="1"/>
+  <c r="H24" i="10" l="1"/>
+  <c r="G25" i="10" a="1"/>
+  <c r="AF32" i="9"/>
+  <c r="L14" i="17"/>
+  <c r="B33" i="9"/>
   <c r="B34" i="9" s="1"/>
-  <c r="B35" i="9" s="1"/>
-  <c r="C33" i="9" l="1"/>
+  <c r="I24" i="10" l="1"/>
+  <c r="H25" i="10" a="1"/>
+  <c r="B35" i="9"/>
+  <c r="C33" i="9"/>
   <c r="C34" i="9" s="1"/>
   <c r="C35" i="9" s="1"/>
   <c r="AI32" i="9"/>
   <c r="AK32" i="9" s="1"/>
   <c r="K10" i="13" s="1"/>
   <c r="AJ32" i="9"/>
-  <c r="K9" i="13" l="1"/>
+  <c r="J24" i="10" l="1"/>
+  <c r="I25" i="10" a="1"/>
+  <c r="K9" i="13"/>
   <c r="P14" i="3"/>
   <c r="D33" i="9"/>
   <c r="D34" i="9" s="1"/>
   <c r="D35" i="9" s="1"/>
-  <c r="E33" i="9" l="1"/>
+  <c r="J25" i="10" l="1" a="1"/>
+  <c r="K24" i="10"/>
+  <c r="N12" i="14"/>
+  <c r="L13" i="17"/>
+  <c r="E33" i="9"/>
   <c r="E34" i="9" s="1"/>
   <c r="E35" i="9" s="1"/>
-  <c r="F33" i="9" l="1"/>
+  <c r="L24" i="10" l="1"/>
+  <c r="K25" i="10" a="1"/>
+  <c r="F33" i="9"/>
   <c r="F34" i="9" s="1"/>
   <c r="F35" i="9" s="1"/>
-  <c r="G33" i="9" l="1"/>
+  <c r="M24" i="10" l="1"/>
+  <c r="L25" i="10" a="1"/>
+  <c r="G33" i="9"/>
   <c r="G34" i="9" s="1"/>
   <c r="G35" i="9" s="1"/>
-  <c r="H33" i="9" l="1"/>
+  <c r="M25" i="10" l="1" a="1"/>
+  <c r="N24" i="10"/>
+  <c r="H33" i="9"/>
   <c r="H34" i="9" s="1"/>
   <c r="H35" i="9" s="1"/>
-  <c r="I33" i="9" l="1"/>
+  <c r="N25" i="10" l="1" a="1"/>
+  <c r="O24" i="10"/>
+  <c r="I33" i="9"/>
   <c r="I34" i="9" s="1"/>
   <c r="I35" i="9" s="1"/>
-  <c r="J33" i="9" l="1"/>
+  <c r="O25" i="10" l="1" a="1"/>
+  <c r="P24" i="10"/>
+  <c r="J33" i="9"/>
   <c r="J34" i="9" s="1"/>
   <c r="J35" i="9" s="1"/>
-  <c r="K33" i="9" l="1"/>
+  <c r="P25" i="10" l="1" a="1"/>
+  <c r="Q24" i="10"/>
+  <c r="K33" i="9"/>
   <c r="K34" i="9" s="1"/>
   <c r="K35" i="9" s="1"/>
-  <c r="L33" i="9" l="1"/>
+  <c r="R24" i="10" l="1"/>
+  <c r="Q25" i="10" a="1"/>
+  <c r="L33" i="9"/>
   <c r="L34" i="9" s="1"/>
   <c r="L35" i="9" s="1"/>
-  <c r="M33" i="9" l="1"/>
+  <c r="R25" i="10" l="1" a="1"/>
+  <c r="S24" i="10"/>
+  <c r="M33" i="9"/>
   <c r="M34" i="9" s="1"/>
   <c r="M35" i="9" s="1"/>
-  <c r="N33" i="9" l="1"/>
+  <c r="S25" i="10" l="1" a="1"/>
+  <c r="T24" i="10"/>
+  <c r="N33" i="9"/>
   <c r="N34" i="9" s="1"/>
   <c r="N35" i="9" s="1"/>
-  <c r="O33" i="9" l="1"/>
+  <c r="T25" i="10" l="1" a="1"/>
+  <c r="U24" i="10"/>
+  <c r="O33" i="9"/>
   <c r="O34" i="9" s="1"/>
   <c r="O35" i="9" s="1"/>
-  <c r="P33" i="9" l="1"/>
+  <c r="U25" i="10" l="1" a="1"/>
+  <c r="V24" i="10"/>
+  <c r="P33" i="9"/>
   <c r="P34" i="9" s="1"/>
   <c r="P35" i="9" s="1"/>
-  <c r="Q33" i="9" l="1"/>
+  <c r="W24" i="10" l="1"/>
+  <c r="V25" i="10" a="1"/>
+  <c r="Q33" i="9"/>
   <c r="Q34" i="9" s="1"/>
   <c r="Q35" i="9" s="1"/>
-  <c r="R33" i="9" l="1"/>
+  <c r="X24" i="10" l="1"/>
+  <c r="W25" i="10" a="1"/>
+  <c r="R33" i="9"/>
   <c r="R34" i="9" s="1"/>
   <c r="R35" i="9" s="1"/>
-  <c r="S33" i="9" l="1"/>
+  <c r="X25" i="10" l="1" a="1"/>
+  <c r="Y24" i="10"/>
+  <c r="S33" i="9"/>
   <c r="S34" i="9" s="1"/>
   <c r="S35" i="9" s="1"/>
-  <c r="T33" i="9" l="1"/>
+  <c r="Y25" i="10" l="1" a="1"/>
+  <c r="Z24" i="10"/>
+  <c r="T33" i="9"/>
   <c r="T34" i="9" s="1"/>
   <c r="T35" i="9" s="1"/>
-  <c r="U33" i="9" l="1"/>
+  <c r="AA24" i="10" l="1"/>
+  <c r="Z25" i="10" a="1"/>
+  <c r="U33" i="9"/>
   <c r="U34" i="9" s="1"/>
   <c r="U35" i="9" s="1"/>
-  <c r="V33" i="9" l="1"/>
+  <c r="AB24" i="10" l="1"/>
+  <c r="AA25" i="10" a="1"/>
+  <c r="V33" i="9"/>
   <c r="V34" i="9" s="1"/>
   <c r="V35" i="9" s="1"/>
-  <c r="W33" i="9" l="1"/>
+  <c r="AC24" i="10" l="1"/>
+  <c r="AB25" i="10" a="1"/>
+  <c r="W33" i="9"/>
   <c r="W34" i="9" s="1"/>
   <c r="W35" i="9" s="1"/>
-  <c r="X33" i="9" l="1"/>
+  <c r="AC25" i="10" l="1" a="1"/>
+  <c r="AD24" i="10"/>
+  <c r="X33" i="9"/>
   <c r="X34" i="9" s="1"/>
   <c r="X35" i="9" s="1"/>
-  <c r="Y33" i="9" l="1"/>
+  <c r="AD25" i="10" l="1" a="1"/>
+  <c r="AE24" i="10"/>
+  <c r="Y33" i="9"/>
   <c r="Y34" i="9" s="1"/>
   <c r="Y35" i="9" s="1"/>
-  <c r="Z33" i="9" l="1"/>
+  <c r="AE25" i="10" l="1" a="1"/>
+  <c r="AG25" i="10" s="1"/>
+  <c r="AJ25" i="10" s="1"/>
+  <c r="B26" i="10"/>
+  <c r="Z33" i="9"/>
   <c r="Z34" i="9" s="1"/>
   <c r="Z35" i="9" s="1"/>
-  <c r="AA33" i="9" l="1"/>
+  <c r="B27" i="10" l="1" a="1"/>
+  <c r="C26" i="10"/>
+  <c r="AA33" i="9"/>
   <c r="AA34" i="9" s="1"/>
   <c r="AA35" i="9" s="1"/>
-  <c r="AB33" i="9" l="1"/>
+  <c r="D26" i="10" l="1"/>
+  <c r="C27" i="10" a="1"/>
+  <c r="AB33" i="9"/>
   <c r="AB34" i="9" s="1"/>
   <c r="AB35" i="9" s="1"/>
-  <c r="AC33" i="9" l="1"/>
+  <c r="E26" i="10" l="1"/>
+  <c r="D27" i="10" a="1"/>
+  <c r="AC33" i="9"/>
   <c r="AC34" i="9" s="1"/>
   <c r="AC35" i="9" s="1"/>
-  <c r="AD33" i="9" l="1"/>
+  <c r="F26" i="10" l="1"/>
+  <c r="E27" i="10" a="1"/>
+  <c r="AD33" i="9"/>
   <c r="AD34" i="9" s="1"/>
   <c r="AD35" i="9" s="1"/>
-  <c r="AE33" i="9" l="1"/>
+  <c r="F27" i="10" l="1" a="1"/>
+  <c r="G26" i="10"/>
+  <c r="AE33" i="9"/>
   <c r="AE34" i="9" s="1"/>
-  <c r="AE35" i="9" s="1"/>
-  <c r="B36" i="9" l="1"/>
+  <c r="H26" i="10" l="1"/>
+  <c r="G27" i="10" a="1"/>
+  <c r="AE35" i="9"/>
+  <c r="M14" i="17"/>
+  <c r="B36" i="9"/>
   <c r="B37" i="9" s="1"/>
-  <c r="B38" i="9" s="1"/>
-  <c r="AI35" i="9" l="1"/>
+  <c r="I26" i="10" l="1"/>
+  <c r="H27" i="10" a="1"/>
+  <c r="B38" i="9"/>
+  <c r="AI35" i="9"/>
   <c r="AK35" i="9" s="1"/>
   <c r="L10" i="13" s="1"/>
   <c r="AJ35" i="9"/>
   <c r="C36" i="9"/>
   <c r="C37" i="9" s="1"/>
   <c r="C38" i="9" s="1"/>
-  <c r="L9" i="13" l="1"/>
+  <c r="J26" i="10" l="1"/>
+  <c r="I27" i="10" a="1"/>
+  <c r="L9" i="13"/>
   <c r="Q14" i="3"/>
   <c r="D36" i="9"/>
   <c r="D37" i="9" s="1"/>
   <c r="D38" i="9" s="1"/>
-  <c r="E36" i="9" l="1"/>
+  <c r="K26" i="10" l="1"/>
+  <c r="J27" i="10" a="1"/>
+  <c r="O12" i="14"/>
+  <c r="M13" i="17"/>
+  <c r="E36" i="9"/>
   <c r="E37" i="9" s="1"/>
   <c r="E38" i="9" s="1"/>
-  <c r="F36" i="9" l="1"/>
+  <c r="L26" i="10" l="1"/>
+  <c r="K27" i="10" a="1"/>
+  <c r="F36" i="9"/>
   <c r="F37" i="9" s="1"/>
   <c r="F38" i="9" s="1"/>
-  <c r="G36" i="9" l="1"/>
+  <c r="M26" i="10" l="1"/>
+  <c r="L27" i="10" a="1"/>
+  <c r="G36" i="9"/>
   <c r="G37" i="9" s="1"/>
   <c r="G38" i="9" s="1"/>
-  <c r="H36" i="9" l="1"/>
+  <c r="N26" i="10" l="1"/>
+  <c r="M27" i="10" a="1"/>
+  <c r="H36" i="9"/>
   <c r="H37" i="9" s="1"/>
   <c r="H38" i="9" s="1"/>
-  <c r="I36" i="9" l="1"/>
+  <c r="N27" i="10" l="1" a="1"/>
+  <c r="O26" i="10"/>
+  <c r="I36" i="9"/>
   <c r="I37" i="9" s="1"/>
   <c r="I38" i="9" s="1"/>
-  <c r="J36" i="9" l="1"/>
+  <c r="O27" i="10" l="1" a="1"/>
+  <c r="P26" i="10"/>
+  <c r="J36" i="9"/>
   <c r="J37" i="9" s="1"/>
   <c r="J38" i="9" s="1"/>
-  <c r="K36" i="9" l="1"/>
+  <c r="P27" i="10" l="1" a="1"/>
+  <c r="Q26" i="10"/>
+  <c r="K36" i="9"/>
   <c r="K37" i="9" s="1"/>
   <c r="K38" i="9" s="1"/>
-  <c r="L36" i="9" l="1"/>
+  <c r="Q27" i="10" l="1" a="1"/>
+  <c r="R26" i="10"/>
+  <c r="L36" i="9"/>
   <c r="L37" i="9" s="1"/>
   <c r="L38" i="9" s="1"/>
-  <c r="M36" i="9" l="1"/>
+  <c r="S26" i="10" l="1"/>
+  <c r="R27" i="10" a="1"/>
+  <c r="M36" i="9"/>
   <c r="M37" i="9" s="1"/>
   <c r="M38" i="9" s="1"/>
-  <c r="N36" i="9" l="1"/>
+  <c r="T26" i="10" l="1"/>
+  <c r="S27" i="10" a="1"/>
+  <c r="N36" i="9"/>
   <c r="N37" i="9" s="1"/>
   <c r="N38" i="9" s="1"/>
-  <c r="O36" i="9" l="1"/>
+  <c r="U26" i="10" l="1"/>
+  <c r="T27" i="10" a="1"/>
+  <c r="O36" i="9"/>
   <c r="O37" i="9" s="1"/>
   <c r="O38" i="9" s="1"/>
-  <c r="P36" i="9" l="1"/>
+  <c r="U27" i="10" l="1" a="1"/>
+  <c r="V26" i="10"/>
+  <c r="P36" i="9"/>
   <c r="P37" i="9" s="1"/>
   <c r="P38" i="9" s="1"/>
-  <c r="Q36" i="9" l="1"/>
+  <c r="V27" i="10" l="1" a="1"/>
+  <c r="W26" i="10"/>
+  <c r="Q36" i="9"/>
   <c r="Q37" i="9" s="1"/>
   <c r="Q38" i="9" s="1"/>
-  <c r="R36" i="9" l="1"/>
+  <c r="X26" i="10" l="1"/>
+  <c r="W27" i="10" a="1"/>
+  <c r="R36" i="9"/>
   <c r="R37" i="9" s="1"/>
   <c r="R38" i="9" s="1"/>
-  <c r="S36" i="9" l="1"/>
+  <c r="Y26" i="10" l="1"/>
+  <c r="X27" i="10" a="1"/>
+  <c r="S36" i="9"/>
   <c r="S37" i="9" s="1"/>
   <c r="S38" i="9" s="1"/>
-  <c r="T36" i="9" l="1"/>
+  <c r="Y27" i="10" l="1" a="1"/>
+  <c r="Z26" i="10"/>
+  <c r="T36" i="9"/>
   <c r="T37" i="9" s="1"/>
   <c r="T38" i="9" s="1"/>
-  <c r="U36" i="9" l="1"/>
+  <c r="Z27" i="10" l="1" a="1"/>
+  <c r="AA26" i="10"/>
+  <c r="U36" i="9"/>
   <c r="U37" i="9" s="1"/>
   <c r="U38" i="9" s="1"/>
-  <c r="V36" i="9" l="1"/>
+  <c r="AB26" i="10" l="1"/>
+  <c r="AA27" i="10" a="1"/>
+  <c r="V36" i="9"/>
   <c r="V37" i="9" s="1"/>
   <c r="V38" i="9" s="1"/>
-  <c r="W36" i="9" l="1"/>
+  <c r="AC26" i="10" l="1"/>
+  <c r="AB27" i="10" a="1"/>
+  <c r="W36" i="9"/>
   <c r="W37" i="9" s="1"/>
   <c r="W38" i="9" s="1"/>
-  <c r="X36" i="9" l="1"/>
+  <c r="AD26" i="10" l="1"/>
+  <c r="AC27" i="10" a="1"/>
+  <c r="X36" i="9"/>
   <c r="X37" i="9" s="1"/>
   <c r="X38" i="9" s="1"/>
-  <c r="Y36" i="9" l="1"/>
+  <c r="AD27" i="10" l="1" a="1"/>
+  <c r="AE26" i="10"/>
+  <c r="Y36" i="9"/>
   <c r="Y37" i="9" s="1"/>
   <c r="Y38" i="9" s="1"/>
-  <c r="Z36" i="9" l="1"/>
+  <c r="AF26" i="10" l="1"/>
+  <c r="AF27" i="10" s="1" a="1"/>
+  <c r="AE27" i="10" a="1"/>
+  <c r="Z36" i="9"/>
   <c r="Z37" i="9" s="1"/>
   <c r="Z38" i="9" s="1"/>
-  <c r="AA36" i="9" l="1"/>
+  <c r="AG27" i="10" l="1"/>
+  <c r="AJ27" i="10" s="1"/>
+  <c r="AA36" i="9"/>
   <c r="AA37" i="9" s="1"/>
   <c r="AA38" i="9" s="1"/>
   <c r="AB36" i="9" l="1"/>
   <c r="AB37" i="9" s="1"/>
   <c r="AB38" i="9" s="1"/>
   <c r="AC36" i="9" l="1"/>
   <c r="AC37" i="9" s="1"/>
   <c r="AC38" i="9" s="1"/>
   <c r="AD36" i="9" l="1"/>
   <c r="AD37" i="9" s="1"/>
   <c r="AD38" i="9" s="1"/>
   <c r="AE36" i="9" l="1"/>
   <c r="AE37" i="9" s="1"/>
   <c r="AE38" i="9" s="1"/>
   <c r="AF36" i="9" l="1"/>
   <c r="AF37" i="9" s="1"/>
-  <c r="AF38" i="9" s="1"/>
-  <c r="AI38" i="9" l="1"/>
+  <c r="AF38" i="9" l="1"/>
+  <c r="AI38" i="9" s="1"/>
   <c r="AK38" i="9" s="1"/>
   <c r="M10" i="13" s="1"/>
   <c r="N13" i="13" s="1" a="1"/>
-  <c r="N13" i="13" s="1"/>
+  <c r="N14" i="17"/>
   <c r="AJ38" i="9"/>
   <c r="M9" i="13" s="1"/>
-  <c r="N10" i="13" l="1"/>
+  <c r="C42" i="17" l="1"/>
+  <c r="O14" i="17"/>
+  <c r="C24" i="17"/>
+  <c r="C33" i="17"/>
+  <c r="N10" i="13"/>
   <c r="AK44" i="9"/>
-  <c r="B14" i="3" s="1"/>
+  <c r="B12" i="14" s="1"/>
   <c r="R14" i="3"/>
-  <c r="S14" i="3" s="1"/>
+  <c r="N13" i="17" s="1"/>
+  <c r="O13" i="17" s="1"/>
   <c r="AK41" i="9"/>
-  <c r="N9" i="13" l="1"/>
+  <c r="S14" i="3" l="1"/>
+  <c r="P12" i="14"/>
+  <c r="N9" i="13"/>
   <c r="AG5" i="9"/>
   <c r="AH5" i="9" s="1"/>
   <c r="AK4" i="9" s="1"/>
   <c r="AG20" i="9"/>
   <c r="AH20" i="9" s="1"/>
   <c r="AK19" i="9" s="1"/>
   <c r="AG14" i="9"/>
   <c r="AH14" i="9" s="1"/>
   <c r="AK13" i="9" s="1"/>
   <c r="AG32" i="9"/>
   <c r="AH32" i="9" s="1"/>
   <c r="AK31" i="9" s="1"/>
   <c r="AG8" i="9"/>
   <c r="AH8" i="9" s="1"/>
   <c r="AK7" i="9" s="1"/>
   <c r="AG26" i="9"/>
   <c r="AH26" i="9" s="1"/>
   <c r="AK25" i="9" s="1"/>
   <c r="AG17" i="9"/>
   <c r="AH17" i="9" s="1"/>
   <c r="AK16" i="9" s="1"/>
   <c r="AG35" i="9"/>
   <c r="AH35" i="9" s="1"/>
   <c r="AK34" i="9" s="1"/>
   <c r="AG23" i="9"/>
   <c r="AH23" i="9" s="1"/>
   <c r="AK22" i="9" s="1"/>
   <c r="AG29" i="9"/>
   <c r="AH29" i="9" s="1"/>
   <c r="AK28" i="9" s="1"/>
   <c r="AG38" i="9"/>
   <c r="AH38" i="9" s="1"/>
   <c r="AK37" i="9" s="1"/>
   <c r="AG11" i="9"/>
   <c r="AH11" i="9" s="1"/>
   <c r="AK10" i="9" s="1"/>
   <c r="AK43" i="9" l="1"/>
-  <c r="C14" i="3" l="1"/>
-[...37 lines deleted...]
-  <c r="K12" i="13" l="1"/>
+  <c r="C12" i="14" s="1"/>
+  <c r="B15" i="15" l="1"/>
+  <c r="C13" i="16"/>
+  <c r="C15" i="16" s="1"/>
+  <c r="S13" i="3"/>
+  <c r="B12" i="15" s="1"/>
+  <c r="C18" i="17" s="1"/>
+  <c r="C27" i="17" l="1" a="1"/>
+  <c r="E25" i="16"/>
+  <c r="E23" i="16"/>
+  <c r="E22" i="16"/>
+  <c r="E21" i="16"/>
+  <c r="E20" i="16"/>
+  <c r="E19" i="16"/>
+  <c r="E18" i="16"/>
+  <c r="E24" i="16"/>
+  <c r="E17" i="16"/>
+  <c r="L12" i="15"/>
+  <c r="I12" i="15"/>
+  <c r="H12" i="15"/>
+  <c r="G12" i="15"/>
+  <c r="F12" i="15"/>
+  <c r="E12" i="15"/>
+  <c r="D12" i="15"/>
+  <c r="C12" i="15"/>
+  <c r="M12" i="15"/>
+  <c r="K12" i="15"/>
+  <c r="J12" i="15"/>
   <c r="K11" i="13"/>
-  <c r="I12" i="13"/>
   <c r="I11" i="13"/>
-  <c r="J12" i="13"/>
   <c r="J11" i="13"/>
-  <c r="L12" i="13"/>
   <c r="L11" i="13"/>
-  <c r="M12" i="13"/>
   <c r="M11" i="13"/>
-  <c r="H12" i="13"/>
   <c r="H11" i="13"/>
-  <c r="F12" i="13"/>
-[...13 lines deleted...]
-  <c r="N12" i="13" s="1"/>
   <c r="B11" i="13"/>
-  <c r="C13" i="13"/>
-[...2 lines deleted...]
-  <c r="D13" i="13"/>
   <c r="C11" i="13"/>
   <c r="G11" i="13"/>
   <c r="F11" i="13"/>
   <c r="E11" i="13"/>
   <c r="D11" i="13"/>
-  <c r="R24" i="3"/>
-[...3 lines deleted...]
-  <c r="H14" i="13"/>
+  <c r="G6" i="13" l="1"/>
+  <c r="G14" i="13" s="1"/>
+  <c r="H18" i="17"/>
+  <c r="H27" i="17" s="1" a="1"/>
+  <c r="J6" i="13"/>
+  <c r="J12" i="13" s="1"/>
+  <c r="K18" i="17"/>
+  <c r="K27" i="17" s="1" a="1"/>
+  <c r="I6" i="13"/>
+  <c r="I12" i="13" s="1"/>
+  <c r="J18" i="17"/>
+  <c r="J27" i="17" s="1" a="1"/>
+  <c r="C6" i="13"/>
+  <c r="D18" i="17"/>
+  <c r="H6" i="13"/>
+  <c r="H12" i="13" s="1"/>
+  <c r="I18" i="17"/>
+  <c r="I27" i="17" s="1" a="1"/>
+  <c r="K6" i="13"/>
+  <c r="K12" i="13" s="1"/>
+  <c r="L18" i="17"/>
+  <c r="L27" i="17" s="1" a="1"/>
+  <c r="M6" i="13"/>
+  <c r="M12" i="13" s="1"/>
+  <c r="N18" i="17"/>
+  <c r="N27" i="17" s="1" a="1"/>
+  <c r="D6" i="13"/>
+  <c r="D14" i="13" s="1"/>
+  <c r="E18" i="17"/>
+  <c r="E27" i="17" s="1" a="1"/>
+  <c r="L6" i="13"/>
+  <c r="L12" i="13" s="1"/>
+  <c r="M18" i="17"/>
+  <c r="M27" i="17" s="1" a="1"/>
+  <c r="E6" i="13"/>
+  <c r="E14" i="13" s="1"/>
+  <c r="F18" i="17"/>
+  <c r="F27" i="17" s="1" a="1"/>
+  <c r="F6" i="13"/>
+  <c r="F12" i="13" s="1"/>
+  <c r="G18" i="17"/>
+  <c r="G27" i="17" s="1" a="1"/>
+  <c r="E26" i="16"/>
+  <c r="B27" i="16" s="1"/>
+  <c r="G12" i="13"/>
+  <c r="M13" i="15"/>
+  <c r="B6" i="13"/>
+  <c r="G13" i="13"/>
+  <c r="C12" i="13" l="1"/>
+  <c r="C13" i="13"/>
+  <c r="F14" i="13"/>
+  <c r="F13" i="13"/>
+  <c r="E13" i="13"/>
+  <c r="D13" i="13"/>
+  <c r="D27" i="17" a="1"/>
+  <c r="O18" i="17"/>
+  <c r="C25" i="17" a="1"/>
+  <c r="E12" i="13"/>
+  <c r="D12" i="13"/>
+  <c r="C14" i="13"/>
+  <c r="B13" i="13"/>
+  <c r="B12" i="13"/>
+  <c r="B14" i="13"/>
+  <c r="N12" i="13" a="1"/>
+  <c r="AF27" i="10" l="1"/>
+  <c r="AE27" i="10"/>
+  <c r="AD27" i="10"/>
+  <c r="AC27" i="10"/>
+  <c r="AB27" i="10"/>
+  <c r="AA27" i="10"/>
+  <c r="Z27" i="10"/>
+  <c r="Y27" i="10"/>
+  <c r="X27" i="10"/>
+  <c r="W27" i="10"/>
+  <c r="V27" i="10"/>
+  <c r="U27" i="10"/>
+  <c r="T27" i="10"/>
+  <c r="S27" i="10"/>
+  <c r="R27" i="10"/>
+  <c r="Q27" i="10"/>
+  <c r="P27" i="10"/>
+  <c r="O27" i="10"/>
+  <c r="N27" i="10"/>
+  <c r="M27" i="10"/>
+  <c r="L27" i="10"/>
+  <c r="K27" i="10"/>
+  <c r="J27" i="10"/>
+  <c r="I27" i="10"/>
+  <c r="H27" i="10"/>
+  <c r="G27" i="10"/>
+  <c r="F27" i="10"/>
+  <c r="E27" i="10"/>
+  <c r="D27" i="10"/>
+  <c r="C27" i="10"/>
+  <c r="B27" i="10"/>
+  <c r="AF25" i="10"/>
+  <c r="AE25" i="10"/>
+  <c r="AD25" i="10"/>
+  <c r="AC25" i="10"/>
+  <c r="AB25" i="10"/>
+  <c r="AA25" i="10"/>
+  <c r="Z25" i="10"/>
+  <c r="Y25" i="10"/>
+  <c r="X25" i="10"/>
+  <c r="W25" i="10"/>
+  <c r="V25" i="10"/>
+  <c r="U25" i="10"/>
+  <c r="T25" i="10"/>
+  <c r="S25" i="10"/>
+  <c r="R25" i="10"/>
+  <c r="Q25" i="10"/>
+  <c r="P25" i="10"/>
+  <c r="O25" i="10"/>
+  <c r="N25" i="10"/>
+  <c r="M25" i="10"/>
+  <c r="L25" i="10"/>
+  <c r="K25" i="10"/>
+  <c r="J25" i="10"/>
+  <c r="I25" i="10"/>
+  <c r="H25" i="10"/>
+  <c r="G25" i="10"/>
+  <c r="F25" i="10"/>
+  <c r="E25" i="10"/>
+  <c r="D25" i="10"/>
+  <c r="C25" i="10"/>
+  <c r="B25" i="10"/>
+  <c r="AF23" i="10"/>
+  <c r="AE23" i="10"/>
+  <c r="AD23" i="10"/>
+  <c r="AC23" i="10"/>
+  <c r="AB23" i="10"/>
+  <c r="AA23" i="10"/>
+  <c r="Z23" i="10"/>
+  <c r="Y23" i="10"/>
+  <c r="X23" i="10"/>
+  <c r="W23" i="10"/>
+  <c r="V23" i="10"/>
+  <c r="U23" i="10"/>
+  <c r="T23" i="10"/>
+  <c r="S23" i="10"/>
+  <c r="R23" i="10"/>
+  <c r="Q23" i="10"/>
+  <c r="P23" i="10"/>
+  <c r="O23" i="10"/>
+  <c r="N23" i="10"/>
+  <c r="M23" i="10"/>
+  <c r="L23" i="10"/>
+  <c r="K23" i="10"/>
+  <c r="J23" i="10"/>
+  <c r="I23" i="10"/>
+  <c r="H23" i="10"/>
+  <c r="G23" i="10"/>
+  <c r="F23" i="10"/>
+  <c r="E23" i="10"/>
+  <c r="D23" i="10"/>
+  <c r="C23" i="10"/>
+  <c r="B23" i="10"/>
+  <c r="AF21" i="10"/>
+  <c r="AE21" i="10"/>
+  <c r="AD21" i="10"/>
+  <c r="AC21" i="10"/>
+  <c r="AB21" i="10"/>
+  <c r="AA21" i="10"/>
+  <c r="Z21" i="10"/>
+  <c r="Y21" i="10"/>
+  <c r="X21" i="10"/>
+  <c r="W21" i="10"/>
+  <c r="V21" i="10"/>
+  <c r="U21" i="10"/>
+  <c r="T21" i="10"/>
+  <c r="S21" i="10"/>
+  <c r="R21" i="10"/>
+  <c r="Q21" i="10"/>
+  <c r="P21" i="10"/>
+  <c r="O21" i="10"/>
+  <c r="N21" i="10"/>
+  <c r="M21" i="10"/>
+  <c r="L21" i="10"/>
+  <c r="K21" i="10"/>
+  <c r="J21" i="10"/>
+  <c r="I21" i="10"/>
+  <c r="H21" i="10"/>
+  <c r="G21" i="10"/>
+  <c r="F21" i="10"/>
+  <c r="E21" i="10"/>
+  <c r="D21" i="10"/>
+  <c r="C21" i="10"/>
+  <c r="B21" i="10"/>
+  <c r="AF19" i="10"/>
+  <c r="AE19" i="10"/>
+  <c r="AD19" i="10"/>
+  <c r="AC19" i="10"/>
+  <c r="AB19" i="10"/>
+  <c r="AA19" i="10"/>
+  <c r="Z19" i="10"/>
+  <c r="Y19" i="10"/>
+  <c r="X19" i="10"/>
+  <c r="W19" i="10"/>
+  <c r="V19" i="10"/>
+  <c r="U19" i="10"/>
+  <c r="T19" i="10"/>
+  <c r="S19" i="10"/>
+  <c r="R19" i="10"/>
+  <c r="Q19" i="10"/>
+  <c r="P19" i="10"/>
+  <c r="O19" i="10"/>
+  <c r="N19" i="10"/>
+  <c r="M19" i="10"/>
+  <c r="L19" i="10"/>
+  <c r="K19" i="10"/>
+  <c r="J19" i="10"/>
+  <c r="I19" i="10"/>
+  <c r="H19" i="10"/>
+  <c r="G19" i="10"/>
+  <c r="F19" i="10"/>
+  <c r="E19" i="10"/>
+  <c r="D19" i="10"/>
+  <c r="C19" i="10"/>
+  <c r="B19" i="10"/>
+  <c r="AF17" i="10"/>
+  <c r="AE17" i="10"/>
+  <c r="AD17" i="10"/>
+  <c r="AC17" i="10"/>
+  <c r="AB17" i="10"/>
+  <c r="AA17" i="10"/>
+  <c r="Z17" i="10"/>
+  <c r="Y17" i="10"/>
+  <c r="X17" i="10"/>
+  <c r="W17" i="10"/>
+  <c r="V17" i="10"/>
+  <c r="U17" i="10"/>
+  <c r="T17" i="10"/>
+  <c r="S17" i="10"/>
+  <c r="R17" i="10"/>
+  <c r="Q17" i="10"/>
+  <c r="P17" i="10"/>
+  <c r="O17" i="10"/>
+  <c r="N17" i="10"/>
+  <c r="M17" i="10"/>
+  <c r="L17" i="10"/>
+  <c r="K17" i="10"/>
+  <c r="J17" i="10"/>
+  <c r="I17" i="10"/>
+  <c r="H17" i="10"/>
+  <c r="G17" i="10"/>
+  <c r="F17" i="10"/>
+  <c r="E17" i="10"/>
+  <c r="D17" i="10"/>
+  <c r="C17" i="10"/>
+  <c r="B17" i="10"/>
+  <c r="AF15" i="10"/>
+  <c r="AE15" i="10"/>
+  <c r="AD15" i="10"/>
+  <c r="AC15" i="10"/>
+  <c r="AB15" i="10"/>
+  <c r="AA15" i="10"/>
+  <c r="Z15" i="10"/>
+  <c r="Y15" i="10"/>
+  <c r="X15" i="10"/>
+  <c r="W15" i="10"/>
+  <c r="V15" i="10"/>
+  <c r="U15" i="10"/>
+  <c r="T15" i="10"/>
+  <c r="S15" i="10"/>
+  <c r="R15" i="10"/>
+  <c r="Q15" i="10"/>
+  <c r="P15" i="10"/>
+  <c r="O15" i="10"/>
+  <c r="N15" i="10"/>
+  <c r="M15" i="10"/>
+  <c r="L15" i="10"/>
+  <c r="K15" i="10"/>
+  <c r="J15" i="10"/>
+  <c r="I15" i="10"/>
+  <c r="H15" i="10"/>
+  <c r="G15" i="10"/>
+  <c r="F15" i="10"/>
+  <c r="E15" i="10"/>
+  <c r="D15" i="10"/>
+  <c r="C15" i="10"/>
+  <c r="B15" i="10"/>
+  <c r="AF13" i="10"/>
+  <c r="AE13" i="10"/>
+  <c r="AD13" i="10"/>
+  <c r="AC13" i="10"/>
+  <c r="AB13" i="10"/>
+  <c r="AA13" i="10"/>
+  <c r="Z13" i="10"/>
+  <c r="Y13" i="10"/>
+  <c r="X13" i="10"/>
+  <c r="W13" i="10"/>
+  <c r="V13" i="10"/>
+  <c r="U13" i="10"/>
+  <c r="T13" i="10"/>
+  <c r="S13" i="10"/>
+  <c r="R13" i="10"/>
+  <c r="Q13" i="10"/>
+  <c r="P13" i="10"/>
+  <c r="O13" i="10"/>
+  <c r="N13" i="10"/>
+  <c r="M13" i="10"/>
+  <c r="L13" i="10"/>
+  <c r="K13" i="10"/>
+  <c r="J13" i="10"/>
+  <c r="I13" i="10"/>
+  <c r="H13" i="10"/>
+  <c r="G13" i="10"/>
+  <c r="F13" i="10"/>
+  <c r="E13" i="10"/>
+  <c r="D13" i="10"/>
+  <c r="C13" i="10"/>
+  <c r="B13" i="10"/>
+  <c r="AF11" i="10"/>
+  <c r="AE11" i="10"/>
+  <c r="AD11" i="10"/>
+  <c r="AC11" i="10"/>
+  <c r="AB11" i="10"/>
+  <c r="AA11" i="10"/>
+  <c r="Z11" i="10"/>
+  <c r="Y11" i="10"/>
+  <c r="X11" i="10"/>
+  <c r="W11" i="10"/>
+  <c r="V11" i="10"/>
+  <c r="U11" i="10"/>
+  <c r="T11" i="10"/>
+  <c r="S11" i="10"/>
+  <c r="R11" i="10"/>
+  <c r="Q11" i="10"/>
+  <c r="P11" i="10"/>
+  <c r="O11" i="10"/>
+  <c r="N11" i="10"/>
+  <c r="M11" i="10"/>
+  <c r="L11" i="10"/>
+  <c r="K11" i="10"/>
+  <c r="J11" i="10"/>
+  <c r="I11" i="10"/>
+  <c r="H11" i="10"/>
+  <c r="G11" i="10"/>
+  <c r="F11" i="10"/>
+  <c r="E11" i="10"/>
+  <c r="D11" i="10"/>
+  <c r="C11" i="10"/>
+  <c r="B11" i="10"/>
+  <c r="AF9" i="10"/>
+  <c r="AE9" i="10"/>
+  <c r="AD9" i="10"/>
+  <c r="AC9" i="10"/>
+  <c r="AB9" i="10"/>
+  <c r="AA9" i="10"/>
+  <c r="Z9" i="10"/>
+  <c r="Y9" i="10"/>
+  <c r="X9" i="10"/>
+  <c r="W9" i="10"/>
+  <c r="V9" i="10"/>
+  <c r="U9" i="10"/>
+  <c r="T9" i="10"/>
+  <c r="S9" i="10"/>
+  <c r="R9" i="10"/>
+  <c r="Q9" i="10"/>
+  <c r="P9" i="10"/>
+  <c r="O9" i="10"/>
+  <c r="N9" i="10"/>
+  <c r="M9" i="10"/>
+  <c r="L9" i="10"/>
+  <c r="K9" i="10"/>
+  <c r="J9" i="10"/>
+  <c r="I9" i="10"/>
+  <c r="H9" i="10"/>
+  <c r="G9" i="10"/>
+  <c r="F9" i="10"/>
+  <c r="E9" i="10"/>
+  <c r="D9" i="10"/>
+  <c r="C9" i="10"/>
+  <c r="B9" i="10"/>
+  <c r="AF7" i="10"/>
+  <c r="AE7" i="10"/>
+  <c r="AD7" i="10"/>
+  <c r="AC7" i="10"/>
+  <c r="AB7" i="10"/>
+  <c r="AA7" i="10"/>
+  <c r="Z7" i="10"/>
+  <c r="Y7" i="10"/>
+  <c r="X7" i="10"/>
+  <c r="W7" i="10"/>
+  <c r="V7" i="10"/>
+  <c r="U7" i="10"/>
+  <c r="T7" i="10"/>
+  <c r="S7" i="10"/>
+  <c r="R7" i="10"/>
+  <c r="Q7" i="10"/>
+  <c r="P7" i="10"/>
+  <c r="O7" i="10"/>
+  <c r="N7" i="10"/>
+  <c r="M7" i="10"/>
+  <c r="L7" i="10"/>
+  <c r="K7" i="10"/>
+  <c r="J7" i="10"/>
+  <c r="I7" i="10"/>
+  <c r="H7" i="10"/>
+  <c r="G7" i="10"/>
+  <c r="F7" i="10"/>
+  <c r="E7" i="10"/>
+  <c r="D7" i="10"/>
+  <c r="C7" i="10"/>
+  <c r="B7" i="10"/>
+  <c r="AF5" i="10"/>
+  <c r="AE5" i="10"/>
+  <c r="AD5" i="10"/>
+  <c r="AC5" i="10"/>
+  <c r="AB5" i="10"/>
+  <c r="AA5" i="10"/>
+  <c r="Z5" i="10"/>
+  <c r="Y5" i="10"/>
+  <c r="X5" i="10"/>
+  <c r="W5" i="10"/>
+  <c r="V5" i="10"/>
+  <c r="U5" i="10"/>
+  <c r="T5" i="10"/>
+  <c r="S5" i="10"/>
+  <c r="R5" i="10"/>
+  <c r="Q5" i="10"/>
+  <c r="P5" i="10"/>
+  <c r="O5" i="10"/>
+  <c r="N5" i="10"/>
+  <c r="M5" i="10"/>
+  <c r="L5" i="10"/>
+  <c r="K5" i="10"/>
+  <c r="J5" i="10"/>
+  <c r="I5" i="10"/>
+  <c r="H5" i="10"/>
+  <c r="G5" i="10"/>
+  <c r="F5" i="10"/>
+  <c r="E5" i="10"/>
+  <c r="D5" i="10"/>
+  <c r="C5" i="10"/>
+  <c r="B5" i="10"/>
+  <c r="O17" i="4"/>
+  <c r="N7" i="4"/>
+  <c r="D1" i="4"/>
+  <c r="N27" i="17"/>
+  <c r="N36" i="17" s="1" a="1"/>
+  <c r="M27" i="17"/>
+  <c r="M36" i="17" s="1" a="1"/>
+  <c r="M36" i="17" s="1"/>
+  <c r="L27" i="17"/>
+  <c r="K27" i="17"/>
+  <c r="K36" i="17" s="1" a="1"/>
+  <c r="K36" i="17" s="1"/>
+  <c r="J27" i="17"/>
+  <c r="J36" i="17" s="1" a="1"/>
+  <c r="I27" i="17"/>
+  <c r="I36" i="17" s="1" a="1"/>
+  <c r="I36" i="17" s="1"/>
+  <c r="H27" i="17"/>
+  <c r="H36" i="17" s="1" a="1"/>
+  <c r="G27" i="17"/>
+  <c r="G36" i="17" s="1" a="1"/>
+  <c r="F27" i="17"/>
+  <c r="F36" i="17" s="1" a="1"/>
+  <c r="E27" i="17"/>
+  <c r="E36" i="17" s="1" a="1"/>
+  <c r="E36" i="17" s="1"/>
+  <c r="D27" i="17"/>
+  <c r="D36" i="17" s="1" a="1"/>
+  <c r="D36" i="17" s="1"/>
+  <c r="D45" i="17" s="1" a="1"/>
+  <c r="D45" i="17" s="1"/>
+  <c r="D49" i="17" s="1"/>
+  <c r="D50" i="17" s="1"/>
+  <c r="C27" i="17"/>
+  <c r="C25" i="17"/>
+  <c r="C26" i="17" s="1"/>
+  <c r="N13" i="13"/>
+  <c r="N12" i="13"/>
+  <c r="C36" i="17" l="1" a="1"/>
+  <c r="C36" i="17" s="1"/>
+  <c r="C34" i="17" a="1"/>
+  <c r="O27" i="17"/>
+  <c r="J36" i="17"/>
+  <c r="J45" i="17" s="1" a="1"/>
+  <c r="H13" i="13"/>
+  <c r="L14" i="13"/>
+  <c r="J13" i="13"/>
+  <c r="K14" i="13"/>
   <c r="I14" i="13"/>
   <c r="J14" i="13"/>
-  <c r="K14" i="13"/>
-[...4 lines deleted...]
-  <c r="G13" i="13"/>
   <c r="I13" i="13"/>
   <c r="K13" i="13"/>
+  <c r="L13" i="13"/>
+  <c r="H14" i="13"/>
+  <c r="M14" i="13"/>
   <c r="M13" i="13"/>
+  <c r="G36" i="17"/>
+  <c r="G45" i="17" s="1" a="1"/>
+  <c r="K45" i="17" a="1"/>
+  <c r="F36" i="17"/>
+  <c r="F45" i="17" s="1" a="1"/>
+  <c r="N36" i="17"/>
+  <c r="N45" i="17" s="1" a="1"/>
+  <c r="E45" i="17" a="1"/>
+  <c r="I45" i="17" a="1"/>
+  <c r="M45" i="17" a="1"/>
+  <c r="H36" i="17"/>
+  <c r="H45" i="17" s="1" a="1"/>
+  <c r="F45" i="17" l="1"/>
+  <c r="F49" i="17" s="1"/>
+  <c r="F50" i="17" s="1"/>
+  <c r="J45" i="17"/>
+  <c r="J49" i="17" s="1"/>
+  <c r="J50" i="17" s="1"/>
+  <c r="K45" i="17"/>
+  <c r="K49" i="17" s="1"/>
+  <c r="K50" i="17" s="1"/>
+  <c r="E45" i="17"/>
+  <c r="E49" i="17" s="1"/>
+  <c r="E50" i="17" s="1"/>
+  <c r="G45" i="17"/>
+  <c r="G49" i="17" s="1"/>
+  <c r="G50" i="17" s="1"/>
+  <c r="I45" i="17"/>
+  <c r="I49" i="17" s="1"/>
+  <c r="I50" i="17" s="1"/>
+  <c r="C45" i="17" a="1"/>
+  <c r="C45" i="17" s="1"/>
+  <c r="N45" i="17"/>
+  <c r="N49" i="17" s="1"/>
+  <c r="N50" i="17" s="1"/>
+  <c r="M45" i="17"/>
+  <c r="M49" i="17" s="1"/>
+  <c r="M50" i="17" s="1"/>
+  <c r="H45" i="17"/>
+  <c r="H49" i="17" s="1"/>
+  <c r="H50" i="17" s="1"/>
+  <c r="C34" i="17"/>
+  <c r="C35" i="17" s="1"/>
+  <c r="L36" i="17" s="1" a="1"/>
+  <c r="L36" i="17" l="1"/>
+  <c r="L45" i="17" s="1" a="1"/>
+  <c r="C49" i="17"/>
+  <c r="C50" i="17" l="1"/>
+  <c r="O36" i="17"/>
+  <c r="C43" i="17" a="1"/>
+  <c r="L45" i="17"/>
+  <c r="O45" i="17" s="1"/>
+  <c r="L49" i="17" l="1"/>
+  <c r="L50" i="17" s="1"/>
+  <c r="O50" i="17" s="1"/>
+  <c r="C43" i="17"/>
+  <c r="C44" i="17" s="1"/>
+  <c r="B52" i="17" s="1"/>
+  <c r="O49" i="17" l="1"/>
 </calcChain>
+</file>
+
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Roger Frick</author>
+  </authors>
+  <commentList>
+    <comment ref="H2" authorId="0" shapeId="0" xr:uid="{198E244F-53B8-4CEA-86C8-21F468BB65FF}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I2" authorId="0" shapeId="0" xr:uid="{B0A994BC-515A-460C-9128-042C3B02A033}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H3" authorId="0" shapeId="0" xr:uid="{8E8151F8-2E3E-413B-869C-7563739BAB80}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I3" authorId="0" shapeId="0" xr:uid="{0DDF42A7-ABEB-492D-A607-3558B1E4D6BE}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H4" authorId="0" shapeId="0" xr:uid="{17556B1B-4038-4368-9CF4-669EEE8102F7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I4" authorId="0" shapeId="0" xr:uid="{37AE7BA3-225D-468A-A698-A65BF4E16E9F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H5" authorId="0" shapeId="0" xr:uid="{766E7DBD-46ED-4E1E-90B0-F58C97272940}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I5" authorId="0" shapeId="0" xr:uid="{4FD2837B-6694-4C5E-BD98-EAEDCA68B380}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H6" authorId="0" shapeId="0" xr:uid="{F4AA7496-E702-4063-A3DA-384B00C14DD8}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I6" authorId="0" shapeId="0" xr:uid="{A811E620-B776-41A3-8268-6A01DD1B09F3}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H7" authorId="0" shapeId="0" xr:uid="{3B04D27D-0ADA-4582-B0B5-89E5600A66F6}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I7" authorId="0" shapeId="0" xr:uid="{46D06DC6-F332-4DD4-93EF-2EE8915540F7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H8" authorId="0" shapeId="0" xr:uid="{BD3CB8BC-C301-4178-8419-E55D89F6A574}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I8" authorId="0" shapeId="0" xr:uid="{5CB1FAED-702F-49F8-8BDD-472AF2E039A3}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H9" authorId="0" shapeId="0" xr:uid="{15960397-5A33-4E85-B0FB-71FB70D20020}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I9" authorId="0" shapeId="0" xr:uid="{BAABB375-A624-4A12-855A-B02185D1C8CC}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H10" authorId="0" shapeId="0" xr:uid="{F315CDFF-B027-4317-96F9-10878F7CCE26}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I10" authorId="0" shapeId="0" xr:uid="{23EDCBB0-C672-465B-A1FF-C54D41C4E3EF}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H11" authorId="0" shapeId="0" xr:uid="{3066F64C-CBE0-48BA-9EA8-B5696010ECA1}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I11" authorId="0" shapeId="0" xr:uid="{22D65830-C10C-43A5-AA9A-C3228C386817}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H12" authorId="0" shapeId="0" xr:uid="{D962EBC1-B1AF-4226-8179-29FD0E3AE684}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I12" authorId="0" shapeId="0" xr:uid="{4176A827-15E8-4F86-875F-9AAA8A062712}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H13" authorId="0" shapeId="0" xr:uid="{CCDD1A92-1D57-4C3B-BBE1-4D6D1A174E2F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I13" authorId="0" shapeId="0" xr:uid="{65C15444-326D-49FC-9CE6-A068C5AC2DCD}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H14" authorId="0" shapeId="0" xr:uid="{41B594C6-E86B-4CCD-90F9-EFB5F3A66353}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I14" authorId="0" shapeId="0" xr:uid="{B13A0459-F620-41D1-8D75-738830CF31B9}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H15" authorId="0" shapeId="0" xr:uid="{BFF3DB23-08F3-40B2-9A23-B7D886F23E54}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I15" authorId="0" shapeId="0" xr:uid="{D1D7046C-D712-4187-B889-B2872BC94039}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H16" authorId="0" shapeId="0" xr:uid="{7D07ACCA-BF48-46D6-AE40-6A60E726136B}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I16" authorId="0" shapeId="0" xr:uid="{41CE1C0C-A675-47CB-BFFA-37C1CFAE4619}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H17" authorId="0" shapeId="0" xr:uid="{DA640184-FC0D-4DD6-8646-B94F47415BA4}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I17" authorId="0" shapeId="0" xr:uid="{8805FE33-84A1-4697-9063-B7FCA00DE8FD}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H18" authorId="0" shapeId="0" xr:uid="{33719B58-93A1-4857-B801-F151ABEF6710}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I18" authorId="0" shapeId="0" xr:uid="{BF213E2E-AA23-4C88-BA5E-5620C5B94B4D}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H19" authorId="0" shapeId="0" xr:uid="{3D123A48-C8FA-401A-AD19-3B8D1DBF1B5E}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I19" authorId="0" shapeId="0" xr:uid="{8627D7B6-6AF0-4862-8690-E780DF1239B0}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H20" authorId="0" shapeId="0" xr:uid="{39164B0E-2520-4B2B-882B-A35EFC354CD7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I20" authorId="0" shapeId="0" xr:uid="{A3F0D6D8-65BD-4EDA-B8CF-FA6293EE2E7E}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H21" authorId="0" shapeId="0" xr:uid="{67DCBD77-1779-431B-BF05-9C13CE3056D3}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I21" authorId="0" shapeId="0" xr:uid="{03790978-1F27-453D-A284-35A76874BE7A}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H22" authorId="0" shapeId="0" xr:uid="{2C61B908-BB9B-43FE-B919-E7CC36A4FAF7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I22" authorId="0" shapeId="0" xr:uid="{71A34B8C-B843-4EA5-8C88-53FB0358ED28}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H23" authorId="0" shapeId="0" xr:uid="{4E00EF78-E6DD-45AD-A7F2-85135B886670}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I23" authorId="0" shapeId="0" xr:uid="{6568F789-4E04-4582-940B-883A20D2827A}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H24" authorId="0" shapeId="0" xr:uid="{23136CBA-F9C2-40A2-93FB-7CB0D064958B}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I24" authorId="0" shapeId="0" xr:uid="{6972AE15-4BDA-4313-A992-4377A422C7DF}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H25" authorId="0" shapeId="0" xr:uid="{883C61CF-3456-4723-8CA2-8EDA6681E074}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I25" authorId="0" shapeId="0" xr:uid="{B8CC0981-D773-4E5D-BF01-AEEDDE7213FD}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H26" authorId="0" shapeId="0" xr:uid="{30B66B66-FE75-4710-859F-7665126363DA}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I26" authorId="0" shapeId="0" xr:uid="{E7F068AB-2CF3-453B-BF74-702ED5C18EAD}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H27" authorId="0" shapeId="0" xr:uid="{7E9F770A-FA42-45D5-B7CE-32F354EE3F1A}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I27" authorId="0" shapeId="0" xr:uid="{9BFF4282-8AF5-4EBF-8B5D-81A81995D6E6}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H28" authorId="0" shapeId="0" xr:uid="{77841277-99BE-41F4-9B31-BCCCFCEA9E51}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I28" authorId="0" shapeId="0" xr:uid="{07779D5A-2857-4A5D-8023-63F52C783659}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H29" authorId="0" shapeId="0" xr:uid="{99473AE9-E3F6-49B4-8D59-6EA955988BF9}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I29" authorId="0" shapeId="0" xr:uid="{E9ED1325-2C09-4BDC-AE18-4D0A50156686}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H30" authorId="0" shapeId="0" xr:uid="{E582048A-6134-4225-89A2-60D643FC6B70}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I30" authorId="0" shapeId="0" xr:uid="{078E71BD-C3E3-4778-A0C8-CE086B68B887}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H31" authorId="0" shapeId="0" xr:uid="{828BF2F5-DC3B-4105-AB6C-EDFB43B6FC82}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I31" authorId="0" shapeId="0" xr:uid="{7E5CC242-C213-42AF-9533-EF87D0474E35}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H32" authorId="0" shapeId="0" xr:uid="{514ED23C-7CC5-4A6C-943C-D3617DC4BE5F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I32" authorId="0" shapeId="0" xr:uid="{A0DEAEF5-CB6C-486B-9651-4A202E97A0F9}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H33" authorId="0" shapeId="0" xr:uid="{04B9D4EE-98CD-4B35-AB4B-3B7A3D48E132}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I33" authorId="0" shapeId="0" xr:uid="{C680A064-3A99-424D-98ED-32A9B207AEA6}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H34" authorId="0" shapeId="0" xr:uid="{A2E68DF2-1390-4D0E-BF29-09539950B7F0}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I34" authorId="0" shapeId="0" xr:uid="{0F52B0D2-5293-4025-8795-E91F0A4D2FBD}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H35" authorId="0" shapeId="0" xr:uid="{2845BE53-3131-40AB-9D73-8AFE522EAE9A}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I35" authorId="0" shapeId="0" xr:uid="{CF6115A0-09B2-446E-9698-722E396473B2}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H36" authorId="0" shapeId="0" xr:uid="{D3B63C8B-5570-4F46-8F11-0F8066ECF46C}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I36" authorId="0" shapeId="0" xr:uid="{EE7910F1-5DEE-4B33-BC46-972E58A6007C}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H37" authorId="0" shapeId="0" xr:uid="{87450E18-E6A2-47C6-A31B-DBD66D1B1A1F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I37" authorId="0" shapeId="0" xr:uid="{1EE6DA69-C084-4ACE-9190-2A10DC398E41}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H38" authorId="0" shapeId="0" xr:uid="{E97A6FB2-C354-4DF0-94E9-FEE5066340D8}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I38" authorId="0" shapeId="0" xr:uid="{69856AE9-7B97-4FDC-A126-F9FDF01189CE}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H39" authorId="0" shapeId="0" xr:uid="{3DBCB70E-FAEF-4D88-A8FF-CD435EB3C899}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I39" authorId="0" shapeId="0" xr:uid="{25B25115-D358-4A18-8FB3-DB3F6F8F06FE}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H40" authorId="0" shapeId="0" xr:uid="{E5BB1F17-7C1F-40B0-9294-756B6F12778F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I40" authorId="0" shapeId="0" xr:uid="{6C07E7C9-CA80-4540-93F6-7137A78263B0}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H41" authorId="0" shapeId="0" xr:uid="{5C6A68F4-6570-4027-8993-7CDFB5FC3860}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I41" authorId="0" shapeId="0" xr:uid="{5CEA0725-C0AE-4096-9A68-FBDBC3E85CC8}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H42" authorId="0" shapeId="0" xr:uid="{635DB129-CD40-40A8-A624-816F19BB3AD9}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I42" authorId="0" shapeId="0" xr:uid="{D6303F16-03E3-41DC-9DFD-3245F098D0DC}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H43" authorId="0" shapeId="0" xr:uid="{7FA0D230-F405-4E26-9D36-DFB0A6844141}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I43" authorId="0" shapeId="0" xr:uid="{FAEBC86C-F3D7-43E7-9B21-4EE7329EC548}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H44" authorId="0" shapeId="0" xr:uid="{CC10BEED-5EB2-41C9-ABD4-8B8696698650}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I44" authorId="0" shapeId="0" xr:uid="{5B818051-D12B-48B7-898C-C81324DA89D3}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H45" authorId="0" shapeId="0" xr:uid="{238D8177-B0D1-4408-A9D5-22A271708ADD}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I45" authorId="0" shapeId="0" xr:uid="{44B3B7A3-84E3-4AEC-8386-D62E803B51B6}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H46" authorId="0" shapeId="0" xr:uid="{B5F95B9C-03B8-4802-96B8-0B095B4CFC79}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I46" authorId="0" shapeId="0" xr:uid="{5D3242C4-4AC4-47E3-992C-98AA66B94DA9}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H47" authorId="0" shapeId="0" xr:uid="{26E225B3-2D69-4857-A234-C13D9B7A9E2F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I47" authorId="0" shapeId="0" xr:uid="{95E67EC6-0013-41E5-B2F6-7E14BB799E5F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H48" authorId="0" shapeId="0" xr:uid="{1FEA20E2-ACAA-4EE2-B2B9-19805339AB78}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I48" authorId="0" shapeId="0" xr:uid="{F61C52D2-644A-4ACF-AF85-6E692E6C572D}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H49" authorId="0" shapeId="0" xr:uid="{A6D598E8-9535-4620-A84B-2C3600B1EFC5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I49" authorId="0" shapeId="0" xr:uid="{89F4D557-4F1F-4DEC-B2D8-F787DB31338F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H50" authorId="0" shapeId="0" xr:uid="{180CB7DD-3A4D-460E-B7F6-1F034CA9A237}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I50" authorId="0" shapeId="0" xr:uid="{46308253-8E12-433A-B50F-4C19C7FAAEB9}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H51" authorId="0" shapeId="0" xr:uid="{39B1CF1D-753E-4576-9239-506EF3B3E5A0}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I51" authorId="0" shapeId="0" xr:uid="{02ED15AB-738A-40C9-B171-20775783BED0}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H52" authorId="0" shapeId="0" xr:uid="{11521417-E5A2-4AB0-846F-1544458ACD39}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I52" authorId="0" shapeId="0" xr:uid="{8FEE48B3-E885-4473-83CA-83871ABCC6D6}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H53" authorId="0" shapeId="0" xr:uid="{A9415328-C02F-4468-8564-3B549C315F67}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I53" authorId="0" shapeId="0" xr:uid="{A3A4E1C1-E1DD-499C-92D8-84F218C5E5AE}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H54" authorId="0" shapeId="0" xr:uid="{4D813FB6-1B1E-49BF-9ED8-C8D853144C43}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I54" authorId="0" shapeId="0" xr:uid="{9E53460D-A29E-437D-AEA1-8915E927E67C}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H55" authorId="0" shapeId="0" xr:uid="{199377EE-AECC-4CC3-8D96-28EA784670D1}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I55" authorId="0" shapeId="0" xr:uid="{1ADC0B8E-F9BA-4388-B463-057B9EA4A4E7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H56" authorId="0" shapeId="0" xr:uid="{ABDD487B-4547-4D20-91D6-8B7B5CC3EE7C}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I56" authorId="0" shapeId="0" xr:uid="{497C6A10-C965-428A-8820-ACDED9F0A887}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H57" authorId="0" shapeId="0" xr:uid="{A74405EC-DA55-43ED-8F7F-20DDA4D83B53}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I57" authorId="0" shapeId="0" xr:uid="{9BD8A3DF-BFFD-4A49-936E-81343019C061}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H58" authorId="0" shapeId="0" xr:uid="{F400B5BC-7A6F-43AC-8BC8-4E77D4FD03FA}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I58" authorId="0" shapeId="0" xr:uid="{E91DAF52-4333-4E58-8F2B-2F13E82655C5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H59" authorId="0" shapeId="0" xr:uid="{6D35C0ED-94F9-4A9B-9418-979BE8F9088B}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I59" authorId="0" shapeId="0" xr:uid="{3F470D02-E4B9-4B51-A577-B1512B45E827}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H60" authorId="0" shapeId="0" xr:uid="{54F80A64-6B1F-4C2D-821C-7302AD25FB97}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I60" authorId="0" shapeId="0" xr:uid="{B83B3887-7ABD-46F7-8BE7-DED2EE0603A5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H61" authorId="0" shapeId="0" xr:uid="{05F572E6-F847-4C2B-8AB9-698A4150E313}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I61" authorId="0" shapeId="0" xr:uid="{F81F1406-DE9A-4893-9AD2-4389EF290F77}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H62" authorId="0" shapeId="0" xr:uid="{F08226D5-7A4C-434A-B0EA-ED27CCC753F5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I62" authorId="0" shapeId="0" xr:uid="{1E1B92D2-C89D-45FA-BF0F-DEA52B644EAE}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H63" authorId="0" shapeId="0" xr:uid="{C520572B-F7D1-437E-905C-07733582817F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I63" authorId="0" shapeId="0" xr:uid="{12B8E357-17A3-4EF7-B56B-D1D65FF0580C}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H64" authorId="0" shapeId="0" xr:uid="{665B25C5-9478-4BB5-9EA9-38E731B400CA}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I64" authorId="0" shapeId="0" xr:uid="{0C27E018-FC45-4B46-AAC7-75049B349B12}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H65" authorId="0" shapeId="0" xr:uid="{D81EB05B-AA4F-42EF-82EA-3C22B37D3C6C}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I65" authorId="0" shapeId="0" xr:uid="{6F31CCE1-5486-47DB-A598-C648FE164DF5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H66" authorId="0" shapeId="0" xr:uid="{EB3CEEB5-7F96-4619-A11B-9AED7AB86917}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I66" authorId="0" shapeId="0" xr:uid="{FC66E905-00B0-4F2E-AA2B-0E7C447E8B44}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H67" authorId="0" shapeId="0" xr:uid="{4FEFD2D3-7834-4485-9136-5008EF6FE15F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I67" authorId="0" shapeId="0" xr:uid="{1B5161C5-64B4-4B9B-B8A9-F5E63AEA1EB7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H68" authorId="0" shapeId="0" xr:uid="{C8909E45-F81D-4C49-94FF-7CF970AC9AA7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I68" authorId="0" shapeId="0" xr:uid="{FDCEF933-5DFB-4CA8-8496-B8881E681C12}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H69" authorId="0" shapeId="0" xr:uid="{4A657013-A993-4453-B080-902359A5F63B}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I69" authorId="0" shapeId="0" xr:uid="{B36C7671-2384-422A-AC10-835319F42585}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H70" authorId="0" shapeId="0" xr:uid="{BD9E3950-CB68-4E79-AB91-2E25FD91660D}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I70" authorId="0" shapeId="0" xr:uid="{A5B61602-D93F-45AE-A019-305F17ED7D87}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H71" authorId="0" shapeId="0" xr:uid="{50A460DB-1E88-4E35-846F-E94D7EB5DABE}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I71" authorId="0" shapeId="0" xr:uid="{DAFC299F-2980-4C7A-9851-DBF90BD96B4F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H72" authorId="0" shapeId="0" xr:uid="{4323A44D-2CCD-4F39-8BCA-226D42C58AFD}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I72" authorId="0" shapeId="0" xr:uid="{ACD1E73F-EA78-4FAA-ACDF-3802214497B7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H73" authorId="0" shapeId="0" xr:uid="{CB1A2162-26EC-458C-A94F-3113AAF2E295}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I73" authorId="0" shapeId="0" xr:uid="{C7A00A32-49B0-4EA9-9459-FF58089EF76D}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H74" authorId="0" shapeId="0" xr:uid="{E62E8579-D670-479C-BC91-7F93D34D4E0D}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I74" authorId="0" shapeId="0" xr:uid="{86F42ED3-6B64-40EC-943C-EBFB986D4FE4}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H75" authorId="0" shapeId="0" xr:uid="{588F46B2-BB83-4200-891B-CBCBF93E334B}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I75" authorId="0" shapeId="0" xr:uid="{D180B596-51FA-4D4C-A4A5-5A9C0A7C021F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H76" authorId="0" shapeId="0" xr:uid="{707B94FD-9AA5-4FFE-ABE1-E47107D1DC2D}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I76" authorId="0" shapeId="0" xr:uid="{E6E9F957-8E27-4372-87E3-5E0F6EE2E021}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H77" authorId="0" shapeId="0" xr:uid="{18E8350F-CF84-4E2E-A0CF-9D53090D380F}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I77" authorId="0" shapeId="0" xr:uid="{2E6F852F-583D-4320-840F-3B77724B7087}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H78" authorId="0" shapeId="0" xr:uid="{3500A416-0CF2-493B-AFD2-C97087CBB656}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I78" authorId="0" shapeId="0" xr:uid="{C5D9B90F-FE10-4B8E-99C2-5649C34BFE34}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H79" authorId="0" shapeId="0" xr:uid="{1AF058DB-C3A4-4CB2-A546-64111F5FFB03}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I79" authorId="0" shapeId="0" xr:uid="{8FE621CD-EF39-4AEC-9C32-A73114903D6B}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H80" authorId="0" shapeId="0" xr:uid="{7FF0A49A-5C0E-4AF0-86CD-994DDC44075B}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I80" authorId="0" shapeId="0" xr:uid="{3F72C57E-917D-4BEE-A976-16C9F76E50F3}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H81" authorId="0" shapeId="0" xr:uid="{948BFBC4-E81C-4946-8618-030E664208E7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I81" authorId="0" shapeId="0" xr:uid="{F012982B-AF2D-4BA8-997F-2626CD0DEBE1}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H82" authorId="0" shapeId="0" xr:uid="{851DC575-EA1E-4548-A31A-4B2EA634A3D2}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I82" authorId="0" shapeId="0" xr:uid="{7D5E9662-6E51-4525-8B06-C950234C7BB4}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H83" authorId="0" shapeId="0" xr:uid="{DA87437E-F645-4B5B-992D-EB4A0F57A9F1}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I83" authorId="0" shapeId="0" xr:uid="{2B274B0A-3A3C-4BCE-85A6-D68B0600F2E7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H84" authorId="0" shapeId="0" xr:uid="{72CC302E-4577-4619-8C90-35482FCD6228}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I84" authorId="0" shapeId="0" xr:uid="{293DF61C-3173-4559-ACDD-FB06F5895B77}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H85" authorId="0" shapeId="0" xr:uid="{92F36547-E6BF-4A72-90EA-9250153E2795}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I85" authorId="0" shapeId="0" xr:uid="{2113C1E1-AC28-4E2A-A417-56E4DC8B1EE5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H86" authorId="0" shapeId="0" xr:uid="{DF1F9E3A-4BCB-4024-AA97-90B7ADCA3041}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I86" authorId="0" shapeId="0" xr:uid="{7BEE8BBE-9A5D-4474-ABD5-A1E22D4EE594}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H87" authorId="0" shapeId="0" xr:uid="{305AE43D-EC24-4B88-976B-0BC9A9BEF898}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I87" authorId="0" shapeId="0" xr:uid="{48A8723B-EFEE-4401-A8CB-7622F4356FB8}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H88" authorId="0" shapeId="0" xr:uid="{1263CE32-4DBC-49BF-ADA6-111A63F2D3ED}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I88" authorId="0" shapeId="0" xr:uid="{7F7CBE01-F617-4BBE-B97F-7DCAA1355254}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H89" authorId="0" shapeId="0" xr:uid="{3442A73C-0616-4F5E-9585-F53DDB2D02D5}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I89" authorId="0" shapeId="0" xr:uid="{0AA63CFF-2874-4799-A216-7A8FA09B4F36}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H90" authorId="0" shapeId="0" xr:uid="{6021E6B9-A77A-4308-B2DD-5B287009906A}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I90" authorId="0" shapeId="0" xr:uid="{39656386-7D18-4308-AAEA-8A8B10E09B86}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H91" authorId="0" shapeId="0" xr:uid="{4A37C334-BF8B-45D6-9857-1106B7DCB561}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I91" authorId="0" shapeId="0" xr:uid="{56608260-013A-4982-82B7-68942230C9A2}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H92" authorId="0" shapeId="0" xr:uid="{212F3289-E57E-43BE-8745-4429601AA813}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I92" authorId="0" shapeId="0" xr:uid="{B5792E30-3E52-4E58-8B88-2FCA44088D53}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H93" authorId="0" shapeId="0" xr:uid="{62A3BDEE-63C2-4744-B2BF-3BBAE9E1A3EA}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I93" authorId="0" shapeId="0" xr:uid="{4CEEEED8-3994-41F6-A7DE-72B1130FBC2E}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H94" authorId="0" shapeId="0" xr:uid="{E18557B3-427F-42B4-ABDC-5FE45EE1C207}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I94" authorId="0" shapeId="0" xr:uid="{D56DCDE4-3087-4795-B8FE-72C3EF51D4E3}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H95" authorId="0" shapeId="0" xr:uid="{AA1DC0A2-EB27-4794-8566-18BFCD287826}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I95" authorId="0" shapeId="0" xr:uid="{8AFDA3BF-26B2-413B-A948-B46361308135}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H96" authorId="0" shapeId="0" xr:uid="{A1C6D9C0-EC87-4CFD-9DD8-E47A8AC5EBB0}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I96" authorId="0" shapeId="0" xr:uid="{9B653494-4981-4625-8E5A-BE40DB73A81B}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H97" authorId="0" shapeId="0" xr:uid="{0114F28D-A5E0-4BC7-9E26-1F093C9DD15E}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I97" authorId="0" shapeId="0" xr:uid="{41E9EF23-5679-42FF-8EB9-D673414F1D40}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H98" authorId="0" shapeId="0" xr:uid="{FB525F51-DDB9-4D53-ADB1-4EC98C43D3E3}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I98" authorId="0" shapeId="0" xr:uid="{4E3DE987-817E-4650-B8F8-32806B7DD1DA}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H99" authorId="0" shapeId="0" xr:uid="{7BE6F582-198A-4A74-B37F-DF21AA03DF79}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I99" authorId="0" shapeId="0" xr:uid="{957CA560-EF8A-493F-8304-AAA120A5E9CD}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H100" authorId="0" shapeId="0" xr:uid="{9B67594C-D3D0-4522-957B-706B786AFC42}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I100" authorId="0" shapeId="0" xr:uid="{AC4584CB-0E9C-4619-9648-56E9C6AD7364}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H101" authorId="0" shapeId="0" xr:uid="{C2F2BE28-AAE3-4DE3-ADA3-01BE71B17D92}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I101" authorId="0" shapeId="0" xr:uid="{57587D53-65DC-472F-AFA9-86D824428FE7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H102" authorId="0" shapeId="0" xr:uid="{C28048CB-80AB-46A3-9369-177987F49919}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I102" authorId="0" shapeId="0" xr:uid="{A806655F-B1D1-48C9-9539-5BB8B76DE471}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H103" authorId="0" shapeId="0" xr:uid="{E354555B-3990-42EA-AD65-8B35523A3398}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I103" authorId="0" shapeId="0" xr:uid="{21BD9F54-2708-4839-8B8C-D704F85BF474}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H104" authorId="0" shapeId="0" xr:uid="{220AA70C-E5A3-45EA-8811-1A6310C52540}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I104" authorId="0" shapeId="0" xr:uid="{58C299D2-C41A-476D-B468-36C151FF5715}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell), https://ferienkompass.com/schweiz/ (Weihnachtsferien 2026/27)</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H105" authorId="0" shapeId="0" xr:uid="{D09A911D-BE17-4DFE-B5CB-FF8E71D051F0}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I105" authorId="0" shapeId="0" xr:uid="{62C85251-7A8B-42EA-AFDA-3E0AE32BE4D3}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H106" authorId="0" shapeId="0" xr:uid="{9D03048C-2BF6-44DA-B968-E6CE4A600CB2}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I106" authorId="0" shapeId="0" xr:uid="{2593F335-CF03-4450-9177-D58BFF59A7E7}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H107" authorId="0" shapeId="0" xr:uid="{E8409A87-A125-41BC-9967-96154C3E0B10}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I107" authorId="0" shapeId="0" xr:uid="{8BF3FC64-0F72-4709-B222-47A63F1B1149}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H108" authorId="0" shapeId="0" xr:uid="{B059D8DB-720F-4947-9612-B3C95810137D}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="I108" authorId="0" shapeId="0" xr:uid="{0B6265A6-22FA-4F8D-A519-8EB507C1DB01}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t>Roger Frick:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+Source: Ferienkompass (inoffiziell, nach eigenen Angaben aus der EDK-Ferienliste), https://ferienkompass.com/ferien-2027/schweiz/</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="653" uniqueCount="198">
   <si>
     <t>Jahr</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wochenarbeitszeit</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Feb</t>
   </si>
   <si>
     <t>März</t>
   </si>
   <si>
     <t>Apr</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
     <t>Juli</t>
   </si>
   <si>
     <t>Aug</t>
   </si>
   <si>
     <t>Sept</t>
   </si>
   <si>
     <t>Okt</t>
   </si>
   <si>
     <t>Nov</t>
   </si>
   <si>
     <t>Dez</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ferientage im Jahr</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Feiertag</t>
   </si>
   <si>
     <t>Karfreitag</t>
   </si>
   <si>
     <t>Ostermontag</t>
   </si>
   <si>
     <t>Auffahrt</t>
   </si>
   <si>
     <t>Pfingstmontag</t>
   </si>
   <si>
     <t>Weihnachten</t>
   </si>
   <si>
     <t>Stephanstag</t>
   </si>
@@ -2453,56 +8334,50 @@
   <si>
     <t>September</t>
   </si>
   <si>
     <t>Oktober</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>Dezember</t>
   </si>
   <si>
     <t>Jahresarbeitszeit:</t>
   </si>
   <si>
     <t>Monatssaldo</t>
   </si>
   <si>
     <t>Arbeitszeiten</t>
   </si>
   <si>
     <t xml:space="preserve">Die roten Resultate unter </t>
   </si>
   <si>
-    <t>zu den Resultaten</t>
-[...4 lines deleted...]
-  <si>
     <t>Frühlingsferien</t>
   </si>
   <si>
     <t>Sommerferien</t>
   </si>
   <si>
     <t>Herbstferien</t>
   </si>
   <si>
     <t>Weihnachtsferien</t>
   </si>
   <si>
     <t>Start</t>
   </si>
   <si>
     <t>Ende</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -2530,93 +8405,84 @@
   <si>
     <t>%</t>
   </si>
   <si>
     <t>https://ssa-app.ch/SchoolHours</t>
   </si>
   <si>
     <t>Total Schul-Arbeitstage:</t>
   </si>
   <si>
     <t>Sollzeiten Schulhäuser</t>
   </si>
   <si>
     <t>Name Schulhaus</t>
   </si>
   <si>
     <t>Stellenprozente</t>
   </si>
   <si>
     <t>Total Stunden</t>
   </si>
   <si>
     <t>Jahres AZ-Ferien:</t>
   </si>
   <si>
-    <t>Saldovotrag Vorjahr:</t>
-[...1 lines deleted...]
-  <si>
     <t>Schulhaus 1</t>
   </si>
   <si>
     <t>Schulhaus 2</t>
   </si>
   <si>
     <t>Schulhaus 3</t>
   </si>
   <si>
     <t>Schulhaus 4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Saldovotrag Vorjahr nur eintragen, falls man dies den Schulh. prozentual abziehen möchte</t>
   </si>
   <si>
     <t>Total Stunden:</t>
   </si>
   <si>
     <t>Total:</t>
   </si>
   <si>
     <t>Feiertage in der Schweiz</t>
   </si>
   <si>
     <t>im ssa-app/DossierManager erfassen.</t>
   </si>
   <si>
     <t>Feiertage (obere Zeile)</t>
   </si>
   <si>
     <t>Ferien (untere Zeile)</t>
   </si>
   <si>
     <t>Wochenende oder Kalenderende</t>
   </si>
   <si>
     <t>Anleitung zur Berechung eines halber Feiertages oder zusätzlichen Ferien</t>
-  </si>
-[...1 lines deleted...]
-    <t>Komp. Tagessoll</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Neujahr</t>
   </si>
   <si>
     <t>Bundesfeier</t>
   </si>
   <si>
     <t>Bezeichnung</t>
   </si>
   <si>
     <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Berchtoldstag</t>
   </si>
   <si>
     <t>Fronleichnam</t>
   </si>
@@ -2668,286 +8534,702 @@
   <si>
     <t>SH</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
     <t>Sportferien</t>
   </si>
   <si>
-    <t>Fasnachtsferien</t>
-[...61 lines deleted...]
-  <si>
     <t>Prozente alt</t>
   </si>
   <si>
     <t>Prozente neu</t>
   </si>
   <si>
     <t>Monate</t>
   </si>
   <si>
     <t>Soll-Zeit</t>
   </si>
   <si>
     <t>SSA-Zeit</t>
   </si>
   <si>
-    <t>In diesem Excel wirst du Schritt für Schritt durch die Arbeitszeiterfassung geführt. Wenn du die Jahresarbeitszeit bereits von deinem Arbeitgeber erhalten hast, kannst du sie hier überprüfen. In der Mappe «Feiertage und Ferien» sind die gesetzlichen Feiertage sowie deine regulären Ferien bereits von der Jahresarbeitszeit abgezogen. Du kannst die Soll-Arbeitszeit auf zwei Arten erfassen: Entweder trägst du die gesamte Jahresarbeitszeit ein und ergänzt die Arbeitstage, oder du gibst direkt das monatliche Soll an, das du leisten sollst.</t>
-[...4 lines deleted...]
-  <si>
     <t>Differenz</t>
   </si>
   <si>
     <t>Neue-Zeit</t>
-  </si>
-[...1 lines deleted...]
-    <t>*die obigen, hellgrauen Prozente können pro Monat geändert werden</t>
   </si>
   <si>
     <t>Neue Zeit</t>
   </si>
   <si>
     <t>Zählen</t>
   </si>
   <si>
     <t>Änderung ab:</t>
   </si>
   <si>
     <t>Die Schulsozialarbeit muss die Schulferien in der Regel vorarbeiten, da im Arbeitsvertrag meist nur vier bis sechs Wochen bezahlter Urlaub vorgesehen sind. Die Schulen hingegen haben rund zwölf bis dreizehn Wochen Ferien (je nach Kanton leicht unterschiedlich, siehe offizielle Ferienübersicht Schweiz). Die während der zusätzlichen Schulferien anfallende Zeit wird deshalb vorgängig erarbeitet. Wenn du bis Juli mit einem Pensum von 30 % gearbeitet hast und ab August auf 60 % wechselst, stimmt die Sollzeit rückwirkend nicht mehr, da die Berechnung stets auf das gesamte Kalenderjahr bezogen ist. In dieser Tabelle wird deshalb zuerst dein bisheriger Beschäftigungsgrad berechnet, anschliessend dein neuer. Daraus wird die Sollarbeitszeit so angepasst, dass sie rückwirkend korrekt ausgewiesen wird.</t>
   </si>
   <si>
-    <t>1. Erfasse deine bisherige Arbeitszeit unter Erfassung. Also wenn du 80% arbeitest, dann trage von Januar bis Dezember 80% ein.</t>
+    <t>Schritt 1: Administration &gt; Arbeitszeiten</t>
   </si>
   <si>
-    <t>2. Erfasse bei Änderung ab (A7) ab welchem Monat du die Prozente änderst. Trage dann die Prozente bei den Monaten ein.</t>
+    <t>Diese zwei Werte eintragen:</t>
   </si>
   <si>
-    <t>3. Übertrage die obigen Zahlen nun in unserem Tool unter Administration --&gt; Monatliche Arbeitszeiten. Du brauchst nur die neuen Zahlen zu ändern.</t>
+    <t>* Wird automatisch berechnet – bitte nicht überschreiben.</t>
   </si>
   <si>
-    <t>*Falls du die obige Liste anpassen willst, ändere die Daten direkt. Die Reihenfolge spielt keine Rolle.</t>
+    <t>Schritt 2: Administration &gt; Arbeitszeiten &gt; Arbeitstage</t>
+  </si>
+  <si>
+    <t>Diese Arbeitstage pro Monat eintragen:</t>
+  </si>
+  <si>
+    <t>* Die Arbeitstage passt du auf der Mappe «Start» an (Schritt 2).</t>
+  </si>
+  <si>
+    <t>← zurück zur Mappe «Start»</t>
+  </si>
+  <si>
+    <t>Schritt 1: Administration &gt; Monatliche Arbeitstage</t>
+  </si>
+  <si>
+    <t>Diese Stunden pro Monat eintragen:</t>
+  </si>
+  <si>
+    <t>Komp. Tagessoll (h)</t>
+  </si>
+  <si>
+    <t>Hat sich dein Pensum während des Jahres geändert und du hast schon mindestens einen Monat gearbeitet?</t>
+  </si>
+  <si>
+    <t>→ Pensumänderung berechnen</t>
+  </si>
+  <si>
+    <t>Schritt 2: Arbeitstage pro Monat prüfen</t>
+  </si>
+  <si>
+    <t>Mit deinem Kalender vergleichen und bei Bedarf anpassen</t>
+  </si>
+  <si>
+    <t>Saldovortrag Vorjahr:</t>
+  </si>
+  <si>
+    <t>Im ssa-app unter Schulhäuser/Gemeinden oder im DossierManager unter Standorte eintragen:</t>
+  </si>
+  <si>
+    <t>Saldovortrag nur eintragen, wenn du ihn prozentual auf die Schulhäuser verteilen willst.</t>
+  </si>
+  <si>
+    <t>Ferientage pro Jahr</t>
+  </si>
+  <si>
+    <t>1. Trage auf der Mappe «Start» dein bisheriges Pensum ein (z.B. 80 % von Januar bis Dezember).</t>
+  </si>
+  <si>
+    <t>2. Trage bei «Änderung ab» (B7) den Monat ein, ab dem dein Pensum ändert, und darunter die neuen Prozente.</t>
+  </si>
+  <si>
+    <t>Sollzeiten pro Schulhaus / Gemeinde</t>
+  </si>
+  <si>
+    <t>Optional – gilt für beide Varianten (Jahres- und Monatsarbeitszeit).</t>
+  </si>
+  <si>
+    <t>* Gelbe Felder = deine Eingaben. Die Prozente sind Beispielwerte.</t>
+  </si>
+  <si>
+    <t>* Weicht dein Pensum in einzelnen Monaten ab? Gelbe Prozente pro Monat anpassen.</t>
+  </si>
+  <si>
+    <t>* Die gelben Werte kannst du überschreiben.</t>
+  </si>
+  <si>
+    <t>→  Optional: Sollzeit pro Schulhaus</t>
+  </si>
+  <si>
+    <t>Pensum</t>
+  </si>
+  <si>
+    <t>Gelbe Felder = Eingabe, grüne Felder = Ergebnis</t>
+  </si>
+  <si>
+    <t>← zurück zur Mappe «Monatsarbeitszeit»</t>
+  </si>
+  <si>
+    <t>3. Werte aus «Neue Zeit» ins ssa-app / DossierManager übertragen (Administration &gt; Monatliche Arbeitstage). Nur geänderte Monate anpassen.</t>
+  </si>
+  <si>
+    <t>← zurück zu «Start»</t>
+  </si>
+  <si>
+    <t>Pensumänderung unter dem Jahr</t>
+  </si>
+  <si>
+    <t>Hier hältst du Pensumänderungen fest. Die Sollzeiten der Monate VOR einer Änderung bleiben unverändert – nur die restlichen Monate werden neu berechnet.</t>
+  </si>
+  <si>
+    <t>1.  Auf der Mappe «Start» dein Pensum zu Jahresbeginn eintragen (z.B. 50 % für alle Monate) – danach dort NICHT mehr ändern.</t>
+  </si>
+  <si>
+    <t>2.  Bei einer Änderung: «Änderung ab Monat» eintragen (z.B. 6 = Juni) und das neue Pensum ab diesem Monat (z.B. 70 %).</t>
+  </si>
+  <si>
+    <t>3.  Bei einer weiteren Änderung später im Jahr: Änderung 2 bzw. 3 ausfüllen. Die Werte unter «Ergebnis» ins ssa-app / DossierManager übertragen.</t>
+  </si>
+  <si>
+    <t>Grundlagen (automatisch)</t>
+  </si>
+  <si>
+    <t>Monat</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Monat Nr.</t>
+  </si>
+  <si>
+    <t>Jahres-Soll-Anteil bei 100 % (h)</t>
+  </si>
+  <si>
+    <t>Ursprüngliche Planung (Pensum gemäss Mappe «Start»)</t>
+  </si>
+  <si>
+    <t>Sollzeit (h)</t>
+  </si>
+  <si>
+    <t>Änderung 1</t>
+  </si>
+  <si>
+    <t>Änderung ab Monat (1–12)</t>
+  </si>
+  <si>
+    <t>Neues Pensum ab diesem Monat</t>
+  </si>
+  <si>
+    <t>Pensum gültig</t>
+  </si>
+  <si>
+    <t>Jahressoll mit neuem Pensum (h)</t>
+  </si>
+  <si>
+    <t>Davon bereits fix – Monate vor der Änderung (h)</t>
+  </si>
+  <si>
+    <t>Rest-Soll für die restlichen Monate (h)</t>
+  </si>
+  <si>
+    <t>Änderung 2</t>
+  </si>
+  <si>
+    <t>Änderung 3</t>
+  </si>
+  <si>
+    <t>Ergebnis: diese Stunden ins ssa-app / DossierManager eintragen (Administration &gt; Monatliche Arbeitstage)</t>
+  </si>
+  <si>
+    <t>Sollzeit aktuell (h)</t>
+  </si>
+  <si>
+    <t>Differenz zur ursprünglichen Planung (h)</t>
+  </si>
+  <si>
+    <t>* Nur die Monate ab der jeweiligen Änderung anpassen – die früheren Monate bleiben gleich wie bisher erfasst.</t>
+  </si>
+  <si>
+    <t>Ostersonntag (berechnet):</t>
+  </si>
+  <si>
+    <t>Pfingstferien</t>
+  </si>
+  <si>
+    <t>Wochenarbeitszeit (h)</t>
+  </si>
+  <si>
+    <t>Schritt 1: Grunddaten in gelbe Felder eintragen und rechts Kanton wählen. Dann Feiertage und Ferien mit den Angaben deiner Gemeinde vergleichen (hier klicken)  →</t>
+  </si>
+  <si>
+    <t>*Überprüfe, ob alle vertraglich gewährten Feiertage in der Liste sind. Falls du Feiertage anpassen willst, ändere das Datum direkt  durch Überschreiben der Datums-Zelle. Die Reihenfolge spielt keine Rolle. Kehre danach zur Mappe "Start" zurück und befolge "Schritt 2".</t>
+  </si>
+  <si>
+    <t>So gehst du vor:   1. Grunddaten in den gelben Feldern ausfüllen und rechts deinen Kanton wählen.   2. Arbeitstage pro Monat prüfen.   3.  Weiter zur passenden Mappe - Wähle, ob du deine Arbeitszeit als Jahressollvorgabe oder in einzelnen Monatssolls hinterlegen willst.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">im ssa-app oder DossierManager unter Administration, </t>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Schritt 2: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF404040"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Für eine genaue Tagessoll-Berechnung, benötigst du deine tatsächlichen </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <u/>
         <sz val="11"/>
-        <color theme="0"/>
+        <color rgb="FF404040"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Arbeitszeiten </t>
+      <t>Arbeitstage pro Monat:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color theme="0"/>
+        <color rgb="FF404040"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>eintragen:</t>
+      <t xml:space="preserve"> Nimm einen Kalender und zähle für jeden Monat ab, an wievielen Tagen du tatsächlich arbeitest (Schulferien, Feiertage fallen also weg). Passe dann die Werte im Kasten unten an. Du kannst die Zahl je Monat einfach überschreiben indem du reinklickst. Info: Dein Jahrestotal bleibt trotzdem gleich, die Stunden werden nur anders auf die Monate verteilt (wegen der 12–13 Wochen Schulferien).</t>
     </r>
   </si>
   <si>
-    <t>Administration, Arbeitszeiten --&gt; Arbeitstage</t>
+    <t>Schritt 3: Wie hinterlegst du eine Arbeitszeit im ssa-app / DossierManager?</t>
+  </si>
+  <si>
+    <t>Du hinterlegst ein Jahressoll-Total (Jahresarbeitszeit + Ferien) und die Arbeitstage pro Monat.</t>
+  </si>
+  <si>
+    <t>Du erfasst für jeden Monat eine eigene Sollzeit in Stunden, um dein Jahressoll zu bekommen.</t>
+  </si>
+  <si>
+    <t>→  als Jahresarbeitszeit</t>
+  </si>
+  <si>
+    <t>→  als Monatsarbeitszeit</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">im ssa-app oder DossierManager unter Administration, Arbeitszeiten --&gt; </t>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF595959"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Nicht sicher?</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF595959"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Es kann nur eine der beiden Varianten hinterlegt werden, beide führen zum gleichen Resultat. Du kannst in deinem ssa-app / DossierManager im Menu </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <u/>
-        <sz val="11"/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF595959"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Administration</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF595959"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> nachkucken. Hast du in den vergangenen Jahren Einträge bei </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF595959"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Arbeitszeiten</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF595959"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, wähle Jahresarbeitszeit (rot), hast du Einträge bei </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF595959"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Monatliche Arbeitszeiten</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FF595959"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, wähle Monatsarbeitszeit (blau).</t>
+    </r>
+  </si>
+  <si>
+    <t>Öffne dein ssa-app / DossierManager und gehe zum Menu "Administration &gt; Arbeitszeiten"</t>
+  </si>
+  <si>
+    <t>Diese Mappe ist für dich, wenn du deine Jahresarbeitszeit als Gesamttotal und Ferien hinterlegst.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Beim aktuellen Jahr das Stift-Symbol anklicken und die Werte von unten links in die entsprechenden Felder im ssa-app / DossierManager eintragen. Speichern.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">2. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Klicke nun im ssa-app /DM oben rechts auf </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Arbeitstage</t>
     </r>
-  </si>
-[...3 lines deleted...]
-    </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <sz val="11"/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Schulhäuser/Gemeinden</t>
+      <t xml:space="preserve"> und übetrage die Anzahl Arbeitstage pro Monat von unten. Fertig!</t>
     </r>
+  </si>
+  <si>
+    <t>Monatsarbeitszeit im ssa-app / DossierManager hinterlegen</t>
+  </si>
+  <si>
+    <t>Jahresarbeitszeit im ssa-app / DossierManager hinterlegen</t>
+  </si>
+  <si>
+    <t>Diese Mappe ist für dich, wenn du deine Sollzeit pro Monat hinterlegst.</t>
+  </si>
+  <si>
+    <t>Öffne dein ssa-app / DossierManager und gehe zum Menu "Administration &gt; Monatliche Arbeitszeiten"</t>
+  </si>
+  <si>
     <r>
       <rPr>
-        <sz val="11"/>
+        <b/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> oder im DossierManager unter </t>
+      <t>1.</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <sz val="11"/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Standorte</t>
+      <t xml:space="preserve"> Beim aktuellen Jahr das Stift-Symbol anklicken und nun die Werte von unten je Monat ins ssa-app / DossierManager übertragen. Tagessoll ebenfalls übertragen.</t>
     </r>
+  </si>
+  <si>
+    <t>Hat sich dein Pensum während des Jahres geändert? Klicke auf den Link unten.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
-        <sz val="11"/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> </t>
+      <t>2.</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>eintragen:</t>
+      <t xml:space="preserve"> Das Feld "Total Jahr" wird im ssa-app/DM automatisch berechnet - vergleiche es mit "Total" von unten, um zu kontrollieren, ob alle Werte stimmen. Fertig!</t>
+    </r>
+  </si>
+  <si>
+    <t>Optional, wenn du für mehrere Standorte arbeitest.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Schulhäuser und Stellenprozente in die gelben Felder eintragen.</t>
+    </r>
+  </si>
+  <si>
+    <t>Hinweis: Bei der Variante mit den Monatssolls sind deine Ferien direkt schon abgezogen. Es wird nur noch die Netto-Arbeitszeit angezeigt, die du leisten darfst.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2a.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Die grünen Stunden im ssa-app bei </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Administration &gt; Schulhäuser/Gemeinden</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> jeweils bei "Soll (Budget)" eintragen.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2b.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  Die grünen Stunden im DossierManger bei </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Administration &gt; Standort</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> jeweils bei "Soll (Budget)" eintragen.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="[h]:mm"/>
     <numFmt numFmtId="165" formatCode="mmm"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="dd/mm"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00;\-#,##0.00;\-"/>
+    <numFmt numFmtId="169" formatCode="\+#,##0.00;\-#,##0.00;\-"/>
   </numFmts>
-  <fonts count="57" x14ac:knownFonts="1">
+  <fonts count="114" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -3196,155 +9478,582 @@
     <font>
       <b/>
       <u/>
       <sz val="22"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...6 lines deleted...]
-    <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...25 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="2" tint="-9.9978637043366805E-2"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0563C1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color rgb="FF604C3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF595959"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF595959"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF404040"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF404040"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF595959"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF404040"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FF922B21"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF404040"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF404040"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF595959"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FF1F4E79"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF1F4E79"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FF1E5C3A"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF595959"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF595959"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF1F1F1F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF1F4E79"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="22"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF604C3F"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF604C3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FF1F4E79"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF808080"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0563C1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Segoe UI"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Segoe UI"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF404040"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF595959"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1" tint="0.34998626667073579"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="69">
+  <fills count="72">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
       </patternFill>
@@ -3596,152 +10305,170 @@
       <patternFill patternType="solid">
         <fgColor rgb="FF1A9BD3"/>
         <bgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00926"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF604C3F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00926"/>
         <bgColor indexed="34"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="1" tint="0.34998626667073579"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1A9BD3"/>
         <bgColor indexed="34"/>
-      </patternFill>
-[...10 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="34"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2"/>
-[...16 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.79998168889431442"/>
+        <fgColor rgb="FFFFF2CC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC00000"/>
+        <fgColor rgb="FFF3EEEA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC000"/>
+        <fgColor rgb="FF8C7B6E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7"/>
+        <fgColor rgb="FF2E8B57"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC0392B"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2E75B6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFADBD8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDDEBF7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF922B21"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1F4E79"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFE2EFDA"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1E5C3A"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="108">
+  <borders count="84">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -4610,1259 +11337,1056 @@
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...49 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...283 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...74 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FFBFBFBF"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FFBFBFBF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FFBFBFBF"/>
       </left>
-      <right style="medium">
-        <color indexed="64"/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FFBFBFBF"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FFBFBFBF"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="0"/>
-[...55 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="6" borderId="5"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="22" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="26" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="30" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="39" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="40" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="33" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="39" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="41" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="40" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="23" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="27" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="31" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="37" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="42" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="43" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="37" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="44" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="40" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="20" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="24" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="28" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="32" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="35" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="42" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="45" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="37" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="35" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="40" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="17" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="21" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="25" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="29" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="4"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="7"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="17"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="4"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="8"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="5"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="46" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="46" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="47" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="34" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="38" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="37" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="275">
+  <cellXfs count="336">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="58"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="58"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="58" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="58" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="58" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="58" applyFont="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="58" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="58" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="58" applyFont="1"/>
-    <xf numFmtId="20" fontId="18" fillId="0" borderId="0" xfId="58" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="58" applyFont="1"/>
+    <xf numFmtId="20" fontId="20" fillId="0" borderId="0" xfId="58" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="20" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="19" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="18" fillId="0" borderId="21" xfId="58" applyNumberFormat="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="21" xfId="58" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="21" xfId="58" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="22" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="33" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="35" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="13" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="13" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="14" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="14" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="15" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="15" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="34" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="22" fillId="34" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="24" fillId="34" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="24" fillId="48" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="24" fillId="38" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="24" fillId="34" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="23" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="23" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="24" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="24" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="22" fillId="0" borderId="16" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="22" fillId="49" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="24" fillId="0" borderId="16" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="16" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="24" fillId="49" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="49" borderId="0" xfId="58" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="49" borderId="0" xfId="58" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="33" fillId="49" borderId="0" xfId="58" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="24" fillId="49" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="2" fontId="35" fillId="51" borderId="33" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="35" fillId="51" borderId="33" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="37" fillId="51" borderId="33" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="37" fillId="51" borderId="33" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="10" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="10" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="11" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="11" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="12" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="12" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="49" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="38" fillId="51" borderId="33" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="49" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="39" fillId="49" borderId="0" xfId="73" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="40" fillId="51" borderId="33" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="49" borderId="0" xfId="73" applyFill="1"/>
-    <xf numFmtId="164" fontId="23" fillId="53" borderId="31" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="49" borderId="0" xfId="73" applyFill="1"/>
+    <xf numFmtId="164" fontId="25" fillId="52" borderId="31" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="53" borderId="32" xfId="58" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="24" fillId="0" borderId="26" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="52" borderId="32" xfId="58" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="36" fillId="52" borderId="32" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="26" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="22" fillId="0" borderId="34" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="34" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="22" fillId="0" borderId="35" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="35" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="36" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="36" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="37" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="37" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="22" fillId="0" borderId="36" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="36" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="22" fillId="0" borderId="37" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="37" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="22" fillId="0" borderId="38" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="38" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="22" fillId="0" borderId="39" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="39" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="40" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="41" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="41" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="24" fillId="36" borderId="41" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="42" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="28" xfId="58" applyBorder="1"/>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="28" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="28" xfId="58" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="34" fillId="0" borderId="43" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="34" fillId="0" borderId="44" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="46" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="48" borderId="46" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="24" fillId="0" borderId="46" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="46" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="24" fillId="0" borderId="46" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="48" borderId="48" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="49" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="20" fillId="0" borderId="49" xfId="58" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="40" fillId="49" borderId="45" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="49" borderId="47" xfId="58" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="37" fillId="49" borderId="47" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="37" fillId="49" borderId="50" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="49" borderId="0" xfId="73" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="52" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="53" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="54" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="55" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="56" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="57" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="24" fillId="34" borderId="58" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="24" fillId="0" borderId="11" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="36" fillId="52" borderId="60" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="24" fillId="34" borderId="37" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="24" fillId="34" borderId="61" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="34" borderId="37" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="24" fillId="48" borderId="37" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="0" xfId="58" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="20" fillId="53" borderId="41" xfId="58" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="45" fillId="53" borderId="62" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="48" borderId="63" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="64" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="65" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="66" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="24" fillId="34" borderId="67" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="24" fillId="34" borderId="68" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="24" fillId="34" borderId="68" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="36" fillId="52" borderId="37" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="36" fillId="52" borderId="31" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="36" fillId="52" borderId="31" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="36" fillId="52" borderId="59" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="36" fillId="52" borderId="68" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="45" fillId="53" borderId="61" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="73"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="55" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="50" fillId="52" borderId="70" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="73" applyFont="1"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="58" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="54" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="58" fillId="54" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="58" fillId="54" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="22" fillId="0" borderId="40" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="68" fillId="50" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="0" borderId="41" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="69" fillId="58" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="22" fillId="0" borderId="41" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="69" fillId="58" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="22" fillId="36" borderId="41" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="70" fillId="58" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="71" fillId="54" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="72" fillId="54" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="72" fillId="54" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="72" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="9" fontId="63" fillId="50" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="63" fillId="50" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="63" fillId="50" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="68" fillId="60" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="22" fillId="0" borderId="42" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="65" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="58" fillId="62" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="58" fillId="62" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="58" fillId="62" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="84" fillId="54" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="56" fillId="63" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="56" fillId="63" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="55" fillId="67" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="28" xfId="58" applyBorder="1"/>
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="28" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="83" fillId="62" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="56" fillId="63" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="56" fillId="63" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="56" fillId="63" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="83" fillId="62" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="9" fontId="55" fillId="64" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="56" fillId="64" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="55" fillId="64" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="55" fillId="68" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="86" fillId="62" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="86" fillId="62" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="87" fillId="66" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="80" fillId="66" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="80" fillId="66" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="80" fillId="66" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="80" fillId="66" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="88" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="82" fillId="69" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="55" fillId="61" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="54" fillId="70" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="2" fontId="82" fillId="62" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="70" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="82" fillId="58" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="70" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="58" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="92" fillId="58" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="82" fillId="62" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="92" fillId="69" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="61" borderId="74" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="54" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="0" fillId="57" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="57" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="9" fontId="80" fillId="71" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="80" fillId="71" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="80" fillId="71" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="80" fillId="71" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="58" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="47" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="46" fillId="58" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="55" fillId="64" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="55" fillId="64" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="55" fillId="50" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="50" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="50" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="55" fillId="50" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="50" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="97" fillId="0" borderId="0" xfId="58" applyFont="1"/>
+    <xf numFmtId="0" fontId="55" fillId="50" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="50" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="100" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="101" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="63" fillId="64" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="64" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="68" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="68" fillId="68" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="102" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="102" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="58" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="58" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="103" fillId="58" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="103" fillId="58" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="60" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="104" fillId="69" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="104" fillId="69" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="58" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="106" fillId="0" borderId="0" xfId="73" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="54" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="109" fillId="54" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="19" fillId="54" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="55" fillId="50" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="104" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="112" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="113" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="61" borderId="0" xfId="73" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="75" fillId="61" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="66" fillId="50" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="50" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="73" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="59" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="59" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="59" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="61" fillId="59" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="50" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="58" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="50" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="18" fillId="0" borderId="28" xfId="58" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="9" fontId="32" fillId="0" borderId="43" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="50" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="32" fillId="0" borderId="44" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="50" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="46" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="64" fillId="63" borderId="81" xfId="73" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="63" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="63" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="64" borderId="0" xfId="73" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="64" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="64" fillId="64" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="65" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="65" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="65" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="65" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="66" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="66" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="66" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="66" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="65" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="65" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="65" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="22" fillId="48" borderId="46" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="81" fillId="65" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="65" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="66" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="66" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="66" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="80" fillId="66" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="68" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="68" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="68" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="86" fillId="62" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="22" fillId="0" borderId="46" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="1" fontId="22" fillId="48" borderId="48" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="86" fillId="62" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="49" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="166" fontId="35" fillId="49" borderId="47" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="86" fillId="62" borderId="79" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="35" fillId="49" borderId="50" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="80" fillId="66" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="80" fillId="66" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="80" fillId="66" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="80" fillId="66" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="80" fillId="66" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="80" fillId="66" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="38" fillId="66" borderId="73" xfId="73" quotePrefix="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="38" fillId="66" borderId="73" xfId="73" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="38" fillId="66" borderId="79" xfId="73" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="89" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="91" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="90" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="69" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="69" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="81" fillId="69" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="70" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="49" borderId="0" xfId="73" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="93" fillId="62" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="53" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    <xf numFmtId="2" fontId="34" fillId="53" borderId="37" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="61" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="34" fillId="53" borderId="31" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="61" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="34" fillId="53" borderId="31" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="61" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="34" fillId="53" borderId="59" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...152 lines deleted...]
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="94" fillId="66" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...121 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="73" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="95" fillId="0" borderId="0" xfId="73" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="83" xfId="73" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="73" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="100" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="73" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="95" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="39" fillId="62" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="99" fillId="50" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="41" fillId="56" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="96" fillId="50" borderId="0" xfId="73" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="31" fillId="53" borderId="29" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="33" fillId="52" borderId="29" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="31" fillId="53" borderId="30" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="33" fillId="52" borderId="30" xfId="58" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="24" fillId="0" borderId="25" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="25" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="24" fillId="0" borderId="27" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="27" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="24" fillId="0" borderId="26" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="26" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="24" fillId="0" borderId="51" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="51" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="74">
     <cellStyle name="20 % - Akzent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Akzent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Akzent1" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Akzent2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Akzent3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Akzent4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Akzent5" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Akzent6" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40 % - Akzent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent2" xfId="14" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent3" xfId="15" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent4" xfId="16" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent5" xfId="17" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Akzent6" xfId="18" builtinId="51" customBuiltin="1"/>
     <cellStyle name="40% - Akzent1" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="40% - Akzent2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Akzent3" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="40% - Akzent4" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -5901,180 +12425,180 @@
     <cellStyle name="Standard 2" xfId="58" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
     <cellStyle name="Standard 3" xfId="59" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
     <cellStyle name="Überschrift" xfId="60" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Überschrift 1" xfId="49" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Überschrift 2" xfId="50" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Überschrift 3" xfId="51" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Überschrift 4" xfId="52" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Überschrift 5" xfId="62" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
     <cellStyle name="Unbenannt1" xfId="63" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
     <cellStyle name="Unbenannt2" xfId="64" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
     <cellStyle name="Unbenannt3" xfId="65" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
     <cellStyle name="Unbenannt4" xfId="66" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
     <cellStyle name="Unbenannt5" xfId="67" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
     <cellStyle name="Unbenannt6" xfId="68" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
     <cellStyle name="Unbenannt7" xfId="69" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
     <cellStyle name="Unbenannt8" xfId="70" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
     <cellStyle name="Unbenannt9" xfId="71" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
     <cellStyle name="Verknüpfte Zelle" xfId="54" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Warnender Text" xfId="72" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Zelle überprüfen" xfId="45" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="164">
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <fgColor indexed="23"/>
-[...6 lines deleted...]
-        <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
-        </patternFill>
-[...38 lines deleted...]
-          <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <fgColor indexed="23"/>
-          <bgColor indexed="55"/>
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
@@ -6141,236 +12665,52 @@
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <fgColor indexed="23"/>
-[...6 lines deleted...]
-        <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
-        </patternFill>
-[...174 lines deleted...]
-          <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
@@ -6460,122 +12800,267 @@
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
-        <patternFill>
-          <bgColor theme="2" tint="-0.24994659260841701"/>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
-        <patternFill>
-[...5 lines deleted...]
-      <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
-        <patternFill patternType="solid">
-[...1 lines deleted...]
-          <bgColor indexed="13"/>
+        <patternFill>
+          <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
@@ -6586,89 +13071,50 @@
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
-        </patternFill>
-[...37 lines deleted...]
-          <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
@@ -6708,52 +13154,61 @@
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
-        <patternFill>
-          <bgColor theme="2" tint="-0.24994659260841701"/>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
@@ -6762,99 +13217,168 @@
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="2" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="2" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="2" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <fgColor indexed="34"/>
-          <bgColor indexed="13"/>
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <fgColor indexed="23"/>
-          <bgColor indexed="55"/>
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
@@ -6916,145 +13440,76 @@
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <fgColor indexed="34"/>
-[...6 lines deleted...]
-        <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
-        <patternFill>
-          <bgColor theme="2" tint="-0.24994659260841701"/>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
-        </patternFill>
-[...60 lines deleted...]
-          <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
@@ -7069,98 +13524,121 @@
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
-        <patternFill>
-          <bgColor rgb="FFFFC000"/>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
-        <patternFill patternType="solid">
-[...1 lines deleted...]
-          <bgColor indexed="13"/>
+        <patternFill>
+          <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
@@ -7182,162 +13660,208 @@
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="2" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="23"/>
           <bgColor indexed="55"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="34"/>
           <bgColor indexed="13"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="2" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="2" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="23"/>
+          <bgColor indexed="55"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="34"/>
+          <bgColor indexed="13"/>
+        </patternFill>
+      </fill>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF9393"/>
       <color rgb="FFFF4343"/>
       <color rgb="FF604C3F"/>
       <color rgb="FFC00926"/>
       <color rgb="FF1A9BD3"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="List" dx="31" fmlaLink="'Feiertage und Ferien'!$E$1" fmlaRange="'Feiertage und Ferien'!$E$2:$F$20" noThreeD="1" sel="1" val="0"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="List" dx="31" fmlaLink="'Feiertage und Ferien'!$E$1" fmlaRange="'Feiertage und Ferien'!$E$2:$F$20" noThreeD="1" sel="13" val="0"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Spin" dx="22" fmlaLink="$A$5" max="2027" min="2025" page="10" val="2026"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Spin" dx="22" fmlaLink="$A$5" max="2027" min="2025" page="10" val="2027"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="List" dx="31" fmlaLink="$E$1" fmlaRange="$E$2:$E$20" noThreeD="1" sel="1" val="0"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="List" dx="31" fmlaLink="$E$1" fmlaRange="$E$2:$E$20" noThreeD="1" sel="13" val="0"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>18</xdr:col>
-          <xdr:colOff>171450</xdr:colOff>
+          <xdr:colOff>177800</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>25400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>20</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="3073" name="List Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s3073"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000010C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>29</xdr:col>
-          <xdr:colOff>438150</xdr:colOff>
+          <xdr:colOff>444500</xdr:colOff>
           <xdr:row>63</xdr:row>
-          <xdr:rowOff>133350</xdr:rowOff>
+          <xdr:rowOff>139700</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
-          <xdr:colOff>523875</xdr:colOff>
+          <xdr:colOff>520700</xdr:colOff>
           <xdr:row>65</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>12700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="3074" name="Spinner 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s3074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000020C0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
@@ -7346,63 +13870,63 @@
               <a:tailEnd/>
             </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
+          <xdr:colOff>812800</xdr:colOff>
           <xdr:row>12</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>25400</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="List Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
@@ -7691,9839 +14215,16596 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=xl/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="525" row="3">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{CA95BE25-3F51-43DD-BFC6-9DA3B68BFE74}">
+  <we:reference id="wa200010725" version="1.0.0.1" store="de-DE" storeType="OMEX"/>
+  <we:alternateReferences>
+    <we:reference id="WA200010725" version="1.0.0.1" store="" storeType="OMEX"/>
+  </we:alternateReferences>
+  <we:properties>
+    <we:property name="claude.fileId" value="&quot;cd7ad7df-1af7-47f3-97c4-5575a85082b4&quot;"/>
+  </we:properties>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssa-app.ch/SchoolHours" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssa-app.ch/WorkingHours?page=1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssa-app.ch/SchoolHours" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agiflex.ch/post/halber-feiertag-berechnen" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feiertagskalender.ch/index.php?geo=3056" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssa-app.ch/SchoolHours" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssa-app.ch/WorkingHours?page=1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssa-app.ch/SchoolHours" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle2">
-    <tabColor rgb="FF00B0F0"/>
+    <tabColor rgb="FF604C3F"/>
   </sheetPr>
   <dimension ref="A1:S35"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="18" width="7.28515625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="10.6640625" customWidth="1"/>
+    <col min="2" max="2" width="18.5" customWidth="1"/>
+    <col min="3" max="3" width="16.5" customWidth="1"/>
+    <col min="4" max="4" width="6.83203125" customWidth="1"/>
+    <col min="5" max="6" width="11.1640625" customWidth="1"/>
+    <col min="7" max="18" width="7.33203125" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-      <c r="A4" s="130" t="s">
+    <row r="1" spans="1:19" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="253" t="s">
+        <v>174</v>
+      </c>
+      <c r="B1" s="254"/>
+      <c r="C1" s="254"/>
+      <c r="D1" s="254"/>
+      <c r="E1" s="254"/>
+      <c r="F1" s="254"/>
+      <c r="G1" s="254"/>
+      <c r="H1" s="254"/>
+      <c r="I1" s="254"/>
+      <c r="J1" s="254"/>
+      <c r="K1" s="254"/>
+      <c r="L1" s="254"/>
+      <c r="M1" s="254"/>
+      <c r="N1" s="254"/>
+      <c r="O1" s="254"/>
+      <c r="P1" s="254"/>
+      <c r="Q1" s="254"/>
+      <c r="R1" s="254"/>
+      <c r="S1" s="132"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A2" s="255" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2" s="256"/>
+      <c r="C2" s="256"/>
+      <c r="D2" s="256"/>
+      <c r="E2" s="256"/>
+      <c r="F2" s="256"/>
+      <c r="G2" s="256"/>
+      <c r="H2" s="256"/>
+      <c r="I2" s="256"/>
+      <c r="J2" s="256"/>
+      <c r="K2" s="256"/>
+      <c r="L2" s="256"/>
+      <c r="M2" s="256"/>
+      <c r="N2" s="256"/>
+      <c r="O2" s="256"/>
+      <c r="P2" s="256"/>
+      <c r="Q2" s="256"/>
+      <c r="R2" s="256"/>
+      <c r="S2" s="132"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A3" s="132"/>
+      <c r="B3" s="132"/>
+      <c r="C3" s="132"/>
+      <c r="D3" s="132"/>
+      <c r="E3" s="132"/>
+      <c r="F3" s="132"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="133"/>
+      <c r="I3" s="133"/>
+      <c r="J3" s="133"/>
+      <c r="K3" s="133"/>
+      <c r="L3" s="133"/>
+      <c r="M3" s="133"/>
+      <c r="N3" s="133"/>
+      <c r="O3" s="133"/>
+      <c r="P3" s="133"/>
+      <c r="Q3" s="133"/>
+      <c r="R3" s="133"/>
+      <c r="S3" s="132"/>
+    </row>
+    <row r="4" spans="1:19" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="139" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="130" t="s">
-[...8 lines deleted...]
-      <c r="E4" s="213">
+      <c r="B4" s="243" t="s">
+        <v>171</v>
+      </c>
+      <c r="C4" s="139" t="s">
+        <v>139</v>
+      </c>
+      <c r="D4" s="263" t="s">
+        <v>130</v>
+      </c>
+      <c r="E4" s="263">
         <v>5</v>
       </c>
-      <c r="F4"/>
-      <c r="G4" s="130" t="s">
+      <c r="F4" s="132"/>
+      <c r="G4" s="139" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4" s="139" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="130" t="s">
+      <c r="I4" s="139" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="130" t="s">
+      <c r="J4" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="130" t="s">
+      <c r="K4" s="139" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="130" t="s">
+      <c r="L4" s="139" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="130" t="s">
+      <c r="M4" s="139" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="130" t="s">
+      <c r="N4" s="139" t="s">
         <v>8</v>
       </c>
-      <c r="N4" s="130" t="s">
+      <c r="O4" s="139" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="130" t="s">
+      <c r="P4" s="139" t="s">
         <v>10</v>
       </c>
-      <c r="P4" s="130" t="s">
+      <c r="Q4" s="139" t="s">
         <v>11</v>
       </c>
-      <c r="Q4" s="130" t="s">
+      <c r="R4" s="139" t="s">
         <v>12</v>
       </c>
-      <c r="R4" s="130" t="s">
-[...7 lines deleted...]
-      <c r="B5" s="129">
+      <c r="S4" s="134"/>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A5" s="140">
+        <v>2027</v>
+      </c>
+      <c r="B5" s="140">
         <v>42</v>
       </c>
-      <c r="C5" s="128">
-[...2 lines deleted...]
-      <c r="D5" s="214">
+      <c r="C5" s="141">
+        <v>0.8</v>
+      </c>
+      <c r="D5" s="264">
         <v>20</v>
       </c>
-      <c r="E5" s="215"/>
-      <c r="G5" s="138">
+      <c r="E5" s="264"/>
+      <c r="F5" s="132"/>
+      <c r="G5" s="142">
         <f t="shared" ref="G5:R5" si="0">$C$5</f>
-        <v>0.5</v>
-[...1 lines deleted...]
-      <c r="H5" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="H5" s="142">
         <f t="shared" si="0"/>
-        <v>0.5</v>
-[...1 lines deleted...]
-      <c r="I5" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="I5" s="142">
         <f t="shared" si="0"/>
-        <v>0.5</v>
-[...1 lines deleted...]
-      <c r="J5" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="J5" s="142">
         <f t="shared" si="0"/>
-        <v>0.5</v>
-[...1 lines deleted...]
-      <c r="K5" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="K5" s="142">
         <f t="shared" si="0"/>
-        <v>0.5</v>
-[...1 lines deleted...]
-      <c r="L5" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="L5" s="142">
         <f t="shared" si="0"/>
-        <v>0.5</v>
-[...1 lines deleted...]
-      <c r="M5" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="M5" s="142">
         <f t="shared" si="0"/>
-        <v>0.5</v>
-[...1 lines deleted...]
-      <c r="N5" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="N5" s="142">
         <f t="shared" si="0"/>
-        <v>0.5</v>
-[...1 lines deleted...]
-      <c r="O5" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="O5" s="142">
         <f t="shared" si="0"/>
-        <v>0.5</v>
-[...1 lines deleted...]
-      <c r="P5" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="P5" s="142">
         <f t="shared" si="0"/>
-        <v>0.5</v>
-[...1 lines deleted...]
-      <c r="Q5" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="Q5" s="142">
         <f t="shared" si="0"/>
-        <v>0.5</v>
-[...1 lines deleted...]
-      <c r="R5" s="138">
+        <v>0.8</v>
+      </c>
+      <c r="R5" s="142">
         <f t="shared" si="0"/>
-        <v>0.5</v>
-[...4 lines deleted...]
-        <v>114</v>
+        <v>0.8</v>
+      </c>
+      <c r="S5" s="132"/>
+    </row>
+    <row r="6" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="132"/>
+      <c r="B6" s="143" t="s">
+        <v>135</v>
       </c>
       <c r="C6" s="144"/>
       <c r="D6" s="144"/>
       <c r="E6" s="144"/>
-      <c r="G6" s="146" t="s">
-[...67 lines deleted...]
-      <c r="C11" s="258"/>
+      <c r="F6" s="145"/>
+      <c r="G6" s="143" t="s">
+        <v>136</v>
+      </c>
+      <c r="H6" s="146"/>
+      <c r="I6" s="146"/>
+      <c r="J6" s="146"/>
+      <c r="K6" s="146"/>
+      <c r="L6" s="146"/>
+      <c r="M6" s="147"/>
+      <c r="N6" s="147"/>
+      <c r="O6" s="147"/>
+      <c r="P6" s="147"/>
+      <c r="Q6" s="147"/>
+      <c r="R6" s="147"/>
+      <c r="S6" s="132"/>
+    </row>
+    <row r="7" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="132"/>
+      <c r="B7" s="135"/>
+      <c r="C7" s="136"/>
+      <c r="D7" s="136"/>
+      <c r="E7" s="136"/>
+      <c r="F7" s="132"/>
+      <c r="G7" s="137"/>
+      <c r="H7" s="137"/>
+      <c r="I7" s="137"/>
+      <c r="J7" s="137"/>
+      <c r="K7" s="137"/>
+      <c r="L7" s="137"/>
+      <c r="M7" s="133"/>
+      <c r="N7" s="133"/>
+      <c r="O7" s="133"/>
+      <c r="P7" s="133"/>
+      <c r="Q7" s="133"/>
+      <c r="R7" s="133"/>
+      <c r="S7" s="132"/>
+    </row>
+    <row r="8" spans="1:19" ht="44.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="257" t="s">
+        <v>175</v>
+      </c>
+      <c r="B8" s="258"/>
+      <c r="C8" s="258"/>
+      <c r="D8" s="258"/>
+      <c r="E8" s="258"/>
+      <c r="F8" s="258"/>
+      <c r="G8" s="258"/>
+      <c r="H8" s="258"/>
+      <c r="I8" s="258"/>
+      <c r="J8" s="258"/>
+      <c r="K8" s="258"/>
+      <c r="L8" s="258"/>
+      <c r="M8" s="258"/>
+      <c r="N8" s="258"/>
+      <c r="O8" s="258"/>
+      <c r="P8" s="258"/>
+      <c r="Q8" s="258"/>
+      <c r="R8" s="258"/>
+      <c r="S8" s="132"/>
+    </row>
+    <row r="9" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="132"/>
+      <c r="B9" s="132"/>
+      <c r="C9" s="132"/>
+      <c r="D9" s="132"/>
+      <c r="E9" s="132"/>
+      <c r="F9" s="132"/>
+      <c r="G9" s="133"/>
+      <c r="H9" s="133"/>
+      <c r="I9" s="133"/>
+      <c r="J9" s="133"/>
+      <c r="K9" s="133"/>
+      <c r="L9" s="133"/>
+      <c r="M9" s="133"/>
+      <c r="N9" s="133"/>
+      <c r="O9" s="133"/>
+      <c r="P9" s="133"/>
+      <c r="Q9" s="133"/>
+      <c r="R9" s="133"/>
+      <c r="S9" s="132"/>
+    </row>
+    <row r="10" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="132"/>
+      <c r="B10" s="132"/>
+      <c r="C10" s="132"/>
+      <c r="D10" s="132"/>
+      <c r="E10" s="132"/>
+      <c r="F10" s="132"/>
+      <c r="G10" s="149" t="s">
+        <v>125</v>
+      </c>
+      <c r="H10" s="148"/>
+      <c r="I10" s="148"/>
+      <c r="J10" s="148"/>
+      <c r="K10" s="148"/>
+      <c r="L10" s="148"/>
+      <c r="M10" s="148"/>
+      <c r="N10" s="148"/>
+      <c r="O10" s="148"/>
+      <c r="P10" s="148"/>
+      <c r="Q10" s="148"/>
+      <c r="R10" s="150"/>
+      <c r="S10" s="132"/>
+    </row>
+    <row r="11" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="132"/>
+      <c r="B11" s="132"/>
+      <c r="C11" s="132"/>
+      <c r="D11" s="132"/>
+      <c r="E11" s="132"/>
+      <c r="F11" s="132"/>
       <c r="G11" s="259" t="s">
-        <v>142</v>
-[...37 lines deleted...]
-      <c r="G13" s="268" t="s">
+        <v>126</v>
+      </c>
+      <c r="H11" s="260"/>
+      <c r="I11" s="260"/>
+      <c r="J11" s="260"/>
+      <c r="K11" s="260"/>
+      <c r="L11" s="260"/>
+      <c r="M11" s="260"/>
+      <c r="N11" s="260"/>
+      <c r="O11" s="260"/>
+      <c r="P11" s="260"/>
+      <c r="Q11" s="260"/>
+      <c r="R11" s="261"/>
+      <c r="S11" s="132"/>
+    </row>
+    <row r="12" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="138"/>
+      <c r="B12" s="132"/>
+      <c r="C12" s="132"/>
+      <c r="D12" s="132"/>
+      <c r="E12" s="132"/>
+      <c r="F12" s="132"/>
+      <c r="G12" s="262"/>
+      <c r="H12" s="260"/>
+      <c r="I12" s="260"/>
+      <c r="J12" s="260"/>
+      <c r="K12" s="260"/>
+      <c r="L12" s="260"/>
+      <c r="M12" s="260"/>
+      <c r="N12" s="260"/>
+      <c r="O12" s="260"/>
+      <c r="P12" s="260"/>
+      <c r="Q12" s="260"/>
+      <c r="R12" s="261"/>
+      <c r="S12" s="132"/>
+    </row>
+    <row r="13" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="132"/>
+      <c r="B13" s="132"/>
+      <c r="C13" s="132"/>
+      <c r="D13" s="132"/>
+      <c r="E13" s="132"/>
+      <c r="F13" s="132"/>
+      <c r="G13" s="151" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="151" t="s">
         <v>2</v>
       </c>
-      <c r="H13" s="269" t="s">
+      <c r="I13" s="151" t="s">
         <v>3</v>
       </c>
-      <c r="I13" s="269" t="s">
+      <c r="J13" s="151" t="s">
         <v>4</v>
       </c>
-      <c r="J13" s="269" t="s">
+      <c r="K13" s="151" t="s">
         <v>5</v>
       </c>
-      <c r="K13" s="269" t="s">
+      <c r="L13" s="151" t="s">
         <v>6</v>
       </c>
-      <c r="L13" s="269" t="s">
+      <c r="M13" s="151" t="s">
         <v>7</v>
       </c>
-      <c r="M13" s="269" t="s">
+      <c r="N13" s="151" t="s">
         <v>8</v>
       </c>
-      <c r="N13" s="269" t="s">
+      <c r="O13" s="151" t="s">
         <v>9</v>
       </c>
-      <c r="O13" s="269" t="s">
+      <c r="P13" s="151" t="s">
         <v>10</v>
       </c>
-      <c r="P13" s="269" t="s">
+      <c r="Q13" s="151" t="s">
         <v>11</v>
       </c>
-      <c r="Q13" s="269" t="s">
+      <c r="R13" s="151" t="s">
         <v>12</v>
       </c>
-      <c r="R13" s="270" t="s">
-[...16 lines deleted...]
-      <c r="G14" s="272">
+      <c r="S13" s="152">
+        <f>Jahresarbeitszeit!B12-Jahresarbeitszeit!C12</f>
+        <v>1585.9199999999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="132"/>
+      <c r="B14" s="132"/>
+      <c r="C14" s="132"/>
+      <c r="D14" s="132"/>
+      <c r="E14" s="132"/>
+      <c r="F14" s="132"/>
+      <c r="G14" s="140">
         <f>IF(G5="",0,Arbeitszeiten!AK5)</f>
-        <v>8.5</v>
-[...1 lines deleted...]
-      <c r="H14" s="273">
+        <v>20</v>
+      </c>
+      <c r="H14" s="140">
         <f>IF(H5="",0,Arbeitszeiten!AK8)</f>
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="I14" s="273">
+        <v>10</v>
+      </c>
+      <c r="I14" s="140">
         <f>IF(I5="",0,Arbeitszeiten!AK11)</f>
-        <v>15.5</v>
-[...1 lines deleted...]
-      <c r="J14" s="273">
+        <v>21</v>
+      </c>
+      <c r="J14" s="140">
         <f>IF(J5="",0,Arbeitszeiten!AK14)</f>
-        <v>7.5</v>
-[...1 lines deleted...]
-      <c r="K14" s="273">
+        <v>12</v>
+      </c>
+      <c r="K14" s="140">
         <f>IF(K5="",0,Arbeitszeiten!AK17)</f>
-        <v>13.5</v>
-[...1 lines deleted...]
-      <c r="L14" s="273">
+        <v>19</v>
+      </c>
+      <c r="L14" s="140">
         <f>IF(L5="",0,Arbeitszeiten!AK20)</f>
-        <v>14.5</v>
-[...1 lines deleted...]
-      <c r="M14" s="273">
+        <v>22</v>
+      </c>
+      <c r="M14" s="140">
         <f>IF(M5="",0,Arbeitszeiten!AK23)</f>
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="N14" s="273">
+        <v>7</v>
+      </c>
+      <c r="N14" s="140">
         <f>IF(N5="",0,Arbeitszeiten!AK26)</f>
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="O14" s="273">
+        <v>12</v>
+      </c>
+      <c r="O14" s="140">
         <f>IF(O5="",0,Arbeitszeiten!AK29)</f>
-        <v>13.5</v>
-[...1 lines deleted...]
-      <c r="P14" s="273">
+        <v>22</v>
+      </c>
+      <c r="P14" s="140">
         <f>IF(P5="",0,Arbeitszeiten!AK32)</f>
-        <v>10.5</v>
-[...1 lines deleted...]
-      <c r="Q14" s="273">
+        <v>6</v>
+      </c>
+      <c r="Q14" s="140">
         <f>IF(Q5="",0,Arbeitszeiten!AK35)</f>
-        <v>14.5</v>
-[...1 lines deleted...]
-      <c r="R14" s="274">
+        <v>22</v>
+      </c>
+      <c r="R14" s="140">
         <f>IF(R5="",0,Arbeitszeiten!AK38)</f>
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="S14" s="140">
+        <v>17</v>
+      </c>
+      <c r="S14" s="153">
         <f>SUM(G14:R14)</f>
-        <v>140.5</v>
-[...418 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="132"/>
+      <c r="B15" s="132"/>
+      <c r="C15" s="132"/>
+      <c r="D15" s="132"/>
+      <c r="E15" s="132"/>
+      <c r="F15" s="132"/>
+      <c r="G15" s="143" t="s">
+        <v>137</v>
+      </c>
+      <c r="H15" s="133"/>
+      <c r="I15" s="133"/>
+      <c r="J15" s="133"/>
+      <c r="K15" s="133"/>
+      <c r="L15" s="133"/>
+      <c r="M15" s="133"/>
+      <c r="N15" s="133"/>
+      <c r="O15" s="133"/>
+      <c r="P15" s="133"/>
+      <c r="Q15" s="133"/>
+      <c r="R15" s="133"/>
+      <c r="S15" s="132"/>
+    </row>
+    <row r="16" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="132"/>
+      <c r="B16" s="132"/>
+      <c r="C16" s="132"/>
+      <c r="D16" s="132"/>
+      <c r="E16" s="132"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
+      <c r="H16" s="132"/>
+      <c r="I16" s="132"/>
+      <c r="J16" s="132"/>
+      <c r="K16" s="132"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="132"/>
+      <c r="N16" s="132"/>
+      <c r="O16" s="132"/>
+      <c r="P16" s="132"/>
+      <c r="Q16" s="132"/>
+      <c r="R16" s="132"/>
+      <c r="S16" s="132"/>
+    </row>
+    <row r="17" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="132"/>
+      <c r="B17" s="249" t="s">
+        <v>138</v>
+      </c>
+      <c r="C17" s="250"/>
+      <c r="D17" s="250"/>
+      <c r="E17" s="250"/>
+      <c r="F17" s="132"/>
+      <c r="G17" s="265" t="s">
+        <v>176</v>
+      </c>
+      <c r="H17" s="266"/>
+      <c r="I17" s="266"/>
+      <c r="J17" s="266"/>
+      <c r="K17" s="266"/>
+      <c r="L17" s="266"/>
+      <c r="M17" s="266"/>
+      <c r="N17" s="266"/>
+      <c r="O17" s="266"/>
+      <c r="P17" s="266"/>
+      <c r="Q17" s="266"/>
+      <c r="R17" s="267"/>
+      <c r="S17" s="132"/>
+    </row>
+    <row r="18" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="138"/>
+      <c r="B18" s="250"/>
+      <c r="C18" s="250"/>
+      <c r="D18" s="250"/>
+      <c r="E18" s="250"/>
+      <c r="F18" s="132"/>
+      <c r="G18" s="155"/>
+      <c r="H18" s="154"/>
+      <c r="I18" s="154"/>
+      <c r="J18" s="154"/>
+      <c r="K18" s="154"/>
+      <c r="L18" s="154"/>
+      <c r="M18" s="154"/>
+      <c r="N18" s="154"/>
+      <c r="O18" s="154"/>
+      <c r="P18" s="154"/>
+      <c r="Q18" s="154"/>
+      <c r="R18" s="156"/>
+      <c r="S18" s="133"/>
+    </row>
+    <row r="19" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="132"/>
+      <c r="B19" s="250"/>
+      <c r="C19" s="250"/>
+      <c r="D19" s="250"/>
+      <c r="E19" s="250"/>
+      <c r="F19" s="132"/>
+      <c r="G19" s="268" t="s">
+        <v>179</v>
+      </c>
+      <c r="H19" s="269"/>
+      <c r="I19" s="269"/>
+      <c r="J19" s="269"/>
+      <c r="K19" s="269"/>
+      <c r="L19" s="269"/>
+      <c r="M19" s="271" t="s">
+        <v>180</v>
+      </c>
+      <c r="N19" s="272"/>
+      <c r="O19" s="272"/>
+      <c r="P19" s="272"/>
+      <c r="Q19" s="272"/>
+      <c r="R19" s="273"/>
+      <c r="S19" s="133"/>
+    </row>
+    <row r="20" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="132"/>
+      <c r="B20" s="251" t="s">
+        <v>193</v>
+      </c>
+      <c r="C20" s="252"/>
+      <c r="D20" s="252"/>
+      <c r="E20" s="252"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="270"/>
+      <c r="H20" s="269"/>
+      <c r="I20" s="269"/>
+      <c r="J20" s="269"/>
+      <c r="K20" s="269"/>
+      <c r="L20" s="269"/>
+      <c r="M20" s="272"/>
+      <c r="N20" s="272"/>
+      <c r="O20" s="272"/>
+      <c r="P20" s="272"/>
+      <c r="Q20" s="272"/>
+      <c r="R20" s="273"/>
+      <c r="S20" s="133"/>
+    </row>
+    <row r="21" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="132"/>
+      <c r="B21" s="132"/>
+      <c r="C21" s="246"/>
+      <c r="D21" s="132"/>
+      <c r="E21" s="132"/>
+      <c r="F21" s="132"/>
+      <c r="G21" s="270"/>
+      <c r="H21" s="269"/>
+      <c r="I21" s="269"/>
+      <c r="J21" s="269"/>
+      <c r="K21" s="269"/>
+      <c r="L21" s="269"/>
+      <c r="M21" s="272"/>
+      <c r="N21" s="272"/>
+      <c r="O21" s="272"/>
+      <c r="P21" s="272"/>
+      <c r="Q21" s="272"/>
+      <c r="R21" s="273"/>
+      <c r="S21" s="133"/>
+    </row>
+    <row r="22" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="132"/>
+      <c r="B22" s="132"/>
+      <c r="C22" s="132"/>
+      <c r="D22" s="132"/>
+      <c r="E22" s="132"/>
+      <c r="F22" s="132"/>
+      <c r="G22" s="274" t="s">
+        <v>177</v>
+      </c>
+      <c r="H22" s="275"/>
+      <c r="I22" s="275"/>
+      <c r="J22" s="275"/>
+      <c r="K22" s="275"/>
+      <c r="L22" s="275"/>
+      <c r="M22" s="278" t="s">
+        <v>178</v>
+      </c>
+      <c r="N22" s="278"/>
+      <c r="O22" s="278"/>
+      <c r="P22" s="278"/>
+      <c r="Q22" s="278"/>
+      <c r="R22" s="279"/>
+      <c r="S22" s="133"/>
+    </row>
+    <row r="23" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="132"/>
+      <c r="B23" s="132"/>
+      <c r="C23" s="132"/>
+      <c r="D23" s="132"/>
+      <c r="E23" s="132"/>
+      <c r="F23" s="132"/>
+      <c r="G23" s="276"/>
+      <c r="H23" s="277"/>
+      <c r="I23" s="277"/>
+      <c r="J23" s="277"/>
+      <c r="K23" s="277"/>
+      <c r="L23" s="277"/>
+      <c r="M23" s="280"/>
+      <c r="N23" s="280"/>
+      <c r="O23" s="280"/>
+      <c r="P23" s="280"/>
+      <c r="Q23" s="280"/>
+      <c r="R23" s="281"/>
+      <c r="S23" s="133"/>
+    </row>
+    <row r="24" spans="1:19" ht="10" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="132"/>
+      <c r="B24" s="132"/>
+      <c r="C24" s="132"/>
+      <c r="D24" s="132"/>
+      <c r="E24" s="132"/>
+      <c r="F24" s="132"/>
+      <c r="G24" s="132"/>
+      <c r="H24" s="132"/>
+      <c r="I24" s="132"/>
+      <c r="J24" s="132"/>
+      <c r="K24" s="132"/>
+      <c r="L24" s="132"/>
+      <c r="M24" s="132"/>
+      <c r="N24" s="132"/>
+      <c r="O24" s="132"/>
+      <c r="P24" s="132"/>
+      <c r="Q24" s="132"/>
+      <c r="R24" s="132"/>
+      <c r="S24" s="133"/>
+    </row>
+    <row r="25" spans="1:19" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="132"/>
+      <c r="B25" s="132"/>
+      <c r="C25" s="132"/>
+      <c r="D25" s="132"/>
+      <c r="E25" s="132"/>
+      <c r="F25" s="132"/>
+      <c r="G25" s="248" t="s">
+        <v>181</v>
+      </c>
+      <c r="H25" s="248"/>
+      <c r="I25" s="248"/>
+      <c r="J25" s="248"/>
+      <c r="K25" s="248"/>
+      <c r="L25" s="248"/>
+      <c r="M25" s="248"/>
+      <c r="N25" s="248"/>
+      <c r="O25" s="248"/>
+      <c r="P25" s="248"/>
+      <c r="Q25" s="248"/>
+      <c r="R25" s="248"/>
+      <c r="S25" s="133"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A26" s="132"/>
+      <c r="B26" s="132"/>
+      <c r="C26" s="132"/>
+      <c r="D26" s="132"/>
+      <c r="E26" s="132"/>
+      <c r="F26" s="132"/>
+      <c r="G26" s="132"/>
+      <c r="H26" s="132"/>
+      <c r="I26" s="132"/>
+      <c r="J26" s="132"/>
+      <c r="K26" s="132"/>
+      <c r="L26" s="132"/>
+      <c r="M26" s="132"/>
+      <c r="N26" s="132"/>
+      <c r="O26" s="132"/>
+      <c r="P26" s="132"/>
+      <c r="Q26" s="132"/>
+      <c r="R26" s="132"/>
+      <c r="S26" s="132"/>
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:19" ht="14.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="7:18" x14ac:dyDescent="0.2">
+      <c r="G33"/>
+      <c r="H33"/>
+      <c r="I33"/>
+      <c r="J33"/>
+      <c r="K33"/>
+      <c r="L33"/>
+      <c r="M33"/>
+      <c r="N33"/>
+      <c r="O33"/>
+      <c r="P33"/>
+      <c r="Q33"/>
+      <c r="R33"/>
+    </row>
+    <row r="34" spans="7:18" x14ac:dyDescent="0.2">
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="7:18" x14ac:dyDescent="0.2">
+      <c r="G35"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...9 lines deleted...]
-    <mergeCell ref="B19:E19"/>
+  <mergeCells count="14">
+    <mergeCell ref="G25:R25"/>
+    <mergeCell ref="B17:E19"/>
+    <mergeCell ref="B20:E20"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A8:R8"/>
-    <mergeCell ref="B17:E18"/>
-    <mergeCell ref="G17:R18"/>
     <mergeCell ref="G11:R12"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D5:E5"/>
+    <mergeCell ref="G17:R17"/>
+    <mergeCell ref="G19:L21"/>
+    <mergeCell ref="M19:R21"/>
+    <mergeCell ref="G22:L23"/>
+    <mergeCell ref="M22:R23"/>
   </mergeCells>
-  <phoneticPr fontId="40" type="noConversion"/>
+  <phoneticPr fontId="42" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A2:R2" location="'Feiertage und Ferien'!A1" display="Basis-Daten: Wähle rechts deinen Kanton aus oder gehe direkt in die Mappe Feiertage und Ferien und überprüfe die Angaben mit den Angaben deiner Stadt/Gemeinde                                           --&gt;" xr:uid="{B4F8622E-B92D-4A41-85A5-B3ED945648ED}"/>
-    <hyperlink ref="L31:R31" location="'% Änderung unter Jahr'!A1" display="Stellenprozente-Änderung unter Jahr" xr:uid="{77E29701-C88B-40E4-84EC-CEB2B060F505}"/>
+    <hyperlink ref="A2" location="'Feiertage und Ferien'!A1" display="Schritt 1: Kanton rechts wählen. Feiertage und Ferien mit den Angaben deiner Gemeinde vergleichen  →" xr:uid="{AE309F6F-0486-484A-A213-6EEBACC3BD55}"/>
+    <hyperlink ref="G19" location="'Jahresarbeitszeit'!A1" display="→  Jahresarbeitszeit" xr:uid="{A3CB7801-7FEF-4138-B865-29E3098C4FC9}"/>
+    <hyperlink ref="M19" location="'Monatsarbeitszeit'!A1" display="→  Monatsarbeitszeit" xr:uid="{2007C824-72CA-4DC2-B28C-8EECC0C2FA59}"/>
+    <hyperlink ref="B17" location="'Sollzeiten Schulhäuser'!A1" display="→  Optional: Sollzeit pro Schulhaus" xr:uid="{3836EBFF-967F-4F33-9002-95CCFB3A3A14}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="3073" r:id="rId4" name="List Box 1">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
-                    <xdr:colOff>171450</xdr:colOff>
+                    <xdr:colOff>177800</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>25400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>20</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="3074" r:id="rId5" name="Spinner 2">
               <controlPr defaultSize="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>29</xdr:col>
-                    <xdr:colOff>438150</xdr:colOff>
+                    <xdr:colOff>444500</xdr:colOff>
                     <xdr:row>63</xdr:row>
-                    <xdr:rowOff>133350</xdr:rowOff>
+                    <xdr:rowOff>139700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>30</xdr:col>
-                    <xdr:colOff>523875</xdr:colOff>
+                    <xdr:colOff>520700</xdr:colOff>
                     <xdr:row>65</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>12700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FFA6A6A6"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:AJ34"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="8.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="3.83203125" style="27" customWidth="1"/>
+    <col min="3" max="32" width="4" style="27" customWidth="1"/>
+    <col min="33" max="33" width="7.33203125" style="6" customWidth="1"/>
+    <col min="34" max="34" width="8.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="10.5" style="1" bestFit="1" customWidth="1"/>
+    <col min="36" max="40" width="11.5" style="1" customWidth="1"/>
+    <col min="41" max="16384" width="11.5" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="212" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
+      <c r="Q1" s="26"/>
+      <c r="R1" s="26"/>
+      <c r="S1" s="26"/>
+      <c r="V1" s="26"/>
+      <c r="W1" s="26"/>
+      <c r="X1" s="26"/>
+      <c r="Y1" s="26"/>
+      <c r="Z1" s="26"/>
+      <c r="AA1" s="26"/>
+      <c r="AB1" s="26"/>
+      <c r="AC1" s="26"/>
+      <c r="AD1" s="26"/>
+      <c r="AE1" s="26"/>
+      <c r="AF1" s="26"/>
+      <c r="AG1" s="4"/>
+    </row>
+    <row r="2" spans="1:36" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="4"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+    </row>
+    <row r="3" spans="1:36" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="20">
+        <f>Start!A5</f>
+        <v>2027</v>
+      </c>
+      <c r="B3" s="39">
+        <v>1</v>
+      </c>
+      <c r="C3" s="39">
+        <v>2</v>
+      </c>
+      <c r="D3" s="39">
+        <v>3</v>
+      </c>
+      <c r="E3" s="39">
+        <v>4</v>
+      </c>
+      <c r="F3" s="39">
+        <v>5</v>
+      </c>
+      <c r="G3" s="39">
+        <v>6</v>
+      </c>
+      <c r="H3" s="39">
+        <v>7</v>
+      </c>
+      <c r="I3" s="39">
+        <v>8</v>
+      </c>
+      <c r="J3" s="39">
+        <v>9</v>
+      </c>
+      <c r="K3" s="39">
+        <v>10</v>
+      </c>
+      <c r="L3" s="39">
+        <v>11</v>
+      </c>
+      <c r="M3" s="39">
+        <v>12</v>
+      </c>
+      <c r="N3" s="39">
+        <v>13</v>
+      </c>
+      <c r="O3" s="39">
+        <v>14</v>
+      </c>
+      <c r="P3" s="39">
+        <v>15</v>
+      </c>
+      <c r="Q3" s="39">
+        <v>16</v>
+      </c>
+      <c r="R3" s="39">
+        <v>17</v>
+      </c>
+      <c r="S3" s="39">
+        <v>18</v>
+      </c>
+      <c r="T3" s="39">
+        <v>19</v>
+      </c>
+      <c r="U3" s="39">
+        <v>20</v>
+      </c>
+      <c r="V3" s="39">
+        <v>21</v>
+      </c>
+      <c r="W3" s="39">
+        <v>22</v>
+      </c>
+      <c r="X3" s="39">
+        <v>23</v>
+      </c>
+      <c r="Y3" s="39">
+        <v>24</v>
+      </c>
+      <c r="Z3" s="39">
+        <v>25</v>
+      </c>
+      <c r="AA3" s="39">
+        <v>26</v>
+      </c>
+      <c r="AB3" s="39">
+        <v>27</v>
+      </c>
+      <c r="AC3" s="39">
+        <v>28</v>
+      </c>
+      <c r="AD3" s="39">
+        <v>29</v>
+      </c>
+      <c r="AE3" s="39">
+        <v>30</v>
+      </c>
+      <c r="AF3" s="39">
+        <v>31</v>
+      </c>
+      <c r="AG3" s="79">
+        <v>1</v>
+      </c>
+      <c r="AH3" s="80" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI3" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ3" s="89" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="17"/>
+      <c r="B4" s="50">
+        <f>DATE(A3,1,1)</f>
+        <v>46388</v>
+      </c>
+      <c r="C4" s="51">
+        <f t="shared" ref="C4:AF4" si="0">B4+1</f>
+        <v>46389</v>
+      </c>
+      <c r="D4" s="51">
+        <f t="shared" si="0"/>
+        <v>46390</v>
+      </c>
+      <c r="E4" s="51">
+        <f t="shared" si="0"/>
+        <v>46391</v>
+      </c>
+      <c r="F4" s="51">
+        <f t="shared" si="0"/>
+        <v>46392</v>
+      </c>
+      <c r="G4" s="51">
+        <f t="shared" si="0"/>
+        <v>46393</v>
+      </c>
+      <c r="H4" s="51">
+        <f t="shared" si="0"/>
+        <v>46394</v>
+      </c>
+      <c r="I4" s="51">
+        <f t="shared" si="0"/>
+        <v>46395</v>
+      </c>
+      <c r="J4" s="51">
+        <f t="shared" si="0"/>
+        <v>46396</v>
+      </c>
+      <c r="K4" s="51">
+        <f t="shared" si="0"/>
+        <v>46397</v>
+      </c>
+      <c r="L4" s="51">
+        <f t="shared" si="0"/>
+        <v>46398</v>
+      </c>
+      <c r="M4" s="51">
+        <f t="shared" si="0"/>
+        <v>46399</v>
+      </c>
+      <c r="N4" s="51">
+        <f t="shared" si="0"/>
+        <v>46400</v>
+      </c>
+      <c r="O4" s="51">
+        <f t="shared" si="0"/>
+        <v>46401</v>
+      </c>
+      <c r="P4" s="51">
+        <f t="shared" si="0"/>
+        <v>46402</v>
+      </c>
+      <c r="Q4" s="51">
+        <f t="shared" si="0"/>
+        <v>46403</v>
+      </c>
+      <c r="R4" s="51">
+        <f t="shared" si="0"/>
+        <v>46404</v>
+      </c>
+      <c r="S4" s="51">
+        <f t="shared" si="0"/>
+        <v>46405</v>
+      </c>
+      <c r="T4" s="51">
+        <f t="shared" si="0"/>
+        <v>46406</v>
+      </c>
+      <c r="U4" s="51">
+        <f t="shared" si="0"/>
+        <v>46407</v>
+      </c>
+      <c r="V4" s="51">
+        <f t="shared" si="0"/>
+        <v>46408</v>
+      </c>
+      <c r="W4" s="51">
+        <f t="shared" si="0"/>
+        <v>46409</v>
+      </c>
+      <c r="X4" s="51">
+        <f t="shared" si="0"/>
+        <v>46410</v>
+      </c>
+      <c r="Y4" s="51">
+        <f t="shared" si="0"/>
+        <v>46411</v>
+      </c>
+      <c r="Z4" s="51">
+        <f t="shared" si="0"/>
+        <v>46412</v>
+      </c>
+      <c r="AA4" s="51">
+        <f t="shared" si="0"/>
+        <v>46413</v>
+      </c>
+      <c r="AB4" s="51">
+        <f t="shared" si="0"/>
+        <v>46414</v>
+      </c>
+      <c r="AC4" s="51">
+        <f t="shared" si="0"/>
+        <v>46415</v>
+      </c>
+      <c r="AD4" s="51">
+        <f t="shared" si="0"/>
+        <v>46416</v>
+      </c>
+      <c r="AE4" s="51">
+        <f t="shared" si="0"/>
+        <v>46417</v>
+      </c>
+      <c r="AF4" s="51">
+        <f t="shared" si="0"/>
+        <v>46418</v>
+      </c>
+      <c r="AG4" s="81"/>
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="90"/>
+    </row>
+    <row r="5" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="61" t="str" cm="1">
+        <f t="array" ref="B5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B4)),"F",IF(OR(WEEKDAY(B4)=1,WEEKDAY(B4)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="C5" s="62" t="str" cm="1">
+        <f t="array" ref="C5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C4)),"F",IF(OR(WEEKDAY(C4)=1,WEEKDAY(C4)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="D5" s="62" t="str" cm="1">
+        <f t="array" ref="D5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D4)),"F",IF(OR(WEEKDAY(D4)=1,WEEKDAY(D4)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="E5" s="62" cm="1">
+        <f t="array" ref="E5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E4)),"F",IF(OR(WEEKDAY(E4)=1,WEEKDAY(E4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="F5" s="62" cm="1">
+        <f t="array" ref="F5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F4)),"F",IF(OR(WEEKDAY(F4)=1,WEEKDAY(F4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="G5" s="62" cm="1">
+        <f t="array" ref="G5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G4)),"F",IF(OR(WEEKDAY(G4)=1,WEEKDAY(G4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="H5" s="62" cm="1">
+        <f t="array" ref="H5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H4)),"F",IF(OR(WEEKDAY(H4)=1,WEEKDAY(H4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="I5" s="62" cm="1">
+        <f t="array" ref="I5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I4)),"F",IF(OR(WEEKDAY(I4)=1,WEEKDAY(I4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="J5" s="62" t="str" cm="1">
+        <f t="array" ref="J5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J4)),"F",IF(OR(WEEKDAY(J4)=1,WEEKDAY(J4)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="K5" s="62" t="str" cm="1">
+        <f t="array" ref="K5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K4)),"F",IF(OR(WEEKDAY(K4)=1,WEEKDAY(K4)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="L5" s="62" cm="1">
+        <f t="array" ref="L5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L4)),"F",IF(OR(WEEKDAY(L4)=1,WEEKDAY(L4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="M5" s="62" cm="1">
+        <f t="array" ref="M5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M4)),"F",IF(OR(WEEKDAY(M4)=1,WEEKDAY(M4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="N5" s="62" cm="1">
+        <f t="array" ref="N5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N4)),"F",IF(OR(WEEKDAY(N4)=1,WEEKDAY(N4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="O5" s="62" cm="1">
+        <f t="array" ref="O5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O4)),"F",IF(OR(WEEKDAY(O4)=1,WEEKDAY(O4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="P5" s="62" cm="1">
+        <f t="array" ref="P5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P4)),"F",IF(OR(WEEKDAY(P4)=1,WEEKDAY(P4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Q5" s="62" t="str" cm="1">
+        <f t="array" ref="Q5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q4)),"F",IF(OR(WEEKDAY(Q4)=1,WEEKDAY(Q4)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="R5" s="62" t="str" cm="1">
+        <f t="array" ref="R5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R4)),"F",IF(OR(WEEKDAY(R4)=1,WEEKDAY(R4)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="S5" s="62" cm="1">
+        <f t="array" ref="S5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S4)),"F",IF(OR(WEEKDAY(S4)=1,WEEKDAY(S4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="T5" s="62" cm="1">
+        <f t="array" ref="T5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T4)),"F",IF(OR(WEEKDAY(T4)=1,WEEKDAY(T4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="U5" s="62" cm="1">
+        <f t="array" ref="U5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U4)),"F",IF(OR(WEEKDAY(U4)=1,WEEKDAY(U4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="V5" s="62" cm="1">
+        <f t="array" ref="V5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V4)),"F",IF(OR(WEEKDAY(V4)=1,WEEKDAY(V4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="W5" s="62" cm="1">
+        <f t="array" ref="W5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W4)),"F",IF(OR(WEEKDAY(W4)=1,WEEKDAY(W4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="X5" s="62" t="str" cm="1">
+        <f t="array" ref="X5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X4)),"F",IF(OR(WEEKDAY(X4)=1,WEEKDAY(X4)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="Y5" s="62" t="str" cm="1">
+        <f t="array" ref="Y5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y4)),"F",IF(OR(WEEKDAY(Y4)=1,WEEKDAY(Y4)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="Z5" s="62" cm="1">
+        <f t="array" ref="Z5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z4)),"F",IF(OR(WEEKDAY(Z4)=1,WEEKDAY(Z4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AA5" s="62" cm="1">
+        <f t="array" ref="AA5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA4)),"F",IF(OR(WEEKDAY(AA4)=1,WEEKDAY(AA4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AB5" s="62" cm="1">
+        <f t="array" ref="AB5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB4)),"F",IF(OR(WEEKDAY(AB4)=1,WEEKDAY(AB4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AC5" s="62" cm="1">
+        <f t="array" ref="AC5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC4)),"F",IF(OR(WEEKDAY(AC4)=1,WEEKDAY(AC4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AD5" s="62" cm="1">
+        <f t="array" ref="AD5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD4)),"F",IF(OR(WEEKDAY(AD4)=1,WEEKDAY(AD4)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AE5" s="62" t="str" cm="1">
+        <f t="array" ref="AE5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE4)),"F",IF(OR(WEEKDAY(AE4)=1,WEEKDAY(AE4)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AF5" s="71" t="str" cm="1">
+        <f t="array" ref="AF5">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF4)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF4)),"F",IF(OR(WEEKDAY(AF4)=1,WEEKDAY(AF4)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AG5" s="82">
+        <f>COUNT(B5:AF5,"&lt;0.1")</f>
+        <v>20</v>
+      </c>
+      <c r="AH5" s="77" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI5" s="78">
+        <f>Start!G5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ5" s="91">
+        <f>ROUND(AG5*AI5/5,1)*5</f>
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="60"/>
+      <c r="B6" s="63">
+        <f>AF4+1</f>
+        <v>46419</v>
+      </c>
+      <c r="C6" s="64">
+        <f t="shared" ref="C6:AC6" si="1">B6+1</f>
+        <v>46420</v>
+      </c>
+      <c r="D6" s="64">
+        <f t="shared" si="1"/>
+        <v>46421</v>
+      </c>
+      <c r="E6" s="64">
+        <f t="shared" si="1"/>
+        <v>46422</v>
+      </c>
+      <c r="F6" s="64">
+        <f t="shared" si="1"/>
+        <v>46423</v>
+      </c>
+      <c r="G6" s="64">
+        <f t="shared" si="1"/>
+        <v>46424</v>
+      </c>
+      <c r="H6" s="64">
+        <f t="shared" si="1"/>
+        <v>46425</v>
+      </c>
+      <c r="I6" s="64">
+        <f t="shared" si="1"/>
+        <v>46426</v>
+      </c>
+      <c r="J6" s="64">
+        <f t="shared" si="1"/>
+        <v>46427</v>
+      </c>
+      <c r="K6" s="64">
+        <f t="shared" si="1"/>
+        <v>46428</v>
+      </c>
+      <c r="L6" s="64">
+        <f t="shared" si="1"/>
+        <v>46429</v>
+      </c>
+      <c r="M6" s="64">
+        <f t="shared" si="1"/>
+        <v>46430</v>
+      </c>
+      <c r="N6" s="64">
+        <f t="shared" si="1"/>
+        <v>46431</v>
+      </c>
+      <c r="O6" s="64">
+        <f t="shared" si="1"/>
+        <v>46432</v>
+      </c>
+      <c r="P6" s="64">
+        <f t="shared" si="1"/>
+        <v>46433</v>
+      </c>
+      <c r="Q6" s="64">
+        <f t="shared" si="1"/>
+        <v>46434</v>
+      </c>
+      <c r="R6" s="64">
+        <f t="shared" si="1"/>
+        <v>46435</v>
+      </c>
+      <c r="S6" s="64">
+        <f t="shared" si="1"/>
+        <v>46436</v>
+      </c>
+      <c r="T6" s="64">
+        <f t="shared" si="1"/>
+        <v>46437</v>
+      </c>
+      <c r="U6" s="64">
+        <f t="shared" si="1"/>
+        <v>46438</v>
+      </c>
+      <c r="V6" s="64">
+        <f t="shared" si="1"/>
+        <v>46439</v>
+      </c>
+      <c r="W6" s="64">
+        <f t="shared" si="1"/>
+        <v>46440</v>
+      </c>
+      <c r="X6" s="64">
+        <f t="shared" si="1"/>
+        <v>46441</v>
+      </c>
+      <c r="Y6" s="64">
+        <f t="shared" si="1"/>
+        <v>46442</v>
+      </c>
+      <c r="Z6" s="64">
+        <f t="shared" si="1"/>
+        <v>46443</v>
+      </c>
+      <c r="AA6" s="64">
+        <f t="shared" si="1"/>
+        <v>46444</v>
+      </c>
+      <c r="AB6" s="64">
+        <f t="shared" si="1"/>
+        <v>46445</v>
+      </c>
+      <c r="AC6" s="64">
+        <f t="shared" si="1"/>
+        <v>46446</v>
+      </c>
+      <c r="AD6" s="64"/>
+      <c r="AE6" s="64"/>
+      <c r="AF6" s="72"/>
+      <c r="AG6" s="83"/>
+      <c r="AH6" s="77"/>
+      <c r="AI6" s="78"/>
+      <c r="AJ6" s="91"/>
+    </row>
+    <row r="7" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="60" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="65" t="str" cm="1">
+        <f t="array" ref="B7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B6)),"F",IF(OR(WEEKDAY(B6)=1,WEEKDAY(B6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="C7" s="66" t="str" cm="1">
+        <f t="array" ref="C7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C6)),"F",IF(OR(WEEKDAY(C6)=1,WEEKDAY(C6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="D7" s="66" t="str" cm="1">
+        <f t="array" ref="D7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D6)),"F",IF(OR(WEEKDAY(D6)=1,WEEKDAY(D6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="E7" s="66" t="str" cm="1">
+        <f t="array" ref="E7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E6)),"F",IF(OR(WEEKDAY(E6)=1,WEEKDAY(E6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="F7" s="66" t="str" cm="1">
+        <f t="array" ref="F7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F6)),"F",IF(OR(WEEKDAY(F6)=1,WEEKDAY(F6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="G7" s="66" t="str" cm="1">
+        <f t="array" ref="G7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G6)),"F",IF(OR(WEEKDAY(G6)=1,WEEKDAY(G6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="H7" s="66" t="str" cm="1">
+        <f t="array" ref="H7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H6)),"F",IF(OR(WEEKDAY(H6)=1,WEEKDAY(H6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="I7" s="66" t="str" cm="1">
+        <f t="array" ref="I7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I6)),"F",IF(OR(WEEKDAY(I6)=1,WEEKDAY(I6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="J7" s="66" t="str" cm="1">
+        <f t="array" ref="J7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J6)),"F",IF(OR(WEEKDAY(J6)=1,WEEKDAY(J6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="K7" s="66" t="str" cm="1">
+        <f t="array" ref="K7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K6)),"F",IF(OR(WEEKDAY(K6)=1,WEEKDAY(K6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="L7" s="66" t="str" cm="1">
+        <f t="array" ref="L7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L6)),"F",IF(OR(WEEKDAY(L6)=1,WEEKDAY(L6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="M7" s="66" t="str" cm="1">
+        <f t="array" ref="M7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M6)),"F",IF(OR(WEEKDAY(M6)=1,WEEKDAY(M6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="N7" s="66" t="str" cm="1">
+        <f t="array" ref="N7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N6)),"F",IF(OR(WEEKDAY(N6)=1,WEEKDAY(N6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="O7" s="66" t="str" cm="1">
+        <f t="array" ref="O7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O6)),"F",IF(OR(WEEKDAY(O6)=1,WEEKDAY(O6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="P7" s="66" cm="1">
+        <f t="array" ref="P7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P6)),"F",IF(OR(WEEKDAY(P6)=1,WEEKDAY(P6)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Q7" s="66" cm="1">
+        <f t="array" ref="Q7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q6)),"F",IF(OR(WEEKDAY(Q6)=1,WEEKDAY(Q6)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="R7" s="66" cm="1">
+        <f t="array" ref="R7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R6)),"F",IF(OR(WEEKDAY(R6)=1,WEEKDAY(R6)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="S7" s="66" cm="1">
+        <f t="array" ref="S7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S6)),"F",IF(OR(WEEKDAY(S6)=1,WEEKDAY(S6)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="T7" s="66" cm="1">
+        <f t="array" ref="T7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T6)),"F",IF(OR(WEEKDAY(T6)=1,WEEKDAY(T6)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="U7" s="66" t="str" cm="1">
+        <f t="array" ref="U7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U6)),"F",IF(OR(WEEKDAY(U6)=1,WEEKDAY(U6)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="V7" s="66" t="str" cm="1">
+        <f t="array" ref="V7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V6)),"F",IF(OR(WEEKDAY(V6)=1,WEEKDAY(V6)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="W7" s="66" cm="1">
+        <f t="array" ref="W7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W6)),"F",IF(OR(WEEKDAY(W6)=1,WEEKDAY(W6)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="X7" s="66" cm="1">
+        <f t="array" ref="X7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X6)),"F",IF(OR(WEEKDAY(X6)=1,WEEKDAY(X6)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Y7" s="66" cm="1">
+        <f t="array" ref="Y7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y6)),"F",IF(OR(WEEKDAY(Y6)=1,WEEKDAY(Y6)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Z7" s="66" cm="1">
+        <f t="array" ref="Z7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z6)),"F",IF(OR(WEEKDAY(Z6)=1,WEEKDAY(Z6)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AA7" s="66" cm="1">
+        <f t="array" ref="AA7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA6)),"F",IF(OR(WEEKDAY(AA6)=1,WEEKDAY(AA6)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AB7" s="66" t="str" cm="1">
+        <f t="array" ref="AB7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB6)),"F",IF(OR(WEEKDAY(AB6)=1,WEEKDAY(AB6)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AC7" s="66" t="str" cm="1">
+        <f t="array" ref="AC7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC6)),"F",IF(OR(WEEKDAY(AC6)=1,WEEKDAY(AC6)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AD7" s="66" t="str" cm="1">
+        <f t="array" ref="AD7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD6)),"F",IF(OR(WEEKDAY(AD6)=1,WEEKDAY(AD6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AE7" s="66" t="str" cm="1">
+        <f t="array" ref="AE7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE6)),"F",IF(OR(WEEKDAY(AE6)=1,WEEKDAY(AE6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AF7" s="73" t="str" cm="1">
+        <f t="array" ref="AF7">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF6)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF6)),"F",IF(OR(WEEKDAY(AF6)=1,WEEKDAY(AF6)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AG7" s="82">
+        <f>COUNT(B7:AF7,"&lt;0.1")</f>
+        <v>10</v>
+      </c>
+      <c r="AH7" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="AI7" s="78">
+        <f>Start!H5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ7" s="91">
+        <f>ROUND(AG7*AI7/5,1)*5</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="60"/>
+      <c r="B8" s="63">
+        <f>AC6+1</f>
+        <v>46447</v>
+      </c>
+      <c r="C8" s="64">
+        <f t="shared" ref="C8:AF8" si="2">B8+1</f>
+        <v>46448</v>
+      </c>
+      <c r="D8" s="64">
+        <f t="shared" si="2"/>
+        <v>46449</v>
+      </c>
+      <c r="E8" s="64">
+        <f t="shared" si="2"/>
+        <v>46450</v>
+      </c>
+      <c r="F8" s="64">
+        <f t="shared" si="2"/>
+        <v>46451</v>
+      </c>
+      <c r="G8" s="64">
+        <f t="shared" si="2"/>
+        <v>46452</v>
+      </c>
+      <c r="H8" s="64">
+        <f t="shared" si="2"/>
+        <v>46453</v>
+      </c>
+      <c r="I8" s="64">
+        <f t="shared" si="2"/>
+        <v>46454</v>
+      </c>
+      <c r="J8" s="64">
+        <f t="shared" si="2"/>
+        <v>46455</v>
+      </c>
+      <c r="K8" s="64">
+        <f t="shared" si="2"/>
+        <v>46456</v>
+      </c>
+      <c r="L8" s="64">
+        <f t="shared" si="2"/>
+        <v>46457</v>
+      </c>
+      <c r="M8" s="64">
+        <f t="shared" si="2"/>
+        <v>46458</v>
+      </c>
+      <c r="N8" s="64">
+        <f t="shared" si="2"/>
+        <v>46459</v>
+      </c>
+      <c r="O8" s="64">
+        <f t="shared" si="2"/>
+        <v>46460</v>
+      </c>
+      <c r="P8" s="64">
+        <f t="shared" si="2"/>
+        <v>46461</v>
+      </c>
+      <c r="Q8" s="64">
+        <f t="shared" si="2"/>
+        <v>46462</v>
+      </c>
+      <c r="R8" s="64">
+        <f t="shared" si="2"/>
+        <v>46463</v>
+      </c>
+      <c r="S8" s="64">
+        <f t="shared" si="2"/>
+        <v>46464</v>
+      </c>
+      <c r="T8" s="64">
+        <f t="shared" si="2"/>
+        <v>46465</v>
+      </c>
+      <c r="U8" s="64">
+        <f t="shared" si="2"/>
+        <v>46466</v>
+      </c>
+      <c r="V8" s="64">
+        <f t="shared" si="2"/>
+        <v>46467</v>
+      </c>
+      <c r="W8" s="64">
+        <f t="shared" si="2"/>
+        <v>46468</v>
+      </c>
+      <c r="X8" s="64">
+        <f t="shared" si="2"/>
+        <v>46469</v>
+      </c>
+      <c r="Y8" s="64">
+        <f t="shared" si="2"/>
+        <v>46470</v>
+      </c>
+      <c r="Z8" s="64">
+        <f t="shared" si="2"/>
+        <v>46471</v>
+      </c>
+      <c r="AA8" s="64">
+        <f t="shared" si="2"/>
+        <v>46472</v>
+      </c>
+      <c r="AB8" s="64">
+        <f t="shared" si="2"/>
+        <v>46473</v>
+      </c>
+      <c r="AC8" s="64">
+        <f t="shared" si="2"/>
+        <v>46474</v>
+      </c>
+      <c r="AD8" s="64">
+        <f t="shared" si="2"/>
+        <v>46475</v>
+      </c>
+      <c r="AE8" s="64">
+        <f t="shared" si="2"/>
+        <v>46476</v>
+      </c>
+      <c r="AF8" s="64">
+        <f t="shared" si="2"/>
+        <v>46477</v>
+      </c>
+      <c r="AG8" s="83"/>
+      <c r="AH8" s="77"/>
+      <c r="AI8" s="78"/>
+      <c r="AJ8" s="91"/>
+    </row>
+    <row r="9" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="65" cm="1">
+        <f t="array" ref="B9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B8)),"F",IF(OR(WEEKDAY(B8)=1,WEEKDAY(B8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="C9" s="66" cm="1">
+        <f t="array" ref="C9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C8)),"F",IF(OR(WEEKDAY(C8)=1,WEEKDAY(C8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="D9" s="66" cm="1">
+        <f t="array" ref="D9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D8)),"F",IF(OR(WEEKDAY(D8)=1,WEEKDAY(D8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="E9" s="66" cm="1">
+        <f t="array" ref="E9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E8)),"F",IF(OR(WEEKDAY(E8)=1,WEEKDAY(E8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="F9" s="66" cm="1">
+        <f t="array" ref="F9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F8)),"F",IF(OR(WEEKDAY(F8)=1,WEEKDAY(F8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="G9" s="66" t="str" cm="1">
+        <f t="array" ref="G9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G8)),"F",IF(OR(WEEKDAY(G8)=1,WEEKDAY(G8)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="H9" s="66" t="str" cm="1">
+        <f t="array" ref="H9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H8)),"F",IF(OR(WEEKDAY(H8)=1,WEEKDAY(H8)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="I9" s="66" cm="1">
+        <f t="array" ref="I9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I8)),"F",IF(OR(WEEKDAY(I8)=1,WEEKDAY(I8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="J9" s="66" cm="1">
+        <f t="array" ref="J9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J8)),"F",IF(OR(WEEKDAY(J8)=1,WEEKDAY(J8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="K9" s="66" cm="1">
+        <f t="array" ref="K9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K8)),"F",IF(OR(WEEKDAY(K8)=1,WEEKDAY(K8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="L9" s="66" cm="1">
+        <f t="array" ref="L9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L8)),"F",IF(OR(WEEKDAY(L8)=1,WEEKDAY(L8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="M9" s="66" cm="1">
+        <f t="array" ref="M9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M8)),"F",IF(OR(WEEKDAY(M8)=1,WEEKDAY(M8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="N9" s="66" t="str" cm="1">
+        <f t="array" ref="N9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N8)),"F",IF(OR(WEEKDAY(N8)=1,WEEKDAY(N8)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="O9" s="66" t="str" cm="1">
+        <f t="array" ref="O9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O8)),"F",IF(OR(WEEKDAY(O8)=1,WEEKDAY(O8)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="P9" s="66" cm="1">
+        <f t="array" ref="P9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P8)),"F",IF(OR(WEEKDAY(P8)=1,WEEKDAY(P8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Q9" s="66" cm="1">
+        <f t="array" ref="Q9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q8)),"F",IF(OR(WEEKDAY(Q8)=1,WEEKDAY(Q8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="R9" s="66" cm="1">
+        <f t="array" ref="R9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R8)),"F",IF(OR(WEEKDAY(R8)=1,WEEKDAY(R8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="S9" s="66" cm="1">
+        <f t="array" ref="S9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S8)),"F",IF(OR(WEEKDAY(S8)=1,WEEKDAY(S8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="T9" s="66" cm="1">
+        <f t="array" ref="T9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T8)),"F",IF(OR(WEEKDAY(T8)=1,WEEKDAY(T8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="U9" s="66" t="str" cm="1">
+        <f t="array" ref="U9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U8)),"F",IF(OR(WEEKDAY(U8)=1,WEEKDAY(U8)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="V9" s="66" t="str" cm="1">
+        <f t="array" ref="V9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V8)),"F",IF(OR(WEEKDAY(V8)=1,WEEKDAY(V8)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="W9" s="66" cm="1">
+        <f t="array" ref="W9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W8)),"F",IF(OR(WEEKDAY(W8)=1,WEEKDAY(W8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="X9" s="66" cm="1">
+        <f t="array" ref="X9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X8)),"F",IF(OR(WEEKDAY(X8)=1,WEEKDAY(X8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Y9" s="66" cm="1">
+        <f t="array" ref="Y9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y8)),"F",IF(OR(WEEKDAY(Y8)=1,WEEKDAY(Y8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Z9" s="66" cm="1">
+        <f t="array" ref="Z9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z8)),"F",IF(OR(WEEKDAY(Z8)=1,WEEKDAY(Z8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AA9" s="66" cm="1">
+        <f t="array" ref="AA9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA8)),"F",IF(OR(WEEKDAY(AA8)=1,WEEKDAY(AA8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AB9" s="66" t="str" cm="1">
+        <f t="array" ref="AB9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB8)),"F",IF(OR(WEEKDAY(AB8)=1,WEEKDAY(AB8)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AC9" s="66" t="str" cm="1">
+        <f t="array" ref="AC9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC8)),"F",IF(OR(WEEKDAY(AC8)=1,WEEKDAY(AC8)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AD9" s="66" cm="1">
+        <f t="array" ref="AD9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD8)),"F",IF(OR(WEEKDAY(AD8)=1,WEEKDAY(AD8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AE9" s="66" cm="1">
+        <f t="array" ref="AE9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE8)),"F",IF(OR(WEEKDAY(AE8)=1,WEEKDAY(AE8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AF9" s="73" cm="1">
+        <f t="array" ref="AF9">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF8)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF8)),"F",IF(OR(WEEKDAY(AF8)=1,WEEKDAY(AF8)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AG9" s="82">
+        <f>COUNT(B9:AF9,"&lt;0.1")</f>
+        <v>23</v>
+      </c>
+      <c r="AH9" s="77" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI9" s="78">
+        <f>Start!I5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ9" s="91">
+        <f>ROUND(AG9*AI9/5,1)*5</f>
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" s="8" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="60"/>
+      <c r="B10" s="63">
+        <f>AF8+1</f>
+        <v>46478</v>
+      </c>
+      <c r="C10" s="64">
+        <f t="shared" ref="C10:AE10" si="3">B10+1</f>
+        <v>46479</v>
+      </c>
+      <c r="D10" s="64">
+        <f t="shared" si="3"/>
+        <v>46480</v>
+      </c>
+      <c r="E10" s="64">
+        <f t="shared" si="3"/>
+        <v>46481</v>
+      </c>
+      <c r="F10" s="64">
+        <f t="shared" si="3"/>
+        <v>46482</v>
+      </c>
+      <c r="G10" s="64">
+        <f t="shared" si="3"/>
+        <v>46483</v>
+      </c>
+      <c r="H10" s="64">
+        <f t="shared" si="3"/>
+        <v>46484</v>
+      </c>
+      <c r="I10" s="64">
+        <f t="shared" si="3"/>
+        <v>46485</v>
+      </c>
+      <c r="J10" s="64">
+        <f t="shared" si="3"/>
+        <v>46486</v>
+      </c>
+      <c r="K10" s="64">
+        <f t="shared" si="3"/>
+        <v>46487</v>
+      </c>
+      <c r="L10" s="64">
+        <f t="shared" si="3"/>
+        <v>46488</v>
+      </c>
+      <c r="M10" s="64">
+        <f t="shared" si="3"/>
+        <v>46489</v>
+      </c>
+      <c r="N10" s="64">
+        <f t="shared" si="3"/>
+        <v>46490</v>
+      </c>
+      <c r="O10" s="64">
+        <f t="shared" si="3"/>
+        <v>46491</v>
+      </c>
+      <c r="P10" s="64">
+        <f t="shared" si="3"/>
+        <v>46492</v>
+      </c>
+      <c r="Q10" s="64">
+        <f t="shared" si="3"/>
+        <v>46493</v>
+      </c>
+      <c r="R10" s="64">
+        <f t="shared" si="3"/>
+        <v>46494</v>
+      </c>
+      <c r="S10" s="64">
+        <f t="shared" si="3"/>
+        <v>46495</v>
+      </c>
+      <c r="T10" s="64">
+        <f t="shared" si="3"/>
+        <v>46496</v>
+      </c>
+      <c r="U10" s="64">
+        <f t="shared" si="3"/>
+        <v>46497</v>
+      </c>
+      <c r="V10" s="64">
+        <f t="shared" si="3"/>
+        <v>46498</v>
+      </c>
+      <c r="W10" s="64">
+        <f t="shared" si="3"/>
+        <v>46499</v>
+      </c>
+      <c r="X10" s="64">
+        <f t="shared" si="3"/>
+        <v>46500</v>
+      </c>
+      <c r="Y10" s="64">
+        <f t="shared" si="3"/>
+        <v>46501</v>
+      </c>
+      <c r="Z10" s="64">
+        <f t="shared" si="3"/>
+        <v>46502</v>
+      </c>
+      <c r="AA10" s="64">
+        <f t="shared" si="3"/>
+        <v>46503</v>
+      </c>
+      <c r="AB10" s="64">
+        <f t="shared" si="3"/>
+        <v>46504</v>
+      </c>
+      <c r="AC10" s="64">
+        <f t="shared" si="3"/>
+        <v>46505</v>
+      </c>
+      <c r="AD10" s="64">
+        <f t="shared" si="3"/>
+        <v>46506</v>
+      </c>
+      <c r="AE10" s="64">
+        <f t="shared" si="3"/>
+        <v>46507</v>
+      </c>
+      <c r="AF10" s="72"/>
+      <c r="AG10" s="84"/>
+      <c r="AH10" s="77"/>
+      <c r="AI10" s="78"/>
+      <c r="AJ10" s="91"/>
+    </row>
+    <row r="11" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="60" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="65" cm="1">
+        <f t="array" ref="B11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B10)),"F",IF(OR(WEEKDAY(B10)=1,WEEKDAY(B10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="C11" s="66" cm="1">
+        <f t="array" ref="C11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C10)),"F",IF(OR(WEEKDAY(C10)=1,WEEKDAY(C10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="D11" s="66" t="str" cm="1">
+        <f t="array" ref="D11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D10)),"F",IF(OR(WEEKDAY(D10)=1,WEEKDAY(D10)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="E11" s="66" t="str" cm="1">
+        <f t="array" ref="E11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E10)),"F",IF(OR(WEEKDAY(E10)=1,WEEKDAY(E10)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="F11" s="66" cm="1">
+        <f t="array" ref="F11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F10)),"F",IF(OR(WEEKDAY(F10)=1,WEEKDAY(F10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="G11" s="66" cm="1">
+        <f t="array" ref="G11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G10)),"F",IF(OR(WEEKDAY(G10)=1,WEEKDAY(G10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="H11" s="66" cm="1">
+        <f t="array" ref="H11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H10)),"F",IF(OR(WEEKDAY(H10)=1,WEEKDAY(H10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="I11" s="66" cm="1">
+        <f t="array" ref="I11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I10)),"F",IF(OR(WEEKDAY(I10)=1,WEEKDAY(I10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="J11" s="66" cm="1">
+        <f t="array" ref="J11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J10)),"F",IF(OR(WEEKDAY(J10)=1,WEEKDAY(J10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="K11" s="66" t="str" cm="1">
+        <f t="array" ref="K11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K10)),"F",IF(OR(WEEKDAY(K10)=1,WEEKDAY(K10)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="L11" s="66" t="str" cm="1">
+        <f t="array" ref="L11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L10)),"F",IF(OR(WEEKDAY(L10)=1,WEEKDAY(L10)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="M11" s="66" cm="1">
+        <f t="array" ref="M11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M10)),"F",IF(OR(WEEKDAY(M10)=1,WEEKDAY(M10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="N11" s="66" cm="1">
+        <f t="array" ref="N11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N10)),"F",IF(OR(WEEKDAY(N10)=1,WEEKDAY(N10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="O11" s="66" cm="1">
+        <f t="array" ref="O11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O10)),"F",IF(OR(WEEKDAY(O10)=1,WEEKDAY(O10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="P11" s="66" cm="1">
+        <f t="array" ref="P11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P10)),"F",IF(OR(WEEKDAY(P10)=1,WEEKDAY(P10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Q11" s="66" cm="1">
+        <f t="array" ref="Q11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q10)),"F",IF(OR(WEEKDAY(Q10)=1,WEEKDAY(Q10)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="R11" s="66" t="str" cm="1">
+        <f t="array" ref="R11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R10)),"F",IF(OR(WEEKDAY(R10)=1,WEEKDAY(R10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="S11" s="66" t="str" cm="1">
+        <f t="array" ref="S11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S10)),"F",IF(OR(WEEKDAY(S10)=1,WEEKDAY(S10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="T11" s="66" t="str" cm="1">
+        <f t="array" ref="T11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T10)),"F",IF(OR(WEEKDAY(T10)=1,WEEKDAY(T10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="U11" s="66" t="str" cm="1">
+        <f t="array" ref="U11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U10)),"F",IF(OR(WEEKDAY(U10)=1,WEEKDAY(U10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="V11" s="66" t="str" cm="1">
+        <f t="array" ref="V11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V10)),"F",IF(OR(WEEKDAY(V10)=1,WEEKDAY(V10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="W11" s="66" t="str" cm="1">
+        <f t="array" ref="W11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W10)),"F",IF(OR(WEEKDAY(W10)=1,WEEKDAY(W10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="X11" s="66" t="str" cm="1">
+        <f t="array" ref="X11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X10)),"F",IF(OR(WEEKDAY(X10)=1,WEEKDAY(X10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="Y11" s="66" t="str" cm="1">
+        <f t="array" ref="Y11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y10)),"F",IF(OR(WEEKDAY(Y10)=1,WEEKDAY(Y10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="Z11" s="66" t="str" cm="1">
+        <f t="array" ref="Z11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z10)),"F",IF(OR(WEEKDAY(Z10)=1,WEEKDAY(Z10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AA11" s="66" t="str" cm="1">
+        <f t="array" ref="AA11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA10)),"F",IF(OR(WEEKDAY(AA10)=1,WEEKDAY(AA10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AB11" s="66" t="str" cm="1">
+        <f t="array" ref="AB11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB10)),"F",IF(OR(WEEKDAY(AB10)=1,WEEKDAY(AB10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AC11" s="66" t="str" cm="1">
+        <f t="array" ref="AC11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC10)),"F",IF(OR(WEEKDAY(AC10)=1,WEEKDAY(AC10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AD11" s="66" t="str" cm="1">
+        <f t="array" ref="AD11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD10)),"F",IF(OR(WEEKDAY(AD10)=1,WEEKDAY(AD10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AE11" s="66" t="str" cm="1">
+        <f t="array" ref="AE11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE10)),"F",IF(OR(WEEKDAY(AE10)=1,WEEKDAY(AE10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AF11" s="73" t="str" cm="1">
+        <f t="array" ref="AF11">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF10)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF10)),"F",IF(OR(WEEKDAY(AF10)=1,WEEKDAY(AF10)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AG11" s="82">
+        <f>COUNT(B11:AF11,"&lt;0.1")</f>
+        <v>12</v>
+      </c>
+      <c r="AH11" s="77" t="s">
+        <v>32</v>
+      </c>
+      <c r="AI11" s="78">
+        <f>Start!J5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ11" s="91">
+        <f>ROUND(AG11*AI11/5,1)*5</f>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="60"/>
+      <c r="B12" s="63">
+        <f>AE10+1</f>
+        <v>46508</v>
+      </c>
+      <c r="C12" s="64">
+        <f t="shared" ref="C12:AF12" si="4">B12+1</f>
+        <v>46509</v>
+      </c>
+      <c r="D12" s="64">
+        <f t="shared" si="4"/>
+        <v>46510</v>
+      </c>
+      <c r="E12" s="64">
+        <f t="shared" si="4"/>
+        <v>46511</v>
+      </c>
+      <c r="F12" s="64">
+        <f t="shared" si="4"/>
+        <v>46512</v>
+      </c>
+      <c r="G12" s="64">
+        <f t="shared" si="4"/>
+        <v>46513</v>
+      </c>
+      <c r="H12" s="64">
+        <f t="shared" si="4"/>
+        <v>46514</v>
+      </c>
+      <c r="I12" s="64">
+        <f t="shared" si="4"/>
+        <v>46515</v>
+      </c>
+      <c r="J12" s="64">
+        <f t="shared" si="4"/>
+        <v>46516</v>
+      </c>
+      <c r="K12" s="64">
+        <f t="shared" si="4"/>
+        <v>46517</v>
+      </c>
+      <c r="L12" s="64">
+        <f t="shared" si="4"/>
+        <v>46518</v>
+      </c>
+      <c r="M12" s="64">
+        <f t="shared" si="4"/>
+        <v>46519</v>
+      </c>
+      <c r="N12" s="64">
+        <f t="shared" si="4"/>
+        <v>46520</v>
+      </c>
+      <c r="O12" s="64">
+        <f t="shared" si="4"/>
+        <v>46521</v>
+      </c>
+      <c r="P12" s="64">
+        <f t="shared" si="4"/>
+        <v>46522</v>
+      </c>
+      <c r="Q12" s="64">
+        <f t="shared" si="4"/>
+        <v>46523</v>
+      </c>
+      <c r="R12" s="64">
+        <f t="shared" si="4"/>
+        <v>46524</v>
+      </c>
+      <c r="S12" s="64">
+        <f t="shared" si="4"/>
+        <v>46525</v>
+      </c>
+      <c r="T12" s="64">
+        <f t="shared" si="4"/>
+        <v>46526</v>
+      </c>
+      <c r="U12" s="64">
+        <f t="shared" si="4"/>
+        <v>46527</v>
+      </c>
+      <c r="V12" s="64">
+        <f t="shared" si="4"/>
+        <v>46528</v>
+      </c>
+      <c r="W12" s="64">
+        <f t="shared" si="4"/>
+        <v>46529</v>
+      </c>
+      <c r="X12" s="64">
+        <f t="shared" si="4"/>
+        <v>46530</v>
+      </c>
+      <c r="Y12" s="64">
+        <f t="shared" si="4"/>
+        <v>46531</v>
+      </c>
+      <c r="Z12" s="64">
+        <f t="shared" si="4"/>
+        <v>46532</v>
+      </c>
+      <c r="AA12" s="64">
+        <f t="shared" si="4"/>
+        <v>46533</v>
+      </c>
+      <c r="AB12" s="64">
+        <f t="shared" si="4"/>
+        <v>46534</v>
+      </c>
+      <c r="AC12" s="64">
+        <f t="shared" si="4"/>
+        <v>46535</v>
+      </c>
+      <c r="AD12" s="64">
+        <f t="shared" si="4"/>
+        <v>46536</v>
+      </c>
+      <c r="AE12" s="64">
+        <f t="shared" si="4"/>
+        <v>46537</v>
+      </c>
+      <c r="AF12" s="72">
+        <f t="shared" si="4"/>
+        <v>46538</v>
+      </c>
+      <c r="AG12" s="83"/>
+      <c r="AH12" s="77"/>
+      <c r="AI12" s="78"/>
+      <c r="AJ12" s="91"/>
+    </row>
+    <row r="13" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="65" t="str" cm="1">
+        <f t="array" ref="B13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B12)),"F",IF(OR(WEEKDAY(B12)=1,WEEKDAY(B12)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="C13" s="66" t="str" cm="1">
+        <f t="array" ref="C13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C12)),"F",IF(OR(WEEKDAY(C12)=1,WEEKDAY(C12)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="D13" s="66" cm="1">
+        <f t="array" ref="D13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D12)),"F",IF(OR(WEEKDAY(D12)=1,WEEKDAY(D12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="E13" s="66" cm="1">
+        <f t="array" ref="E13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E12)),"F",IF(OR(WEEKDAY(E12)=1,WEEKDAY(E12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="F13" s="66" cm="1">
+        <f t="array" ref="F13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F12)),"F",IF(OR(WEEKDAY(F12)=1,WEEKDAY(F12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="G13" s="66" cm="1">
+        <f t="array" ref="G13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G12)),"F",IF(OR(WEEKDAY(G12)=1,WEEKDAY(G12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="H13" s="66" cm="1">
+        <f t="array" ref="H13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H12)),"F",IF(OR(WEEKDAY(H12)=1,WEEKDAY(H12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="I13" s="66" t="str" cm="1">
+        <f t="array" ref="I13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I12)),"F",IF(OR(WEEKDAY(I12)=1,WEEKDAY(I12)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="J13" s="66" t="str" cm="1">
+        <f t="array" ref="J13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J12)),"F",IF(OR(WEEKDAY(J12)=1,WEEKDAY(J12)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="K13" s="66" cm="1">
+        <f t="array" ref="K13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K12)),"F",IF(OR(WEEKDAY(K12)=1,WEEKDAY(K12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="L13" s="66" cm="1">
+        <f t="array" ref="L13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L12)),"F",IF(OR(WEEKDAY(L12)=1,WEEKDAY(L12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="M13" s="66" cm="1">
+        <f t="array" ref="M13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M12)),"F",IF(OR(WEEKDAY(M12)=1,WEEKDAY(M12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="N13" s="66" cm="1">
+        <f t="array" ref="N13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N12)),"F",IF(OR(WEEKDAY(N12)=1,WEEKDAY(N12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="O13" s="66" cm="1">
+        <f t="array" ref="O13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O12)),"F",IF(OR(WEEKDAY(O12)=1,WEEKDAY(O12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="P13" s="66" t="str" cm="1">
+        <f t="array" ref="P13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P12)),"F",IF(OR(WEEKDAY(P12)=1,WEEKDAY(P12)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="Q13" s="66" t="str" cm="1">
+        <f t="array" ref="Q13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q12)),"F",IF(OR(WEEKDAY(Q12)=1,WEEKDAY(Q12)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="R13" s="66" cm="1">
+        <f t="array" ref="R13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R12)),"F",IF(OR(WEEKDAY(R12)=1,WEEKDAY(R12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="S13" s="66" cm="1">
+        <f t="array" ref="S13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S12)),"F",IF(OR(WEEKDAY(S12)=1,WEEKDAY(S12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="T13" s="66" cm="1">
+        <f t="array" ref="T13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T12)),"F",IF(OR(WEEKDAY(T12)=1,WEEKDAY(T12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="U13" s="66" cm="1">
+        <f t="array" ref="U13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U12)),"F",IF(OR(WEEKDAY(U12)=1,WEEKDAY(U12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="V13" s="66" cm="1">
+        <f t="array" ref="V13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V12)),"F",IF(OR(WEEKDAY(V12)=1,WEEKDAY(V12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="W13" s="66" t="str" cm="1">
+        <f t="array" ref="W13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W12)),"F",IF(OR(WEEKDAY(W12)=1,WEEKDAY(W12)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="X13" s="66" t="str" cm="1">
+        <f t="array" ref="X13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X12)),"F",IF(OR(WEEKDAY(X12)=1,WEEKDAY(X12)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="Y13" s="66" cm="1">
+        <f t="array" ref="Y13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y12)),"F",IF(OR(WEEKDAY(Y12)=1,WEEKDAY(Y12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Z13" s="66" cm="1">
+        <f t="array" ref="Z13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z12)),"F",IF(OR(WEEKDAY(Z12)=1,WEEKDAY(Z12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AA13" s="66" cm="1">
+        <f t="array" ref="AA13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA12)),"F",IF(OR(WEEKDAY(AA12)=1,WEEKDAY(AA12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AB13" s="66" cm="1">
+        <f t="array" ref="AB13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB12)),"F",IF(OR(WEEKDAY(AB12)=1,WEEKDAY(AB12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AC13" s="66" cm="1">
+        <f t="array" ref="AC13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC12)),"F",IF(OR(WEEKDAY(AC12)=1,WEEKDAY(AC12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AD13" s="66" t="str" cm="1">
+        <f t="array" ref="AD13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD12)),"F",IF(OR(WEEKDAY(AD12)=1,WEEKDAY(AD12)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AE13" s="66" t="str" cm="1">
+        <f t="array" ref="AE13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE12)),"F",IF(OR(WEEKDAY(AE12)=1,WEEKDAY(AE12)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AF13" s="73" cm="1">
+        <f t="array" ref="AF13">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF12)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF12)),"F",IF(OR(WEEKDAY(AF12)=1,WEEKDAY(AF12)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AG13" s="82">
+        <f>COUNT(B13:AF13,"&lt;0.1")</f>
+        <v>21</v>
+      </c>
+      <c r="AH13" s="77" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI13" s="78">
+        <f>Start!K5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ13" s="91">
+        <f>ROUND(AG13*AI13/5,1)*5</f>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="60"/>
+      <c r="B14" s="63">
+        <f>AF12+1</f>
+        <v>46539</v>
+      </c>
+      <c r="C14" s="64">
+        <f t="shared" ref="C14:AE14" si="5">B14+1</f>
+        <v>46540</v>
+      </c>
+      <c r="D14" s="64">
+        <f t="shared" si="5"/>
+        <v>46541</v>
+      </c>
+      <c r="E14" s="64">
+        <f t="shared" si="5"/>
+        <v>46542</v>
+      </c>
+      <c r="F14" s="64">
+        <f t="shared" si="5"/>
+        <v>46543</v>
+      </c>
+      <c r="G14" s="64">
+        <f t="shared" si="5"/>
+        <v>46544</v>
+      </c>
+      <c r="H14" s="64">
+        <f t="shared" si="5"/>
+        <v>46545</v>
+      </c>
+      <c r="I14" s="64">
+        <f t="shared" si="5"/>
+        <v>46546</v>
+      </c>
+      <c r="J14" s="64">
+        <f t="shared" si="5"/>
+        <v>46547</v>
+      </c>
+      <c r="K14" s="64">
+        <f t="shared" si="5"/>
+        <v>46548</v>
+      </c>
+      <c r="L14" s="64">
+        <f t="shared" si="5"/>
+        <v>46549</v>
+      </c>
+      <c r="M14" s="64">
+        <f t="shared" si="5"/>
+        <v>46550</v>
+      </c>
+      <c r="N14" s="64">
+        <f t="shared" si="5"/>
+        <v>46551</v>
+      </c>
+      <c r="O14" s="64">
+        <f t="shared" si="5"/>
+        <v>46552</v>
+      </c>
+      <c r="P14" s="64">
+        <f t="shared" si="5"/>
+        <v>46553</v>
+      </c>
+      <c r="Q14" s="64">
+        <f t="shared" si="5"/>
+        <v>46554</v>
+      </c>
+      <c r="R14" s="64">
+        <f t="shared" si="5"/>
+        <v>46555</v>
+      </c>
+      <c r="S14" s="64">
+        <f t="shared" si="5"/>
+        <v>46556</v>
+      </c>
+      <c r="T14" s="64">
+        <f t="shared" si="5"/>
+        <v>46557</v>
+      </c>
+      <c r="U14" s="64">
+        <f t="shared" si="5"/>
+        <v>46558</v>
+      </c>
+      <c r="V14" s="64">
+        <f t="shared" si="5"/>
+        <v>46559</v>
+      </c>
+      <c r="W14" s="64">
+        <f t="shared" si="5"/>
+        <v>46560</v>
+      </c>
+      <c r="X14" s="64">
+        <f t="shared" si="5"/>
+        <v>46561</v>
+      </c>
+      <c r="Y14" s="64">
+        <f t="shared" si="5"/>
+        <v>46562</v>
+      </c>
+      <c r="Z14" s="64">
+        <f t="shared" si="5"/>
+        <v>46563</v>
+      </c>
+      <c r="AA14" s="64">
+        <f t="shared" si="5"/>
+        <v>46564</v>
+      </c>
+      <c r="AB14" s="64">
+        <f t="shared" si="5"/>
+        <v>46565</v>
+      </c>
+      <c r="AC14" s="64">
+        <f t="shared" si="5"/>
+        <v>46566</v>
+      </c>
+      <c r="AD14" s="64">
+        <f t="shared" si="5"/>
+        <v>46567</v>
+      </c>
+      <c r="AE14" s="64">
+        <f t="shared" si="5"/>
+        <v>46568</v>
+      </c>
+      <c r="AF14" s="72"/>
+      <c r="AG14" s="83"/>
+      <c r="AH14" s="77"/>
+      <c r="AI14" s="78"/>
+      <c r="AJ14" s="91"/>
+    </row>
+    <row r="15" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="60" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="65" cm="1">
+        <f t="array" ref="B15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B14)),"F",IF(OR(WEEKDAY(B14)=1,WEEKDAY(B14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="C15" s="66" cm="1">
+        <f t="array" ref="C15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C14)),"F",IF(OR(WEEKDAY(C14)=1,WEEKDAY(C14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="D15" s="66" cm="1">
+        <f t="array" ref="D15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D14)),"F",IF(OR(WEEKDAY(D14)=1,WEEKDAY(D14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="E15" s="66" cm="1">
+        <f t="array" ref="E15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E14)),"F",IF(OR(WEEKDAY(E14)=1,WEEKDAY(E14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="F15" s="66" t="str" cm="1">
+        <f t="array" ref="F15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F14)),"F",IF(OR(WEEKDAY(F14)=1,WEEKDAY(F14)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="G15" s="66" t="str" cm="1">
+        <f t="array" ref="G15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G14)),"F",IF(OR(WEEKDAY(G14)=1,WEEKDAY(G14)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="H15" s="66" cm="1">
+        <f t="array" ref="H15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H14)),"F",IF(OR(WEEKDAY(H14)=1,WEEKDAY(H14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="I15" s="66" cm="1">
+        <f t="array" ref="I15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I14)),"F",IF(OR(WEEKDAY(I14)=1,WEEKDAY(I14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="J15" s="66" cm="1">
+        <f t="array" ref="J15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J14)),"F",IF(OR(WEEKDAY(J14)=1,WEEKDAY(J14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="K15" s="66" cm="1">
+        <f t="array" ref="K15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K14)),"F",IF(OR(WEEKDAY(K14)=1,WEEKDAY(K14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="L15" s="66" cm="1">
+        <f t="array" ref="L15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L14)),"F",IF(OR(WEEKDAY(L14)=1,WEEKDAY(L14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="M15" s="66" t="str" cm="1">
+        <f t="array" ref="M15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M14)),"F",IF(OR(WEEKDAY(M14)=1,WEEKDAY(M14)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="N15" s="66" t="str" cm="1">
+        <f t="array" ref="N15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N14)),"F",IF(OR(WEEKDAY(N14)=1,WEEKDAY(N14)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="O15" s="66" cm="1">
+        <f t="array" ref="O15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O14)),"F",IF(OR(WEEKDAY(O14)=1,WEEKDAY(O14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="P15" s="66" cm="1">
+        <f t="array" ref="P15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P14)),"F",IF(OR(WEEKDAY(P14)=1,WEEKDAY(P14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Q15" s="66" cm="1">
+        <f t="array" ref="Q15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q14)),"F",IF(OR(WEEKDAY(Q14)=1,WEEKDAY(Q14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="R15" s="66" cm="1">
+        <f t="array" ref="R15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R14)),"F",IF(OR(WEEKDAY(R14)=1,WEEKDAY(R14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="S15" s="66" cm="1">
+        <f t="array" ref="S15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S14)),"F",IF(OR(WEEKDAY(S14)=1,WEEKDAY(S14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="T15" s="66" t="str" cm="1">
+        <f t="array" ref="T15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T14)),"F",IF(OR(WEEKDAY(T14)=1,WEEKDAY(T14)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="U15" s="66" t="str" cm="1">
+        <f t="array" ref="U15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U14)),"F",IF(OR(WEEKDAY(U14)=1,WEEKDAY(U14)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="V15" s="66" cm="1">
+        <f t="array" ref="V15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V14)),"F",IF(OR(WEEKDAY(V14)=1,WEEKDAY(V14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="W15" s="66" cm="1">
+        <f t="array" ref="W15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W14)),"F",IF(OR(WEEKDAY(W14)=1,WEEKDAY(W14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="X15" s="66" cm="1">
+        <f t="array" ref="X15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X14)),"F",IF(OR(WEEKDAY(X14)=1,WEEKDAY(X14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Y15" s="66" cm="1">
+        <f t="array" ref="Y15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y14)),"F",IF(OR(WEEKDAY(Y14)=1,WEEKDAY(Y14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Z15" s="66" cm="1">
+        <f t="array" ref="Z15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z14)),"F",IF(OR(WEEKDAY(Z14)=1,WEEKDAY(Z14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AA15" s="66" t="str" cm="1">
+        <f t="array" ref="AA15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA14)),"F",IF(OR(WEEKDAY(AA14)=1,WEEKDAY(AA14)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AB15" s="66" t="str" cm="1">
+        <f t="array" ref="AB15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB14)),"F",IF(OR(WEEKDAY(AB14)=1,WEEKDAY(AB14)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AC15" s="66" cm="1">
+        <f t="array" ref="AC15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC14)),"F",IF(OR(WEEKDAY(AC14)=1,WEEKDAY(AC14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AD15" s="66" cm="1">
+        <f t="array" ref="AD15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD14)),"F",IF(OR(WEEKDAY(AD14)=1,WEEKDAY(AD14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AE15" s="66" cm="1">
+        <f t="array" ref="AE15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE14)),"F",IF(OR(WEEKDAY(AE14)=1,WEEKDAY(AE14)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AF15" s="73" t="str" cm="1">
+        <f t="array" ref="AF15">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF14)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF14)),"F",IF(OR(WEEKDAY(AF14)=1,WEEKDAY(AF14)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AG15" s="82">
+        <f>COUNT(B15:AF15,"&lt;0.1")</f>
+        <v>22</v>
+      </c>
+      <c r="AH15" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="AI15" s="78">
+        <f>Start!L5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ15" s="91">
+        <f>ROUND(AG15*AI15/5,1)*5</f>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="60"/>
+      <c r="B16" s="63">
+        <f>AE14+1</f>
+        <v>46569</v>
+      </c>
+      <c r="C16" s="64">
+        <f t="shared" ref="C16:AF16" si="6">B16+1</f>
+        <v>46570</v>
+      </c>
+      <c r="D16" s="64">
+        <f t="shared" si="6"/>
+        <v>46571</v>
+      </c>
+      <c r="E16" s="64">
+        <f t="shared" si="6"/>
+        <v>46572</v>
+      </c>
+      <c r="F16" s="64">
+        <f t="shared" si="6"/>
+        <v>46573</v>
+      </c>
+      <c r="G16" s="64">
+        <f t="shared" si="6"/>
+        <v>46574</v>
+      </c>
+      <c r="H16" s="64">
+        <f t="shared" si="6"/>
+        <v>46575</v>
+      </c>
+      <c r="I16" s="64">
+        <f t="shared" si="6"/>
+        <v>46576</v>
+      </c>
+      <c r="J16" s="64">
+        <f t="shared" si="6"/>
+        <v>46577</v>
+      </c>
+      <c r="K16" s="64">
+        <f t="shared" si="6"/>
+        <v>46578</v>
+      </c>
+      <c r="L16" s="64">
+        <f t="shared" si="6"/>
+        <v>46579</v>
+      </c>
+      <c r="M16" s="64">
+        <f t="shared" si="6"/>
+        <v>46580</v>
+      </c>
+      <c r="N16" s="64">
+        <f t="shared" si="6"/>
+        <v>46581</v>
+      </c>
+      <c r="O16" s="64">
+        <f t="shared" si="6"/>
+        <v>46582</v>
+      </c>
+      <c r="P16" s="64">
+        <f t="shared" si="6"/>
+        <v>46583</v>
+      </c>
+      <c r="Q16" s="64">
+        <f t="shared" si="6"/>
+        <v>46584</v>
+      </c>
+      <c r="R16" s="64">
+        <f t="shared" si="6"/>
+        <v>46585</v>
+      </c>
+      <c r="S16" s="64">
+        <f t="shared" si="6"/>
+        <v>46586</v>
+      </c>
+      <c r="T16" s="64">
+        <f t="shared" si="6"/>
+        <v>46587</v>
+      </c>
+      <c r="U16" s="64">
+        <f t="shared" si="6"/>
+        <v>46588</v>
+      </c>
+      <c r="V16" s="64">
+        <f t="shared" si="6"/>
+        <v>46589</v>
+      </c>
+      <c r="W16" s="64">
+        <f t="shared" si="6"/>
+        <v>46590</v>
+      </c>
+      <c r="X16" s="64">
+        <f t="shared" si="6"/>
+        <v>46591</v>
+      </c>
+      <c r="Y16" s="64">
+        <f t="shared" si="6"/>
+        <v>46592</v>
+      </c>
+      <c r="Z16" s="64">
+        <f t="shared" si="6"/>
+        <v>46593</v>
+      </c>
+      <c r="AA16" s="64">
+        <f t="shared" si="6"/>
+        <v>46594</v>
+      </c>
+      <c r="AB16" s="64">
+        <f t="shared" si="6"/>
+        <v>46595</v>
+      </c>
+      <c r="AC16" s="64">
+        <f t="shared" si="6"/>
+        <v>46596</v>
+      </c>
+      <c r="AD16" s="64">
+        <f t="shared" si="6"/>
+        <v>46597</v>
+      </c>
+      <c r="AE16" s="64">
+        <f t="shared" si="6"/>
+        <v>46598</v>
+      </c>
+      <c r="AF16" s="72">
+        <f t="shared" si="6"/>
+        <v>46599</v>
+      </c>
+      <c r="AG16" s="83"/>
+      <c r="AH16" s="77"/>
+      <c r="AI16" s="78"/>
+      <c r="AJ16" s="91"/>
+    </row>
+    <row r="17" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="60" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="65" cm="1">
+        <f t="array" ref="B17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B16)),"F",IF(OR(WEEKDAY(B16)=1,WEEKDAY(B16)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="C17" s="66" cm="1">
+        <f t="array" ref="C17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C16)),"F",IF(OR(WEEKDAY(C16)=1,WEEKDAY(C16)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="D17" s="66" t="str" cm="1">
+        <f t="array" ref="D17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D16)),"F",IF(OR(WEEKDAY(D16)=1,WEEKDAY(D16)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="E17" s="66" t="str" cm="1">
+        <f t="array" ref="E17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E16)),"F",IF(OR(WEEKDAY(E16)=1,WEEKDAY(E16)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="F17" s="66" cm="1">
+        <f t="array" ref="F17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F16)),"F",IF(OR(WEEKDAY(F16)=1,WEEKDAY(F16)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="G17" s="66" cm="1">
+        <f t="array" ref="G17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G16)),"F",IF(OR(WEEKDAY(G16)=1,WEEKDAY(G16)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="H17" s="66" cm="1">
+        <f t="array" ref="H17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H16)),"F",IF(OR(WEEKDAY(H16)=1,WEEKDAY(H16)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="I17" s="66" cm="1">
+        <f t="array" ref="I17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I16)),"F",IF(OR(WEEKDAY(I16)=1,WEEKDAY(I16)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="J17" s="66" cm="1">
+        <f t="array" ref="J17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J16)),"F",IF(OR(WEEKDAY(J16)=1,WEEKDAY(J16)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="K17" s="66" t="str" cm="1">
+        <f t="array" ref="K17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K16)),"F",IF(OR(WEEKDAY(K16)=1,WEEKDAY(K16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="L17" s="66" t="str" cm="1">
+        <f t="array" ref="L17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L16)),"F",IF(OR(WEEKDAY(L16)=1,WEEKDAY(L16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="M17" s="66" t="str" cm="1">
+        <f t="array" ref="M17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M16)),"F",IF(OR(WEEKDAY(M16)=1,WEEKDAY(M16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="N17" s="66" t="str" cm="1">
+        <f t="array" ref="N17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N16)),"F",IF(OR(WEEKDAY(N16)=1,WEEKDAY(N16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="O17" s="66" t="str" cm="1">
+        <f t="array" ref="O17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O16)),"F",IF(OR(WEEKDAY(O16)=1,WEEKDAY(O16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="P17" s="66" t="str" cm="1">
+        <f t="array" ref="P17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P16)),"F",IF(OR(WEEKDAY(P16)=1,WEEKDAY(P16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="Q17" s="66" t="str" cm="1">
+        <f t="array" ref="Q17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q16)),"F",IF(OR(WEEKDAY(Q16)=1,WEEKDAY(Q16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="R17" s="66" t="str" cm="1">
+        <f t="array" ref="R17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R16)),"F",IF(OR(WEEKDAY(R16)=1,WEEKDAY(R16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="S17" s="66" t="str" cm="1">
+        <f t="array" ref="S17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S16)),"F",IF(OR(WEEKDAY(S16)=1,WEEKDAY(S16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="T17" s="66" t="str" cm="1">
+        <f t="array" ref="T17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T16)),"F",IF(OR(WEEKDAY(T16)=1,WEEKDAY(T16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="U17" s="66" t="str" cm="1">
+        <f t="array" ref="U17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U16)),"F",IF(OR(WEEKDAY(U16)=1,WEEKDAY(U16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="V17" s="66" t="str" cm="1">
+        <f t="array" ref="V17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V16)),"F",IF(OR(WEEKDAY(V16)=1,WEEKDAY(V16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="W17" s="66" t="str" cm="1">
+        <f t="array" ref="W17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W16)),"F",IF(OR(WEEKDAY(W16)=1,WEEKDAY(W16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="X17" s="66" t="str" cm="1">
+        <f t="array" ref="X17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X16)),"F",IF(OR(WEEKDAY(X16)=1,WEEKDAY(X16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="Y17" s="66" t="str" cm="1">
+        <f t="array" ref="Y17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y16)),"F",IF(OR(WEEKDAY(Y16)=1,WEEKDAY(Y16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="Z17" s="66" t="str" cm="1">
+        <f t="array" ref="Z17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z16)),"F",IF(OR(WEEKDAY(Z16)=1,WEEKDAY(Z16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AA17" s="66" t="str" cm="1">
+        <f t="array" ref="AA17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA16)),"F",IF(OR(WEEKDAY(AA16)=1,WEEKDAY(AA16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AB17" s="66" t="str" cm="1">
+        <f t="array" ref="AB17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB16)),"F",IF(OR(WEEKDAY(AB16)=1,WEEKDAY(AB16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AC17" s="66" t="str" cm="1">
+        <f t="array" ref="AC17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC16)),"F",IF(OR(WEEKDAY(AC16)=1,WEEKDAY(AC16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AD17" s="66" t="str" cm="1">
+        <f t="array" ref="AD17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD16)),"F",IF(OR(WEEKDAY(AD16)=1,WEEKDAY(AD16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AE17" s="66" t="str" cm="1">
+        <f t="array" ref="AE17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE16)),"F",IF(OR(WEEKDAY(AE16)=1,WEEKDAY(AE16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AF17" s="73" t="str" cm="1">
+        <f t="array" ref="AF17">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF16)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF16)),"F",IF(OR(WEEKDAY(AF16)=1,WEEKDAY(AF16)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AG17" s="82">
+        <f>COUNT(B17:AF17,"&lt;0.1")</f>
+        <v>7</v>
+      </c>
+      <c r="AH17" s="77" t="s">
+        <v>7</v>
+      </c>
+      <c r="AI17" s="78">
+        <f>Start!M5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="91">
+        <f>ROUND(AG17*AI17/5,1)*5</f>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:36" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="60"/>
+      <c r="B18" s="63">
+        <f>AF16+1</f>
+        <v>46600</v>
+      </c>
+      <c r="C18" s="64">
+        <f t="shared" ref="C18:AF18" si="7">B18+1</f>
+        <v>46601</v>
+      </c>
+      <c r="D18" s="64">
+        <f t="shared" si="7"/>
+        <v>46602</v>
+      </c>
+      <c r="E18" s="64">
+        <f t="shared" si="7"/>
+        <v>46603</v>
+      </c>
+      <c r="F18" s="64">
+        <f t="shared" si="7"/>
+        <v>46604</v>
+      </c>
+      <c r="G18" s="64">
+        <f t="shared" si="7"/>
+        <v>46605</v>
+      </c>
+      <c r="H18" s="64">
+        <f t="shared" si="7"/>
+        <v>46606</v>
+      </c>
+      <c r="I18" s="64">
+        <f t="shared" si="7"/>
+        <v>46607</v>
+      </c>
+      <c r="J18" s="64">
+        <f t="shared" si="7"/>
+        <v>46608</v>
+      </c>
+      <c r="K18" s="64">
+        <f t="shared" si="7"/>
+        <v>46609</v>
+      </c>
+      <c r="L18" s="64">
+        <f t="shared" si="7"/>
+        <v>46610</v>
+      </c>
+      <c r="M18" s="64">
+        <f t="shared" si="7"/>
+        <v>46611</v>
+      </c>
+      <c r="N18" s="64">
+        <f t="shared" si="7"/>
+        <v>46612</v>
+      </c>
+      <c r="O18" s="64">
+        <f t="shared" si="7"/>
+        <v>46613</v>
+      </c>
+      <c r="P18" s="64">
+        <f t="shared" si="7"/>
+        <v>46614</v>
+      </c>
+      <c r="Q18" s="64">
+        <f t="shared" si="7"/>
+        <v>46615</v>
+      </c>
+      <c r="R18" s="64">
+        <f t="shared" si="7"/>
+        <v>46616</v>
+      </c>
+      <c r="S18" s="64">
+        <f t="shared" si="7"/>
+        <v>46617</v>
+      </c>
+      <c r="T18" s="64">
+        <f t="shared" si="7"/>
+        <v>46618</v>
+      </c>
+      <c r="U18" s="64">
+        <f t="shared" si="7"/>
+        <v>46619</v>
+      </c>
+      <c r="V18" s="64">
+        <f t="shared" si="7"/>
+        <v>46620</v>
+      </c>
+      <c r="W18" s="64">
+        <f t="shared" si="7"/>
+        <v>46621</v>
+      </c>
+      <c r="X18" s="64">
+        <f t="shared" si="7"/>
+        <v>46622</v>
+      </c>
+      <c r="Y18" s="64">
+        <f t="shared" si="7"/>
+        <v>46623</v>
+      </c>
+      <c r="Z18" s="64">
+        <f t="shared" si="7"/>
+        <v>46624</v>
+      </c>
+      <c r="AA18" s="64">
+        <f t="shared" si="7"/>
+        <v>46625</v>
+      </c>
+      <c r="AB18" s="64">
+        <f t="shared" si="7"/>
+        <v>46626</v>
+      </c>
+      <c r="AC18" s="64">
+        <f t="shared" si="7"/>
+        <v>46627</v>
+      </c>
+      <c r="AD18" s="64">
+        <f t="shared" si="7"/>
+        <v>46628</v>
+      </c>
+      <c r="AE18" s="64">
+        <f t="shared" si="7"/>
+        <v>46629</v>
+      </c>
+      <c r="AF18" s="72">
+        <f t="shared" si="7"/>
+        <v>46630</v>
+      </c>
+      <c r="AG18" s="83"/>
+      <c r="AH18" s="77"/>
+      <c r="AI18" s="78"/>
+      <c r="AJ18" s="91"/>
+    </row>
+    <row r="19" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="65" t="str" cm="1">
+        <f t="array" ref="B19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B18)),"F",IF(OR(WEEKDAY(B18)=1,WEEKDAY(B18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="C19" s="66" t="str" cm="1">
+        <f t="array" ref="C19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C18)),"F",IF(OR(WEEKDAY(C18)=1,WEEKDAY(C18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="D19" s="66" t="str" cm="1">
+        <f t="array" ref="D19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D18)),"F",IF(OR(WEEKDAY(D18)=1,WEEKDAY(D18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="E19" s="66" t="str" cm="1">
+        <f t="array" ref="E19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E18)),"F",IF(OR(WEEKDAY(E18)=1,WEEKDAY(E18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="F19" s="66" t="str" cm="1">
+        <f t="array" ref="F19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F18)),"F",IF(OR(WEEKDAY(F18)=1,WEEKDAY(F18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="G19" s="66" t="str" cm="1">
+        <f t="array" ref="G19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G18)),"F",IF(OR(WEEKDAY(G18)=1,WEEKDAY(G18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="H19" s="66" t="str" cm="1">
+        <f t="array" ref="H19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H18)),"F",IF(OR(WEEKDAY(H18)=1,WEEKDAY(H18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="I19" s="66" t="str" cm="1">
+        <f t="array" ref="I19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I18)),"F",IF(OR(WEEKDAY(I18)=1,WEEKDAY(I18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="J19" s="66" t="str" cm="1">
+        <f t="array" ref="J19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J18)),"F",IF(OR(WEEKDAY(J18)=1,WEEKDAY(J18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="K19" s="66" t="str" cm="1">
+        <f t="array" ref="K19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K18)),"F",IF(OR(WEEKDAY(K18)=1,WEEKDAY(K18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="L19" s="66" t="str" cm="1">
+        <f t="array" ref="L19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L18)),"F",IF(OR(WEEKDAY(L18)=1,WEEKDAY(L18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="M19" s="66" t="str" cm="1">
+        <f t="array" ref="M19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M18)),"F",IF(OR(WEEKDAY(M18)=1,WEEKDAY(M18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="N19" s="66" t="str" cm="1">
+        <f t="array" ref="N19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N18)),"F",IF(OR(WEEKDAY(N18)=1,WEEKDAY(N18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="O19" s="66" t="str" cm="1">
+        <f t="array" ref="O19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O18)),"F",IF(OR(WEEKDAY(O18)=1,WEEKDAY(O18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="P19" s="66" t="str" cm="1">
+        <f t="array" ref="P19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P18)),"F",IF(OR(WEEKDAY(P18)=1,WEEKDAY(P18)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="Q19" s="66" cm="1">
+        <f t="array" ref="Q19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q18)),"F",IF(OR(WEEKDAY(Q18)=1,WEEKDAY(Q18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="R19" s="66" cm="1">
+        <f t="array" ref="R19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R18)),"F",IF(OR(WEEKDAY(R18)=1,WEEKDAY(R18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="S19" s="66" cm="1">
+        <f t="array" ref="S19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S18)),"F",IF(OR(WEEKDAY(S18)=1,WEEKDAY(S18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="T19" s="66" cm="1">
+        <f t="array" ref="T19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T18)),"F",IF(OR(WEEKDAY(T18)=1,WEEKDAY(T18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="U19" s="66" cm="1">
+        <f t="array" ref="U19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U18)),"F",IF(OR(WEEKDAY(U18)=1,WEEKDAY(U18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="V19" s="66" t="str" cm="1">
+        <f t="array" ref="V19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V18)),"F",IF(OR(WEEKDAY(V18)=1,WEEKDAY(V18)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="W19" s="66" t="str" cm="1">
+        <f t="array" ref="W19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W18)),"F",IF(OR(WEEKDAY(W18)=1,WEEKDAY(W18)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="X19" s="66" cm="1">
+        <f t="array" ref="X19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X18)),"F",IF(OR(WEEKDAY(X18)=1,WEEKDAY(X18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Y19" s="66" cm="1">
+        <f t="array" ref="Y19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y18)),"F",IF(OR(WEEKDAY(Y18)=1,WEEKDAY(Y18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Z19" s="66" cm="1">
+        <f t="array" ref="Z19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z18)),"F",IF(OR(WEEKDAY(Z18)=1,WEEKDAY(Z18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AA19" s="66" cm="1">
+        <f t="array" ref="AA19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA18)),"F",IF(OR(WEEKDAY(AA18)=1,WEEKDAY(AA18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AB19" s="66" cm="1">
+        <f t="array" ref="AB19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB18)),"F",IF(OR(WEEKDAY(AB18)=1,WEEKDAY(AB18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AC19" s="66" t="str" cm="1">
+        <f t="array" ref="AC19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC18)),"F",IF(OR(WEEKDAY(AC18)=1,WEEKDAY(AC18)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AD19" s="66" t="str" cm="1">
+        <f t="array" ref="AD19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD18)),"F",IF(OR(WEEKDAY(AD18)=1,WEEKDAY(AD18)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AE19" s="66" cm="1">
+        <f t="array" ref="AE19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE18)),"F",IF(OR(WEEKDAY(AE18)=1,WEEKDAY(AE18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AF19" s="73" cm="1">
+        <f t="array" ref="AF19">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF18)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF18)),"F",IF(OR(WEEKDAY(AF18)=1,WEEKDAY(AF18)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AG19" s="82">
+        <f>COUNT(B19:AF19,"&lt;0.1")</f>
+        <v>12</v>
+      </c>
+      <c r="AH19" s="77" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI19" s="78">
+        <f>Start!N5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="91">
+        <f>ROUND(AG19*AI19/5,1)*5</f>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="1:36" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="60"/>
+      <c r="B20" s="63">
+        <f>AF18+1</f>
+        <v>46631</v>
+      </c>
+      <c r="C20" s="64">
+        <f t="shared" ref="C20:AE20" si="8">B20+1</f>
+        <v>46632</v>
+      </c>
+      <c r="D20" s="64">
+        <f t="shared" si="8"/>
+        <v>46633</v>
+      </c>
+      <c r="E20" s="64">
+        <f t="shared" si="8"/>
+        <v>46634</v>
+      </c>
+      <c r="F20" s="64">
+        <f t="shared" si="8"/>
+        <v>46635</v>
+      </c>
+      <c r="G20" s="64">
+        <f t="shared" si="8"/>
+        <v>46636</v>
+      </c>
+      <c r="H20" s="64">
+        <f t="shared" si="8"/>
+        <v>46637</v>
+      </c>
+      <c r="I20" s="64">
+        <f t="shared" si="8"/>
+        <v>46638</v>
+      </c>
+      <c r="J20" s="64">
+        <f t="shared" si="8"/>
+        <v>46639</v>
+      </c>
+      <c r="K20" s="64">
+        <f t="shared" si="8"/>
+        <v>46640</v>
+      </c>
+      <c r="L20" s="64">
+        <f t="shared" si="8"/>
+        <v>46641</v>
+      </c>
+      <c r="M20" s="64">
+        <f t="shared" si="8"/>
+        <v>46642</v>
+      </c>
+      <c r="N20" s="64">
+        <f t="shared" si="8"/>
+        <v>46643</v>
+      </c>
+      <c r="O20" s="64">
+        <f t="shared" si="8"/>
+        <v>46644</v>
+      </c>
+      <c r="P20" s="64">
+        <f t="shared" si="8"/>
+        <v>46645</v>
+      </c>
+      <c r="Q20" s="64">
+        <f t="shared" si="8"/>
+        <v>46646</v>
+      </c>
+      <c r="R20" s="64">
+        <f t="shared" si="8"/>
+        <v>46647</v>
+      </c>
+      <c r="S20" s="64">
+        <f t="shared" si="8"/>
+        <v>46648</v>
+      </c>
+      <c r="T20" s="64">
+        <f t="shared" si="8"/>
+        <v>46649</v>
+      </c>
+      <c r="U20" s="64">
+        <f t="shared" si="8"/>
+        <v>46650</v>
+      </c>
+      <c r="V20" s="64">
+        <f t="shared" si="8"/>
+        <v>46651</v>
+      </c>
+      <c r="W20" s="64">
+        <f t="shared" si="8"/>
+        <v>46652</v>
+      </c>
+      <c r="X20" s="64">
+        <f t="shared" si="8"/>
+        <v>46653</v>
+      </c>
+      <c r="Y20" s="64">
+        <f t="shared" si="8"/>
+        <v>46654</v>
+      </c>
+      <c r="Z20" s="64">
+        <f t="shared" si="8"/>
+        <v>46655</v>
+      </c>
+      <c r="AA20" s="64">
+        <f t="shared" si="8"/>
+        <v>46656</v>
+      </c>
+      <c r="AB20" s="64">
+        <f t="shared" si="8"/>
+        <v>46657</v>
+      </c>
+      <c r="AC20" s="64">
+        <f t="shared" si="8"/>
+        <v>46658</v>
+      </c>
+      <c r="AD20" s="64">
+        <f t="shared" si="8"/>
+        <v>46659</v>
+      </c>
+      <c r="AE20" s="64">
+        <f t="shared" si="8"/>
+        <v>46660</v>
+      </c>
+      <c r="AF20" s="72"/>
+      <c r="AG20" s="83"/>
+      <c r="AH20" s="77"/>
+      <c r="AI20" s="78"/>
+      <c r="AJ20" s="91"/>
+    </row>
+    <row r="21" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="60" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="65" cm="1">
+        <f t="array" ref="B21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B20)),"F",IF(OR(WEEKDAY(B20)=1,WEEKDAY(B20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="C21" s="66" cm="1">
+        <f t="array" ref="C21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C20)),"F",IF(OR(WEEKDAY(C20)=1,WEEKDAY(C20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="D21" s="66" cm="1">
+        <f t="array" ref="D21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D20)),"F",IF(OR(WEEKDAY(D20)=1,WEEKDAY(D20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="E21" s="66" t="str" cm="1">
+        <f t="array" ref="E21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E20)),"F",IF(OR(WEEKDAY(E20)=1,WEEKDAY(E20)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="F21" s="66" t="str" cm="1">
+        <f t="array" ref="F21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F20)),"F",IF(OR(WEEKDAY(F20)=1,WEEKDAY(F20)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="G21" s="66" cm="1">
+        <f t="array" ref="G21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G20)),"F",IF(OR(WEEKDAY(G20)=1,WEEKDAY(G20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="H21" s="66" cm="1">
+        <f t="array" ref="H21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H20)),"F",IF(OR(WEEKDAY(H20)=1,WEEKDAY(H20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="I21" s="66" cm="1">
+        <f t="array" ref="I21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I20)),"F",IF(OR(WEEKDAY(I20)=1,WEEKDAY(I20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="J21" s="66" cm="1">
+        <f t="array" ref="J21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J20)),"F",IF(OR(WEEKDAY(J20)=1,WEEKDAY(J20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="K21" s="66" cm="1">
+        <f t="array" ref="K21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K20)),"F",IF(OR(WEEKDAY(K20)=1,WEEKDAY(K20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="L21" s="66" t="str" cm="1">
+        <f t="array" ref="L21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L20)),"F",IF(OR(WEEKDAY(L20)=1,WEEKDAY(L20)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="M21" s="66" t="str" cm="1">
+        <f t="array" ref="M21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M20)),"F",IF(OR(WEEKDAY(M20)=1,WEEKDAY(M20)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="N21" s="66" cm="1">
+        <f t="array" ref="N21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N20)),"F",IF(OR(WEEKDAY(N20)=1,WEEKDAY(N20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="O21" s="66" cm="1">
+        <f t="array" ref="O21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O20)),"F",IF(OR(WEEKDAY(O20)=1,WEEKDAY(O20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="P21" s="66" cm="1">
+        <f t="array" ref="P21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P20)),"F",IF(OR(WEEKDAY(P20)=1,WEEKDAY(P20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Q21" s="66" cm="1">
+        <f t="array" ref="Q21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q20)),"F",IF(OR(WEEKDAY(Q20)=1,WEEKDAY(Q20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="R21" s="66" cm="1">
+        <f t="array" ref="R21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R20)),"F",IF(OR(WEEKDAY(R20)=1,WEEKDAY(R20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="S21" s="66" t="str" cm="1">
+        <f t="array" ref="S21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S20)),"F",IF(OR(WEEKDAY(S20)=1,WEEKDAY(S20)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="T21" s="66" t="str" cm="1">
+        <f t="array" ref="T21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T20)),"F",IF(OR(WEEKDAY(T20)=1,WEEKDAY(T20)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="U21" s="66" cm="1">
+        <f t="array" ref="U21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U20)),"F",IF(OR(WEEKDAY(U20)=1,WEEKDAY(U20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="V21" s="66" cm="1">
+        <f t="array" ref="V21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V20)),"F",IF(OR(WEEKDAY(V20)=1,WEEKDAY(V20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="W21" s="66" cm="1">
+        <f t="array" ref="W21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W20)),"F",IF(OR(WEEKDAY(W20)=1,WEEKDAY(W20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="X21" s="66" cm="1">
+        <f t="array" ref="X21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X20)),"F",IF(OR(WEEKDAY(X20)=1,WEEKDAY(X20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Y21" s="66" cm="1">
+        <f t="array" ref="Y21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y20)),"F",IF(OR(WEEKDAY(Y20)=1,WEEKDAY(Y20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Z21" s="66" t="str" cm="1">
+        <f t="array" ref="Z21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z20)),"F",IF(OR(WEEKDAY(Z20)=1,WEEKDAY(Z20)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AA21" s="66" t="str" cm="1">
+        <f t="array" ref="AA21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA20)),"F",IF(OR(WEEKDAY(AA20)=1,WEEKDAY(AA20)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AB21" s="66" cm="1">
+        <f t="array" ref="AB21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB20)),"F",IF(OR(WEEKDAY(AB20)=1,WEEKDAY(AB20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AC21" s="66" cm="1">
+        <f t="array" ref="AC21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC20)),"F",IF(OR(WEEKDAY(AC20)=1,WEEKDAY(AC20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AD21" s="66" cm="1">
+        <f t="array" ref="AD21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD20)),"F",IF(OR(WEEKDAY(AD20)=1,WEEKDAY(AD20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AE21" s="66" cm="1">
+        <f t="array" ref="AE21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE20)),"F",IF(OR(WEEKDAY(AE20)=1,WEEKDAY(AE20)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AF21" s="73" t="str" cm="1">
+        <f t="array" ref="AF21">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF20)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF20)),"F",IF(OR(WEEKDAY(AF20)=1,WEEKDAY(AF20)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AG21" s="82">
+        <f>COUNT(B21:AF21,"&lt;0.1")</f>
+        <v>22</v>
+      </c>
+      <c r="AH21" s="77" t="s">
+        <v>34</v>
+      </c>
+      <c r="AI21" s="78">
+        <f>Start!O5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ21" s="91">
+        <f>ROUND(AG21*AI21/5,1)*5</f>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="60"/>
+      <c r="B22" s="63">
+        <f>AE20+1</f>
+        <v>46661</v>
+      </c>
+      <c r="C22" s="64">
+        <f t="shared" ref="C22:AF22" si="9">B22+1</f>
+        <v>46662</v>
+      </c>
+      <c r="D22" s="64">
+        <f t="shared" si="9"/>
+        <v>46663</v>
+      </c>
+      <c r="E22" s="64">
+        <f t="shared" si="9"/>
+        <v>46664</v>
+      </c>
+      <c r="F22" s="64">
+        <f t="shared" si="9"/>
+        <v>46665</v>
+      </c>
+      <c r="G22" s="64">
+        <f t="shared" si="9"/>
+        <v>46666</v>
+      </c>
+      <c r="H22" s="64">
+        <f t="shared" si="9"/>
+        <v>46667</v>
+      </c>
+      <c r="I22" s="64">
+        <f t="shared" si="9"/>
+        <v>46668</v>
+      </c>
+      <c r="J22" s="64">
+        <f t="shared" si="9"/>
+        <v>46669</v>
+      </c>
+      <c r="K22" s="64">
+        <f t="shared" si="9"/>
+        <v>46670</v>
+      </c>
+      <c r="L22" s="64">
+        <f t="shared" si="9"/>
+        <v>46671</v>
+      </c>
+      <c r="M22" s="64">
+        <f t="shared" si="9"/>
+        <v>46672</v>
+      </c>
+      <c r="N22" s="64">
+        <f t="shared" si="9"/>
+        <v>46673</v>
+      </c>
+      <c r="O22" s="64">
+        <f t="shared" si="9"/>
+        <v>46674</v>
+      </c>
+      <c r="P22" s="64">
+        <f t="shared" si="9"/>
+        <v>46675</v>
+      </c>
+      <c r="Q22" s="64">
+        <f t="shared" si="9"/>
+        <v>46676</v>
+      </c>
+      <c r="R22" s="64">
+        <f t="shared" si="9"/>
+        <v>46677</v>
+      </c>
+      <c r="S22" s="64">
+        <f t="shared" si="9"/>
+        <v>46678</v>
+      </c>
+      <c r="T22" s="64">
+        <f t="shared" si="9"/>
+        <v>46679</v>
+      </c>
+      <c r="U22" s="64">
+        <f t="shared" si="9"/>
+        <v>46680</v>
+      </c>
+      <c r="V22" s="64">
+        <f t="shared" si="9"/>
+        <v>46681</v>
+      </c>
+      <c r="W22" s="64">
+        <f t="shared" si="9"/>
+        <v>46682</v>
+      </c>
+      <c r="X22" s="64">
+        <f t="shared" si="9"/>
+        <v>46683</v>
+      </c>
+      <c r="Y22" s="64">
+        <f t="shared" si="9"/>
+        <v>46684</v>
+      </c>
+      <c r="Z22" s="64">
+        <f t="shared" si="9"/>
+        <v>46685</v>
+      </c>
+      <c r="AA22" s="64">
+        <f t="shared" si="9"/>
+        <v>46686</v>
+      </c>
+      <c r="AB22" s="64">
+        <f t="shared" si="9"/>
+        <v>46687</v>
+      </c>
+      <c r="AC22" s="64">
+        <f t="shared" si="9"/>
+        <v>46688</v>
+      </c>
+      <c r="AD22" s="64">
+        <f t="shared" si="9"/>
+        <v>46689</v>
+      </c>
+      <c r="AE22" s="64">
+        <f t="shared" si="9"/>
+        <v>46690</v>
+      </c>
+      <c r="AF22" s="72">
+        <f t="shared" si="9"/>
+        <v>46691</v>
+      </c>
+      <c r="AG22" s="83"/>
+      <c r="AH22" s="77"/>
+      <c r="AI22" s="78"/>
+      <c r="AJ22" s="91"/>
+    </row>
+    <row r="23" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="60" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="65" cm="1">
+        <f t="array" ref="B23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B22)),"F",IF(OR(WEEKDAY(B22)=1,WEEKDAY(B22)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="C23" s="66" t="str" cm="1">
+        <f t="array" ref="C23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C22)),"F",IF(OR(WEEKDAY(C22)=1,WEEKDAY(C22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="D23" s="66" t="str" cm="1">
+        <f t="array" ref="D23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D22)),"F",IF(OR(WEEKDAY(D22)=1,WEEKDAY(D22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="E23" s="66" t="str" cm="1">
+        <f t="array" ref="E23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E22)),"F",IF(OR(WEEKDAY(E22)=1,WEEKDAY(E22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="F23" s="66" t="str" cm="1">
+        <f t="array" ref="F23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F22)),"F",IF(OR(WEEKDAY(F22)=1,WEEKDAY(F22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="G23" s="66" t="str" cm="1">
+        <f t="array" ref="G23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G22)),"F",IF(OR(WEEKDAY(G22)=1,WEEKDAY(G22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="H23" s="66" t="str" cm="1">
+        <f t="array" ref="H23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H22)),"F",IF(OR(WEEKDAY(H22)=1,WEEKDAY(H22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="I23" s="66" t="str" cm="1">
+        <f t="array" ref="I23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I22)),"F",IF(OR(WEEKDAY(I22)=1,WEEKDAY(I22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="J23" s="66" t="str" cm="1">
+        <f t="array" ref="J23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J22)),"F",IF(OR(WEEKDAY(J22)=1,WEEKDAY(J22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="K23" s="66" t="str" cm="1">
+        <f t="array" ref="K23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K22)),"F",IF(OR(WEEKDAY(K22)=1,WEEKDAY(K22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="L23" s="66" t="str" cm="1">
+        <f t="array" ref="L23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L22)),"F",IF(OR(WEEKDAY(L22)=1,WEEKDAY(L22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="M23" s="66" t="str" cm="1">
+        <f t="array" ref="M23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M22)),"F",IF(OR(WEEKDAY(M22)=1,WEEKDAY(M22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="N23" s="66" t="str" cm="1">
+        <f t="array" ref="N23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N22)),"F",IF(OR(WEEKDAY(N22)=1,WEEKDAY(N22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="O23" s="66" t="str" cm="1">
+        <f t="array" ref="O23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O22)),"F",IF(OR(WEEKDAY(O22)=1,WEEKDAY(O22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="P23" s="66" t="str" cm="1">
+        <f t="array" ref="P23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P22)),"F",IF(OR(WEEKDAY(P22)=1,WEEKDAY(P22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="Q23" s="66" t="str" cm="1">
+        <f t="array" ref="Q23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q22)),"F",IF(OR(WEEKDAY(Q22)=1,WEEKDAY(Q22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="R23" s="66" t="str" cm="1">
+        <f t="array" ref="R23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R22)),"F",IF(OR(WEEKDAY(R22)=1,WEEKDAY(R22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="S23" s="66" t="str" cm="1">
+        <f t="array" ref="S23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S22)),"F",IF(OR(WEEKDAY(S22)=1,WEEKDAY(S22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="T23" s="66" t="str" cm="1">
+        <f t="array" ref="T23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T22)),"F",IF(OR(WEEKDAY(T22)=1,WEEKDAY(T22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="U23" s="66" t="str" cm="1">
+        <f t="array" ref="U23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U22)),"F",IF(OR(WEEKDAY(U22)=1,WEEKDAY(U22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="V23" s="66" t="str" cm="1">
+        <f t="array" ref="V23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V22)),"F",IF(OR(WEEKDAY(V22)=1,WEEKDAY(V22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="W23" s="66" t="str" cm="1">
+        <f t="array" ref="W23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W22)),"F",IF(OR(WEEKDAY(W22)=1,WEEKDAY(W22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="X23" s="66" t="str" cm="1">
+        <f t="array" ref="X23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X22)),"F",IF(OR(WEEKDAY(X22)=1,WEEKDAY(X22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="Y23" s="66" t="str" cm="1">
+        <f t="array" ref="Y23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y22)),"F",IF(OR(WEEKDAY(Y22)=1,WEEKDAY(Y22)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="Z23" s="66" cm="1">
+        <f t="array" ref="Z23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z22)),"F",IF(OR(WEEKDAY(Z22)=1,WEEKDAY(Z22)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AA23" s="66" cm="1">
+        <f t="array" ref="AA23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA22)),"F",IF(OR(WEEKDAY(AA22)=1,WEEKDAY(AA22)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AB23" s="66" cm="1">
+        <f t="array" ref="AB23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB22)),"F",IF(OR(WEEKDAY(AB22)=1,WEEKDAY(AB22)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AC23" s="66" cm="1">
+        <f t="array" ref="AC23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC22)),"F",IF(OR(WEEKDAY(AC22)=1,WEEKDAY(AC22)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AD23" s="66" cm="1">
+        <f t="array" ref="AD23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD22)),"F",IF(OR(WEEKDAY(AD22)=1,WEEKDAY(AD22)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AE23" s="66" t="str" cm="1">
+        <f t="array" ref="AE23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE22)),"F",IF(OR(WEEKDAY(AE22)=1,WEEKDAY(AE22)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AF23" s="73" t="str" cm="1">
+        <f t="array" ref="AF23">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF22)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF22)),"F",IF(OR(WEEKDAY(AF22)=1,WEEKDAY(AF22)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AG23" s="82">
+        <f>COUNT(B23:AF23,"&lt;0.1")</f>
+        <v>6</v>
+      </c>
+      <c r="AH23" s="77" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI23" s="78">
+        <f>Start!P5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ23" s="91">
+        <f>ROUND(AG23*AI23/5,1)*5</f>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="60"/>
+      <c r="B24" s="63">
+        <f>AF22+1</f>
+        <v>46692</v>
+      </c>
+      <c r="C24" s="64">
+        <f t="shared" ref="C24:AE24" si="10">B24+1</f>
+        <v>46693</v>
+      </c>
+      <c r="D24" s="64">
+        <f t="shared" si="10"/>
+        <v>46694</v>
+      </c>
+      <c r="E24" s="64">
+        <f t="shared" si="10"/>
+        <v>46695</v>
+      </c>
+      <c r="F24" s="64">
+        <f t="shared" si="10"/>
+        <v>46696</v>
+      </c>
+      <c r="G24" s="64">
+        <f t="shared" si="10"/>
+        <v>46697</v>
+      </c>
+      <c r="H24" s="64">
+        <f t="shared" si="10"/>
+        <v>46698</v>
+      </c>
+      <c r="I24" s="64">
+        <f t="shared" si="10"/>
+        <v>46699</v>
+      </c>
+      <c r="J24" s="64">
+        <f t="shared" si="10"/>
+        <v>46700</v>
+      </c>
+      <c r="K24" s="64">
+        <f t="shared" si="10"/>
+        <v>46701</v>
+      </c>
+      <c r="L24" s="64">
+        <f t="shared" si="10"/>
+        <v>46702</v>
+      </c>
+      <c r="M24" s="64">
+        <f t="shared" si="10"/>
+        <v>46703</v>
+      </c>
+      <c r="N24" s="64">
+        <f t="shared" si="10"/>
+        <v>46704</v>
+      </c>
+      <c r="O24" s="64">
+        <f t="shared" si="10"/>
+        <v>46705</v>
+      </c>
+      <c r="P24" s="64">
+        <f t="shared" si="10"/>
+        <v>46706</v>
+      </c>
+      <c r="Q24" s="64">
+        <f t="shared" si="10"/>
+        <v>46707</v>
+      </c>
+      <c r="R24" s="64">
+        <f t="shared" si="10"/>
+        <v>46708</v>
+      </c>
+      <c r="S24" s="64">
+        <f t="shared" si="10"/>
+        <v>46709</v>
+      </c>
+      <c r="T24" s="64">
+        <f t="shared" si="10"/>
+        <v>46710</v>
+      </c>
+      <c r="U24" s="64">
+        <f t="shared" si="10"/>
+        <v>46711</v>
+      </c>
+      <c r="V24" s="64">
+        <f t="shared" si="10"/>
+        <v>46712</v>
+      </c>
+      <c r="W24" s="64">
+        <f t="shared" si="10"/>
+        <v>46713</v>
+      </c>
+      <c r="X24" s="64">
+        <f t="shared" si="10"/>
+        <v>46714</v>
+      </c>
+      <c r="Y24" s="64">
+        <f t="shared" si="10"/>
+        <v>46715</v>
+      </c>
+      <c r="Z24" s="64">
+        <f t="shared" si="10"/>
+        <v>46716</v>
+      </c>
+      <c r="AA24" s="64">
+        <f t="shared" si="10"/>
+        <v>46717</v>
+      </c>
+      <c r="AB24" s="64">
+        <f t="shared" si="10"/>
+        <v>46718</v>
+      </c>
+      <c r="AC24" s="64">
+        <f t="shared" si="10"/>
+        <v>46719</v>
+      </c>
+      <c r="AD24" s="64">
+        <f t="shared" si="10"/>
+        <v>46720</v>
+      </c>
+      <c r="AE24" s="64">
+        <f t="shared" si="10"/>
+        <v>46721</v>
+      </c>
+      <c r="AF24" s="74"/>
+      <c r="AG24" s="83"/>
+      <c r="AH24" s="77"/>
+      <c r="AI24" s="78"/>
+      <c r="AJ24" s="91"/>
+    </row>
+    <row r="25" spans="1:36" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="60" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25" s="65" cm="1">
+        <f t="array" ref="B25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B24)),"F",IF(OR(WEEKDAY(B24)=1,WEEKDAY(B24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="C25" s="66" cm="1">
+        <f t="array" ref="C25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C24)),"F",IF(OR(WEEKDAY(C24)=1,WEEKDAY(C24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="D25" s="66" cm="1">
+        <f t="array" ref="D25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D24)),"F",IF(OR(WEEKDAY(D24)=1,WEEKDAY(D24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="E25" s="66" cm="1">
+        <f t="array" ref="E25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E24)),"F",IF(OR(WEEKDAY(E24)=1,WEEKDAY(E24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="F25" s="66" cm="1">
+        <f t="array" ref="F25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F24)),"F",IF(OR(WEEKDAY(F24)=1,WEEKDAY(F24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="G25" s="66" t="str" cm="1">
+        <f t="array" ref="G25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G24)),"F",IF(OR(WEEKDAY(G24)=1,WEEKDAY(G24)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="H25" s="66" t="str" cm="1">
+        <f t="array" ref="H25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H24)),"F",IF(OR(WEEKDAY(H24)=1,WEEKDAY(H24)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="I25" s="66" cm="1">
+        <f t="array" ref="I25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I24)),"F",IF(OR(WEEKDAY(I24)=1,WEEKDAY(I24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="J25" s="66" cm="1">
+        <f t="array" ref="J25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J24)),"F",IF(OR(WEEKDAY(J24)=1,WEEKDAY(J24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="K25" s="66" cm="1">
+        <f t="array" ref="K25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K24)),"F",IF(OR(WEEKDAY(K24)=1,WEEKDAY(K24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="L25" s="66" cm="1">
+        <f t="array" ref="L25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L24)),"F",IF(OR(WEEKDAY(L24)=1,WEEKDAY(L24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="M25" s="66" cm="1">
+        <f t="array" ref="M25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M24)),"F",IF(OR(WEEKDAY(M24)=1,WEEKDAY(M24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="N25" s="66" t="str" cm="1">
+        <f t="array" ref="N25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N24)),"F",IF(OR(WEEKDAY(N24)=1,WEEKDAY(N24)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="O25" s="66" t="str" cm="1">
+        <f t="array" ref="O25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O24)),"F",IF(OR(WEEKDAY(O24)=1,WEEKDAY(O24)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="P25" s="66" cm="1">
+        <f t="array" ref="P25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P24)),"F",IF(OR(WEEKDAY(P24)=1,WEEKDAY(P24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Q25" s="66" cm="1">
+        <f t="array" ref="Q25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q24)),"F",IF(OR(WEEKDAY(Q24)=1,WEEKDAY(Q24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="R25" s="66" cm="1">
+        <f t="array" ref="R25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R24)),"F",IF(OR(WEEKDAY(R24)=1,WEEKDAY(R24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="S25" s="66" cm="1">
+        <f t="array" ref="S25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S24)),"F",IF(OR(WEEKDAY(S24)=1,WEEKDAY(S24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="T25" s="66" cm="1">
+        <f t="array" ref="T25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T24)),"F",IF(OR(WEEKDAY(T24)=1,WEEKDAY(T24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="U25" s="66" t="str" cm="1">
+        <f t="array" ref="U25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U24)),"F",IF(OR(WEEKDAY(U24)=1,WEEKDAY(U24)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="V25" s="66" t="str" cm="1">
+        <f t="array" ref="V25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V24)),"F",IF(OR(WEEKDAY(V24)=1,WEEKDAY(V24)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="W25" s="66" cm="1">
+        <f t="array" ref="W25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W24)),"F",IF(OR(WEEKDAY(W24)=1,WEEKDAY(W24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="X25" s="66" cm="1">
+        <f t="array" ref="X25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X24)),"F",IF(OR(WEEKDAY(X24)=1,WEEKDAY(X24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Y25" s="66" cm="1">
+        <f t="array" ref="Y25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y24)),"F",IF(OR(WEEKDAY(Y24)=1,WEEKDAY(Y24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Z25" s="66" cm="1">
+        <f t="array" ref="Z25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z24)),"F",IF(OR(WEEKDAY(Z24)=1,WEEKDAY(Z24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AA25" s="66" cm="1">
+        <f t="array" ref="AA25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA24)),"F",IF(OR(WEEKDAY(AA24)=1,WEEKDAY(AA24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AB25" s="66" t="str" cm="1">
+        <f t="array" ref="AB25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB24)),"F",IF(OR(WEEKDAY(AB24)=1,WEEKDAY(AB24)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AC25" s="66" t="str" cm="1">
+        <f t="array" ref="AC25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC24)),"F",IF(OR(WEEKDAY(AC24)=1,WEEKDAY(AC24)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="AD25" s="66" cm="1">
+        <f t="array" ref="AD25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD24)),"F",IF(OR(WEEKDAY(AD24)=1,WEEKDAY(AD24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AE25" s="66" cm="1">
+        <f t="array" ref="AE25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE24)),"F",IF(OR(WEEKDAY(AE24)=1,WEEKDAY(AE24)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="AF25" s="73" t="str" cm="1">
+        <f t="array" ref="AF25">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF24)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF24)),"F",IF(OR(WEEKDAY(AF24)=1,WEEKDAY(AF24)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AG25" s="82">
+        <f>COUNT(B25:AF25,"&lt;0.1")</f>
+        <v>22</v>
+      </c>
+      <c r="AH25" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="AI25" s="78">
+        <f>Start!Q5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ25" s="91">
+        <f>ROUND(AG25*AI25/5,1)*5</f>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:36" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="60"/>
+      <c r="B26" s="63">
+        <f>AE24+1</f>
+        <v>46722</v>
+      </c>
+      <c r="C26" s="64">
+        <f t="shared" ref="C26:AF26" si="11">B26+1</f>
+        <v>46723</v>
+      </c>
+      <c r="D26" s="64">
+        <f t="shared" si="11"/>
+        <v>46724</v>
+      </c>
+      <c r="E26" s="64">
+        <f t="shared" si="11"/>
+        <v>46725</v>
+      </c>
+      <c r="F26" s="64">
+        <f t="shared" si="11"/>
+        <v>46726</v>
+      </c>
+      <c r="G26" s="64">
+        <f t="shared" si="11"/>
+        <v>46727</v>
+      </c>
+      <c r="H26" s="64">
+        <f t="shared" si="11"/>
+        <v>46728</v>
+      </c>
+      <c r="I26" s="64">
+        <f t="shared" si="11"/>
+        <v>46729</v>
+      </c>
+      <c r="J26" s="64">
+        <f t="shared" si="11"/>
+        <v>46730</v>
+      </c>
+      <c r="K26" s="64">
+        <f t="shared" si="11"/>
+        <v>46731</v>
+      </c>
+      <c r="L26" s="64">
+        <f t="shared" si="11"/>
+        <v>46732</v>
+      </c>
+      <c r="M26" s="64">
+        <f t="shared" si="11"/>
+        <v>46733</v>
+      </c>
+      <c r="N26" s="64">
+        <f t="shared" si="11"/>
+        <v>46734</v>
+      </c>
+      <c r="O26" s="64">
+        <f t="shared" si="11"/>
+        <v>46735</v>
+      </c>
+      <c r="P26" s="64">
+        <f t="shared" si="11"/>
+        <v>46736</v>
+      </c>
+      <c r="Q26" s="64">
+        <f t="shared" si="11"/>
+        <v>46737</v>
+      </c>
+      <c r="R26" s="64">
+        <f t="shared" si="11"/>
+        <v>46738</v>
+      </c>
+      <c r="S26" s="64">
+        <f t="shared" si="11"/>
+        <v>46739</v>
+      </c>
+      <c r="T26" s="64">
+        <f t="shared" si="11"/>
+        <v>46740</v>
+      </c>
+      <c r="U26" s="64">
+        <f t="shared" si="11"/>
+        <v>46741</v>
+      </c>
+      <c r="V26" s="64">
+        <f t="shared" si="11"/>
+        <v>46742</v>
+      </c>
+      <c r="W26" s="64">
+        <f t="shared" si="11"/>
+        <v>46743</v>
+      </c>
+      <c r="X26" s="64">
+        <f t="shared" si="11"/>
+        <v>46744</v>
+      </c>
+      <c r="Y26" s="64">
+        <f t="shared" si="11"/>
+        <v>46745</v>
+      </c>
+      <c r="Z26" s="64">
+        <f t="shared" si="11"/>
+        <v>46746</v>
+      </c>
+      <c r="AA26" s="64">
+        <f t="shared" si="11"/>
+        <v>46747</v>
+      </c>
+      <c r="AB26" s="64">
+        <f t="shared" si="11"/>
+        <v>46748</v>
+      </c>
+      <c r="AC26" s="64">
+        <f t="shared" si="11"/>
+        <v>46749</v>
+      </c>
+      <c r="AD26" s="64">
+        <f t="shared" si="11"/>
+        <v>46750</v>
+      </c>
+      <c r="AE26" s="64">
+        <f t="shared" si="11"/>
+        <v>46751</v>
+      </c>
+      <c r="AF26" s="72">
+        <f t="shared" si="11"/>
+        <v>46752</v>
+      </c>
+      <c r="AG26" s="85"/>
+      <c r="AH26" s="77"/>
+      <c r="AI26" s="78"/>
+      <c r="AJ26" s="91"/>
+    </row>
+    <row r="27" spans="1:36" ht="14" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="60" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="67" cm="1">
+        <f t="array" ref="B27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=B26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=B26)),"F",IF(OR(WEEKDAY(B26)=1,WEEKDAY(B26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="C27" s="68" cm="1">
+        <f t="array" ref="C27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=C26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=C26)),"F",IF(OR(WEEKDAY(C26)=1,WEEKDAY(C26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="D27" s="68" cm="1">
+        <f t="array" ref="D27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=D26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=D26)),"F",IF(OR(WEEKDAY(D26)=1,WEEKDAY(D26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="E27" s="68" t="str" cm="1">
+        <f t="array" ref="E27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=E26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=E26)),"F",IF(OR(WEEKDAY(E26)=1,WEEKDAY(E26)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="F27" s="68" t="str" cm="1">
+        <f t="array" ref="F27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=F26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=F26)),"F",IF(OR(WEEKDAY(F26)=1,WEEKDAY(F26)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="G27" s="68" cm="1">
+        <f t="array" ref="G27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=G26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=G26)),"F",IF(OR(WEEKDAY(G26)=1,WEEKDAY(G26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="H27" s="68" cm="1">
+        <f t="array" ref="H27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=H26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=H26)),"F",IF(OR(WEEKDAY(H26)=1,WEEKDAY(H26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="I27" s="68" cm="1">
+        <f t="array" ref="I27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=I26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=I26)),"F",IF(OR(WEEKDAY(I26)=1,WEEKDAY(I26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="J27" s="68" cm="1">
+        <f t="array" ref="J27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=J26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=J26)),"F",IF(OR(WEEKDAY(J26)=1,WEEKDAY(J26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="K27" s="68" cm="1">
+        <f t="array" ref="K27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=K26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=K26)),"F",IF(OR(WEEKDAY(K26)=1,WEEKDAY(K26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="L27" s="68" t="str" cm="1">
+        <f t="array" ref="L27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=L26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=L26)),"F",IF(OR(WEEKDAY(L26)=1,WEEKDAY(L26)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="M27" s="68" t="str" cm="1">
+        <f t="array" ref="M27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=M26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=M26)),"F",IF(OR(WEEKDAY(M26)=1,WEEKDAY(M26)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="N27" s="68" cm="1">
+        <f t="array" ref="N27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=N26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=N26)),"F",IF(OR(WEEKDAY(N26)=1,WEEKDAY(N26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="O27" s="68" cm="1">
+        <f t="array" ref="O27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=O26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=O26)),"F",IF(OR(WEEKDAY(O26)=1,WEEKDAY(O26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="P27" s="68" cm="1">
+        <f t="array" ref="P27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=P26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=P26)),"F",IF(OR(WEEKDAY(P26)=1,WEEKDAY(P26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Q27" s="68" cm="1">
+        <f t="array" ref="Q27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Q26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Q26)),"F",IF(OR(WEEKDAY(Q26)=1,WEEKDAY(Q26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="R27" s="68" cm="1">
+        <f t="array" ref="R27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=R26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=R26)),"F",IF(OR(WEEKDAY(R26)=1,WEEKDAY(R26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="S27" s="68" t="str" cm="1">
+        <f t="array" ref="S27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=S26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=S26)),"F",IF(OR(WEEKDAY(S26)=1,WEEKDAY(S26)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="T27" s="68" t="str" cm="1">
+        <f t="array" ref="T27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=T26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=T26)),"F",IF(OR(WEEKDAY(T26)=1,WEEKDAY(T26)=7),"",1))</f>
+        <v/>
+      </c>
+      <c r="U27" s="68" cm="1">
+        <f t="array" ref="U27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=U26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=U26)),"F",IF(OR(WEEKDAY(U26)=1,WEEKDAY(U26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="V27" s="68" cm="1">
+        <f t="array" ref="V27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=V26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=V26)),"F",IF(OR(WEEKDAY(V26)=1,WEEKDAY(V26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="W27" s="68" cm="1">
+        <f t="array" ref="W27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=W26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=W26)),"F",IF(OR(WEEKDAY(W26)=1,WEEKDAY(W26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="X27" s="68" cm="1">
+        <f t="array" ref="X27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=X26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=X26)),"F",IF(OR(WEEKDAY(X26)=1,WEEKDAY(X26)=7),"",1))</f>
+        <v>1</v>
+      </c>
+      <c r="Y27" s="68" t="str" cm="1">
+        <f t="array" ref="Y27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Y26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Y26)),"F",IF(OR(WEEKDAY(Y26)=1,WEEKDAY(Y26)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="Z27" s="68" t="str" cm="1">
+        <f t="array" ref="Z27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=Z26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=Z26)),"F",IF(OR(WEEKDAY(Z26)=1,WEEKDAY(Z26)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AA27" s="68" t="str" cm="1">
+        <f t="array" ref="AA27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AA26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AA26)),"F",IF(OR(WEEKDAY(AA26)=1,WEEKDAY(AA26)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AB27" s="68" t="str" cm="1">
+        <f t="array" ref="AB27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AB26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AB26)),"F",IF(OR(WEEKDAY(AB26)=1,WEEKDAY(AB26)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AC27" s="68" t="str" cm="1">
+        <f t="array" ref="AC27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AC26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AC26)),"F",IF(OR(WEEKDAY(AC26)=1,WEEKDAY(AC26)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AD27" s="68" t="str" cm="1">
+        <f t="array" ref="AD27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AD26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AD26)),"F",IF(OR(WEEKDAY(AD26)=1,WEEKDAY(AD26)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AE27" s="68" t="str" cm="1">
+        <f t="array" ref="AE27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AE26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AE26)),"F",IF(OR(WEEKDAY(AE26)=1,WEEKDAY(AE26)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AF27" s="75" t="str" cm="1">
+        <f t="array" ref="AF27">IF(SUMPRODUCT(('Feiertage und Ferien'!$H$8:$H$14&lt;=AF26)*('Feiertage und Ferien'!$I$8:$I$14&gt;=AF26)),"F",IF(OR(WEEKDAY(AF26)=1,WEEKDAY(AF26)=7),"",1))</f>
+        <v>F</v>
+      </c>
+      <c r="AG27" s="86">
+        <f>COUNT(B27:AF27,"&lt;0.1")</f>
+        <v>17</v>
+      </c>
+      <c r="AH27" s="87" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI27" s="88">
+        <f>Start!R5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="92">
+        <f>ROUND(AG27*AI27/5,1)*5</f>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36" ht="11.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="9"/>
+      <c r="AC28" s="33"/>
+    </row>
+    <row r="29" spans="1:36" ht="11.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="34"/>
+      <c r="C29" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="F29" s="35"/>
+      <c r="G29" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="36"/>
+      <c r="K29" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="N29" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="O29" s="27" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="30" spans="1:36" x14ac:dyDescent="0.15">
+      <c r="A30" s="9"/>
+      <c r="D30" s="33"/>
+      <c r="E30" s="38"/>
+    </row>
+    <row r="32" spans="1:36" x14ac:dyDescent="0.15">
+      <c r="G32" s="43"/>
+      <c r="H32" s="43"/>
+      <c r="I32" s="43"/>
+      <c r="J32" s="43"/>
+      <c r="K32" s="43"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="43"/>
+      <c r="N32" s="43"/>
+      <c r="O32" s="43"/>
+      <c r="P32" s="43"/>
+      <c r="Q32" s="43"/>
+      <c r="R32" s="43"/>
+      <c r="S32" s="43"/>
+      <c r="T32" s="43"/>
+      <c r="U32" s="43"/>
+      <c r="V32" s="43"/>
+      <c r="W32" s="43"/>
+      <c r="X32" s="43"/>
+      <c r="Y32" s="43"/>
+      <c r="Z32" s="43"/>
+      <c r="AA32" s="43"/>
+      <c r="AB32" s="43"/>
+      <c r="AC32" s="43"/>
+      <c r="AD32" s="43"/>
+      <c r="AE32" s="43"/>
+      <c r="AF32" s="44"/>
+      <c r="AG32" s="43"/>
+      <c r="AH32" s="43"/>
+      <c r="AI32" s="43"/>
+      <c r="AJ32" s="45"/>
+    </row>
+    <row r="33" spans="7:36" ht="15" x14ac:dyDescent="0.2">
+      <c r="G33" s="43"/>
+      <c r="H33" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="I33" s="53"/>
+      <c r="J33" s="53"/>
+      <c r="K33" s="53"/>
+      <c r="L33" s="53"/>
+      <c r="M33" s="53"/>
+      <c r="N33" s="53"/>
+      <c r="O33" s="53"/>
+      <c r="P33" s="93" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q33" s="56"/>
+      <c r="R33" s="56"/>
+      <c r="S33" s="56"/>
+      <c r="T33" s="56"/>
+      <c r="U33" s="56"/>
+      <c r="V33" s="56"/>
+      <c r="W33" s="56"/>
+      <c r="X33" s="56"/>
+      <c r="Y33" s="53"/>
+      <c r="Z33" s="53"/>
+      <c r="AA33" s="53"/>
+      <c r="AB33" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC33" s="53"/>
+      <c r="AD33" s="53"/>
+      <c r="AE33" s="53"/>
+      <c r="AF33" s="53"/>
+      <c r="AG33" s="53"/>
+      <c r="AH33" s="53"/>
+      <c r="AI33" s="53"/>
+      <c r="AJ33" s="46"/>
+    </row>
+    <row r="34" spans="7:36" x14ac:dyDescent="0.15">
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+      <c r="J34" s="43"/>
+      <c r="K34" s="43"/>
+      <c r="L34" s="43"/>
+      <c r="M34" s="43"/>
+      <c r="N34" s="43"/>
+      <c r="O34" s="43"/>
+      <c r="P34" s="43"/>
+      <c r="Q34" s="43"/>
+      <c r="R34" s="43"/>
+      <c r="S34" s="43"/>
+      <c r="T34" s="43"/>
+      <c r="U34" s="43"/>
+      <c r="V34" s="43"/>
+      <c r="W34" s="43"/>
+      <c r="X34" s="43"/>
+      <c r="Y34" s="43"/>
+      <c r="Z34" s="43"/>
+      <c r="AA34" s="43"/>
+      <c r="AB34" s="43"/>
+      <c r="AC34" s="43"/>
+      <c r="AD34" s="43"/>
+      <c r="AE34" s="47"/>
+      <c r="AF34" s="44"/>
+      <c r="AG34" s="43"/>
+      <c r="AH34" s="43"/>
+      <c r="AI34" s="43"/>
+      <c r="AJ34" s="45"/>
+    </row>
+  </sheetData>
+  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
+  <phoneticPr fontId="42" type="noConversion"/>
+  <conditionalFormatting sqref="B4:AF24">
+    <cfRule type="cellIs" dxfId="72" priority="79" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="71" priority="78" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B5:AF27">
+    <cfRule type="cellIs" dxfId="70" priority="75" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B7:AF7">
+    <cfRule type="cellIs" dxfId="69" priority="63" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="68" priority="64" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="67" priority="62" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="66" priority="61" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B9:AF9">
+    <cfRule type="cellIs" dxfId="65" priority="60" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="64" priority="59" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="63" priority="58" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="62" priority="57" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="61" priority="56" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="60" priority="55" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B11:AF11">
+    <cfRule type="cellIs" dxfId="59" priority="50" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="58" priority="53" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="57" priority="52" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="56" priority="51" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="55" priority="54" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="54" priority="49" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B13:AF13">
+    <cfRule type="cellIs" dxfId="53" priority="48" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="52" priority="47" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="51" priority="46" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="50" priority="45" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="49" priority="44" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="48" priority="43" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B15:AF15">
+    <cfRule type="cellIs" dxfId="47" priority="42" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="46" priority="41" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="45" priority="40" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="44" priority="39" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="43" priority="38" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="42" priority="37" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B17:AF17">
+    <cfRule type="cellIs" dxfId="41" priority="32" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="40" priority="33" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="39" priority="34" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="38" priority="35" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="37" priority="36" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="36" priority="31" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B19:AF19">
+    <cfRule type="cellIs" dxfId="35" priority="30" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="34" priority="29" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="33" priority="28" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="32" priority="27" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="31" priority="26" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="30" priority="25" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B21:AF21">
+    <cfRule type="cellIs" dxfId="29" priority="19" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="28" priority="23" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="27" priority="22" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="26" priority="21" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="25" priority="24" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="24" priority="20" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B23:AF23">
+    <cfRule type="cellIs" dxfId="23" priority="18" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="22" priority="17" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="21" priority="16" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="20" priority="15" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="19" priority="14" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="18" priority="13" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B25:AF25">
+    <cfRule type="cellIs" dxfId="17" priority="11" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="16" priority="10" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="15" priority="9" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="14" priority="8" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="13" priority="7" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="12" priority="66" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="11" priority="67" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="10" priority="12" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B26:AF26">
+    <cfRule type="cellIs" dxfId="9" priority="119" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="8" priority="118" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B27:AF27">
+    <cfRule type="cellIs" dxfId="7" priority="6" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="6" priority="5" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="5" priority="71" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="4" priority="72" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="3" priority="4" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="2" priority="3" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <hyperlinks>
+    <hyperlink ref="P33" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
+    <hyperlink ref="P33:X33" r:id="rId2" display="http://ssa-app.ch/WorkingHours?page=1" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
+    <hyperlink ref="AB33" r:id="rId3" display="im ssa-app erfassen." xr:uid="{00000000-0004-0000-0300-000002000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.33333333333333331" right="0.33402777777777776" top="0.6694444444444444" bottom="1.0513888888888889" header="0.51180555555555551" footer="0.27569444444444446"/>
+  <pageSetup paperSize="9" scale="78" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;8Arbeitszeit per &amp;D</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB12EABF-9C3D-4B88-A2CC-864DCDE10479}">
+  <sheetPr>
+    <tabColor rgb="FFC0392B"/>
+  </sheetPr>
+  <dimension ref="B2:P16"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="D32" sqref="D32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.6640625" customWidth="1"/>
+    <col min="2" max="3" width="27.33203125" customWidth="1"/>
+    <col min="4" max="4" width="4.5" customWidth="1"/>
+    <col min="5" max="16" width="7.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:16" ht="24" x14ac:dyDescent="0.3">
+      <c r="B2" s="157" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="3" spans="2:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="B3" s="244" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="B4" s="130"/>
+    </row>
+    <row r="5" spans="2:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="B5" s="245" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="B6" s="244" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="E7" s="244" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="B8" s="159" t="s">
+        <v>113</v>
+      </c>
+      <c r="C8" s="160"/>
+      <c r="E8" s="164" t="s">
+        <v>116</v>
+      </c>
+      <c r="F8" s="163"/>
+      <c r="G8" s="163"/>
+      <c r="H8" s="163"/>
+      <c r="I8" s="163"/>
+      <c r="J8" s="163"/>
+      <c r="K8" s="163"/>
+      <c r="L8" s="163"/>
+      <c r="M8" s="163"/>
+      <c r="N8" s="163"/>
+      <c r="O8" s="163"/>
+      <c r="P8" s="165"/>
+    </row>
+    <row r="9" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B9" s="282" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="283"/>
+      <c r="E9" s="284" t="s">
+        <v>117</v>
+      </c>
+      <c r="F9" s="285"/>
+      <c r="G9" s="285"/>
+      <c r="H9" s="285"/>
+      <c r="I9" s="285"/>
+      <c r="J9" s="285"/>
+      <c r="K9" s="285"/>
+      <c r="L9" s="285"/>
+      <c r="M9" s="285"/>
+      <c r="N9" s="285"/>
+      <c r="O9" s="285"/>
+      <c r="P9" s="286"/>
+    </row>
+    <row r="10" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B10" s="282"/>
+      <c r="C10" s="283"/>
+      <c r="E10" s="284"/>
+      <c r="F10" s="285"/>
+      <c r="G10" s="285"/>
+      <c r="H10" s="285"/>
+      <c r="I10" s="285"/>
+      <c r="J10" s="285"/>
+      <c r="K10" s="285"/>
+      <c r="L10" s="285"/>
+      <c r="M10" s="285"/>
+      <c r="N10" s="285"/>
+      <c r="O10" s="285"/>
+      <c r="P10" s="286"/>
+    </row>
+    <row r="11" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B11" s="161" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="161" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="161" t="str">
+        <f>Start!G13</f>
+        <v>Jan</v>
+      </c>
+      <c r="F11" s="161" t="str">
+        <f>Start!H13</f>
+        <v>Feb</v>
+      </c>
+      <c r="G11" s="161" t="str">
+        <f>Start!I13</f>
+        <v>März</v>
+      </c>
+      <c r="H11" s="161" t="str">
+        <f>Start!J13</f>
+        <v>Apr</v>
+      </c>
+      <c r="I11" s="161" t="str">
+        <f>Start!K13</f>
+        <v>Mai</v>
+      </c>
+      <c r="J11" s="161" t="str">
+        <f>Start!L13</f>
+        <v>Juni</v>
+      </c>
+      <c r="K11" s="161" t="str">
+        <f>Start!M13</f>
+        <v>Juli</v>
+      </c>
+      <c r="L11" s="161" t="str">
+        <f>Start!N13</f>
+        <v>Aug</v>
+      </c>
+      <c r="M11" s="161" t="str">
+        <f>Start!O13</f>
+        <v>Sept</v>
+      </c>
+      <c r="N11" s="161" t="str">
+        <f>Start!P13</f>
+        <v>Okt</v>
+      </c>
+      <c r="O11" s="161" t="str">
+        <f>Start!Q13</f>
+        <v>Nov</v>
+      </c>
+      <c r="P11" s="161" t="str">
+        <f>Start!R13</f>
+        <v>Dez</v>
+      </c>
+    </row>
+    <row r="12" spans="2:16" ht="19" x14ac:dyDescent="0.25">
+      <c r="B12" s="162">
+        <f>Arbeitszeiten!AK44</f>
+        <v>1720.32</v>
+      </c>
+      <c r="C12" s="162">
+        <f>Arbeitszeiten!AK43</f>
+        <v>134.40000000000003</v>
+      </c>
+      <c r="E12" s="166">
+        <f>Start!G14</f>
+        <v>20</v>
+      </c>
+      <c r="F12" s="166">
+        <f>Start!H14</f>
+        <v>10</v>
+      </c>
+      <c r="G12" s="166">
+        <f>Start!I14</f>
+        <v>21</v>
+      </c>
+      <c r="H12" s="166">
+        <f>Start!J14</f>
+        <v>12</v>
+      </c>
+      <c r="I12" s="166">
+        <f>Start!K14</f>
+        <v>19</v>
+      </c>
+      <c r="J12" s="166">
+        <f>Start!L14</f>
+        <v>22</v>
+      </c>
+      <c r="K12" s="166">
+        <f>Start!M14</f>
+        <v>7</v>
+      </c>
+      <c r="L12" s="166">
+        <f>Start!N14</f>
+        <v>12</v>
+      </c>
+      <c r="M12" s="166">
+        <f>Start!O14</f>
+        <v>22</v>
+      </c>
+      <c r="N12" s="166">
+        <f>Start!P14</f>
+        <v>6</v>
+      </c>
+      <c r="O12" s="166">
+        <f>Start!Q14</f>
+        <v>22</v>
+      </c>
+      <c r="P12" s="166">
+        <f>Start!R14</f>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B13" s="158" t="s">
+        <v>115</v>
+      </c>
+      <c r="E13" s="158" t="s">
+        <v>118</v>
+      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+    </row>
+    <row r="16" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="B16" s="124" t="s">
+        <v>119</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="B9:C10"/>
+    <mergeCell ref="E9:P10"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B16" location="'Start'!A1" display="← zurück zur Mappe «Start»" xr:uid="{CECB06F8-AFD0-4813-8B50-FD6276191F80}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08B0C406-5EC6-49D4-8529-A6D8BA54EE5E}">
+  <sheetPr>
+    <tabColor rgb="FF2E75B6"/>
+  </sheetPr>
+  <dimension ref="B2:M28"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.6640625" customWidth="1"/>
+    <col min="2" max="13" width="10" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:13" ht="24" x14ac:dyDescent="0.3">
+      <c r="B2" s="167" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="3" spans="2:13" ht="16" x14ac:dyDescent="0.2">
+      <c r="B3" s="244" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="4" spans="2:13" ht="16" x14ac:dyDescent="0.2">
+      <c r="B4" s="130"/>
+    </row>
+    <row r="5" spans="2:13" ht="16" x14ac:dyDescent="0.2">
+      <c r="B5" s="245" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="6" spans="2:13" ht="16" x14ac:dyDescent="0.2">
+      <c r="B6" s="244" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="7" spans="2:13" ht="16" x14ac:dyDescent="0.2">
+      <c r="B7" s="244" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="8" spans="2:13" ht="16" x14ac:dyDescent="0.2">
+      <c r="B8" s="169" t="s">
+        <v>120</v>
+      </c>
+      <c r="C8" s="168"/>
+      <c r="D8" s="168"/>
+      <c r="E8" s="168"/>
+      <c r="F8" s="168"/>
+      <c r="G8" s="168"/>
+      <c r="H8" s="168"/>
+      <c r="I8" s="168"/>
+      <c r="J8" s="168"/>
+      <c r="K8" s="168"/>
+      <c r="L8" s="168"/>
+      <c r="M8" s="170"/>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B9" s="287" t="s">
+        <v>121</v>
+      </c>
+      <c r="C9" s="288"/>
+      <c r="D9" s="288"/>
+      <c r="E9" s="288"/>
+      <c r="F9" s="288"/>
+      <c r="G9" s="288"/>
+      <c r="H9" s="288"/>
+      <c r="I9" s="288"/>
+      <c r="J9" s="288"/>
+      <c r="K9" s="288"/>
+      <c r="L9" s="288"/>
+      <c r="M9" s="289"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B10" s="290"/>
+      <c r="C10" s="288"/>
+      <c r="D10" s="288"/>
+      <c r="E10" s="288"/>
+      <c r="F10" s="288"/>
+      <c r="G10" s="288"/>
+      <c r="H10" s="288"/>
+      <c r="I10" s="288"/>
+      <c r="J10" s="288"/>
+      <c r="K10" s="288"/>
+      <c r="L10" s="288"/>
+      <c r="M10" s="289"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B11" s="171" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="171" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="171" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="171" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" s="171" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="171" t="s">
+        <v>6</v>
+      </c>
+      <c r="H11" s="171" t="s">
+        <v>7</v>
+      </c>
+      <c r="I11" s="171" t="s">
+        <v>8</v>
+      </c>
+      <c r="J11" s="171" t="s">
+        <v>9</v>
+      </c>
+      <c r="K11" s="171" t="s">
+        <v>10</v>
+      </c>
+      <c r="L11" s="171" t="s">
+        <v>11</v>
+      </c>
+      <c r="M11" s="171" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="2:13" ht="16" x14ac:dyDescent="0.2">
+      <c r="B12" s="172">
+        <f>Start!$S$13/Start!$S$14*Start!G14</f>
+        <v>166.93894736842105</v>
+      </c>
+      <c r="C12" s="172">
+        <f>Start!$S$13/Start!$S$14*Start!H14</f>
+        <v>83.469473684210527</v>
+      </c>
+      <c r="D12" s="172">
+        <f>Start!$S$13/Start!$S$14*Start!I14</f>
+        <v>175.2858947368421</v>
+      </c>
+      <c r="E12" s="172">
+        <f>Start!$S$13/Start!$S$14*Start!J14</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="F12" s="172">
+        <f>Start!$S$13/Start!$S$14*Start!K14</f>
+        <v>158.59199999999998</v>
+      </c>
+      <c r="G12" s="172">
+        <f>Start!$S$13/Start!$S$14*Start!L14</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="H12" s="172">
+        <f>Start!$S$13/Start!$S$14*Start!M14</f>
+        <v>58.42863157894736</v>
+      </c>
+      <c r="I12" s="172">
+        <f>Start!$S$13/Start!$S$14*Start!N14</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="J12" s="172">
+        <f>Start!$S$13/Start!$S$14*Start!O14</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="K12" s="172">
+        <f>Start!$S$13/Start!$S$14*Start!P14</f>
+        <v>50.081684210526312</v>
+      </c>
+      <c r="L12" s="173">
+        <f>Start!$S$13/Start!$S$14*Start!Q14</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="M12" s="173">
+        <f>Start!$S$13/Start!$S$14*Start!R14</f>
+        <v>141.89810526315787</v>
+      </c>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B13" s="158" t="s">
+        <v>115</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="174" t="s">
+        <v>71</v>
+      </c>
+      <c r="M13" s="174">
+        <f>SUM(B12:M12)</f>
+        <v>1585.92</v>
+      </c>
+    </row>
+    <row r="14" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B14" s="291" t="s">
+        <v>122</v>
+      </c>
+      <c r="C14" s="292"/>
+      <c r="D14" s="293"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
+    </row>
+    <row r="15" spans="2:13" ht="16" x14ac:dyDescent="0.2">
+      <c r="B15" s="294">
+        <f>(Jahresarbeitszeit!B12-Jahresarbeitszeit!C12)/(SUM(Start!G14:R14))</f>
+        <v>8.346947368421052</v>
+      </c>
+      <c r="C15" s="295"/>
+      <c r="D15" s="296"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3"/>
+      <c r="K15" s="3"/>
+      <c r="L15" s="3"/>
+      <c r="M15" s="3"/>
+    </row>
+    <row r="18" spans="2:13" ht="16" x14ac:dyDescent="0.2">
+      <c r="B18" s="244" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="19" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B19" s="297" t="s">
+        <v>123</v>
+      </c>
+      <c r="C19" s="298"/>
+      <c r="D19" s="298"/>
+      <c r="E19" s="298"/>
+      <c r="F19" s="298"/>
+      <c r="G19" s="176"/>
+      <c r="H19" s="176"/>
+      <c r="I19" s="176"/>
+      <c r="J19" s="176"/>
+      <c r="K19" s="176"/>
+      <c r="L19" s="176"/>
+      <c r="M19" s="177"/>
+    </row>
+    <row r="20" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B20" s="299"/>
+      <c r="C20" s="300"/>
+      <c r="D20" s="300"/>
+      <c r="E20" s="300"/>
+      <c r="F20" s="300"/>
+      <c r="G20" s="175"/>
+      <c r="H20" s="175"/>
+      <c r="I20" s="175"/>
+      <c r="J20" s="175"/>
+      <c r="K20" s="175"/>
+      <c r="L20" s="175"/>
+      <c r="M20" s="178"/>
+    </row>
+    <row r="21" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B21" s="301"/>
+      <c r="C21" s="302"/>
+      <c r="D21" s="302"/>
+      <c r="E21" s="302"/>
+      <c r="F21" s="302"/>
+      <c r="G21" s="303" t="s">
+        <v>124</v>
+      </c>
+      <c r="H21" s="304"/>
+      <c r="I21" s="304"/>
+      <c r="J21" s="304"/>
+      <c r="K21" s="304"/>
+      <c r="L21" s="304"/>
+      <c r="M21" s="305"/>
+    </row>
+    <row r="24" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B24" s="131" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="28" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B28" s="247" t="s">
+        <v>195</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="5">
+    <mergeCell ref="B9:M10"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B19:F21"/>
+    <mergeCell ref="G21:M21"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B24" location="'Start'!A1" display="← zurück zur Mappe «Start»" xr:uid="{2081CF67-243E-4CD7-AFB9-36F28FA19F07}"/>
+    <hyperlink ref="G21" location="Pensumänderungen!A1" tooltip="Zur Mappe «Pensumänderungen»" display="→ Pensumänderung berechnen" xr:uid="{70639ABB-A346-4BB9-8C9B-BFF42A79C29E}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97AAA06E-99FC-4DD2-B2A4-C932944AE33F}">
+  <sheetPr>
+    <tabColor rgb="FF2E8B57"/>
+  </sheetPr>
+  <dimension ref="B2:E30"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="H23" sqref="H23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.6640625" customWidth="1"/>
+    <col min="2" max="2" width="18.5" customWidth="1"/>
+    <col min="3" max="3" width="16.5" customWidth="1"/>
+    <col min="4" max="4" width="6.83203125" customWidth="1"/>
+    <col min="5" max="5" width="11.1640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:5" ht="24" x14ac:dyDescent="0.3">
+      <c r="B2" s="179" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="3" spans="2:5" ht="16" x14ac:dyDescent="0.2">
+      <c r="B3" s="130" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="4" spans="2:5" ht="16" x14ac:dyDescent="0.2">
+      <c r="B4" s="130"/>
+    </row>
+    <row r="5" spans="2:5" ht="16" x14ac:dyDescent="0.2">
+      <c r="B5" s="244" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="6" spans="2:5" ht="16" x14ac:dyDescent="0.2">
+      <c r="B6" s="244" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="7" spans="2:5" ht="16" x14ac:dyDescent="0.2">
+      <c r="B7" s="244" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="8" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B8" s="306" t="s">
+        <v>140</v>
+      </c>
+      <c r="C8" s="306"/>
+      <c r="D8" s="306"/>
+      <c r="E8" s="306"/>
+    </row>
+    <row r="9" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B9" s="307"/>
+      <c r="C9" s="308"/>
+      <c r="D9" s="308"/>
+      <c r="E9" s="308"/>
+    </row>
+    <row r="10" spans="2:5" ht="16" x14ac:dyDescent="0.2">
+      <c r="B10" s="315" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="316"/>
+      <c r="D10" s="316"/>
+      <c r="E10" s="317"/>
+    </row>
+    <row r="11" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B11" s="310" t="s">
+        <v>128</v>
+      </c>
+      <c r="C11" s="311"/>
+      <c r="D11" s="311"/>
+      <c r="E11" s="312"/>
+    </row>
+    <row r="12" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B12" s="310"/>
+      <c r="C12" s="311"/>
+      <c r="D12" s="311"/>
+      <c r="E12" s="312"/>
+    </row>
+    <row r="13" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B13" s="182" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="183">
+        <f>Jahresarbeitszeit!B12-Jahresarbeitszeit!C12</f>
+        <v>1585.9199999999998</v>
+      </c>
+      <c r="D13" s="314" t="s">
+        <v>129</v>
+      </c>
+      <c r="E13" s="314"/>
+    </row>
+    <row r="14" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B14" s="184" t="s">
+        <v>127</v>
+      </c>
+      <c r="C14" s="185"/>
+      <c r="D14" s="314"/>
+      <c r="E14" s="314"/>
+    </row>
+    <row r="15" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B15" s="182" t="s">
+        <v>63</v>
+      </c>
+      <c r="C15" s="183">
+        <f>C13-C14</f>
+        <v>1585.9199999999998</v>
+      </c>
+      <c r="D15" s="314"/>
+      <c r="E15" s="314"/>
+    </row>
+    <row r="16" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B16" s="186" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="186" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="313" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="313"/>
+    </row>
+    <row r="17" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B17" s="187" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="188">
+        <v>0.2</v>
+      </c>
+      <c r="D17" s="191"/>
+      <c r="E17" s="180">
+        <f>$C$15/Start!$C$5*C17</f>
+        <v>396.47999999999996</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B18" s="187" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" s="188">
+        <v>0.3</v>
+      </c>
+      <c r="D18" s="191"/>
+      <c r="E18" s="180">
+        <f>$C$15/Start!$C$5*C18</f>
+        <v>594.71999999999991</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B19" s="187" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="188">
+        <v>0.2</v>
+      </c>
+      <c r="D19" s="191"/>
+      <c r="E19" s="180">
+        <f>$C$15/Start!$C$5*C19</f>
+        <v>396.47999999999996</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B20" s="187" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="188">
+        <v>0.1</v>
+      </c>
+      <c r="D20" s="191"/>
+      <c r="E20" s="180">
+        <f>$C$15/Start!$C$5*C20</f>
+        <v>198.23999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B21" s="187"/>
+      <c r="C21" s="188"/>
+      <c r="D21" s="191"/>
+      <c r="E21" s="180">
+        <f>$C$15/Start!$C$5*C21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B22" s="187"/>
+      <c r="C22" s="188"/>
+      <c r="D22" s="191"/>
+      <c r="E22" s="180">
+        <f>$C$15/Start!$C$5*C22</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B23" s="187"/>
+      <c r="C23" s="188"/>
+      <c r="D23" s="191"/>
+      <c r="E23" s="180">
+        <f>$C$15/Start!$C$5*C23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B24" s="187"/>
+      <c r="C24" s="188"/>
+      <c r="D24" s="191"/>
+      <c r="E24" s="180">
+        <f>$C$15/Start!$C$5*C24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B25" s="187"/>
+      <c r="C25" s="188"/>
+      <c r="D25" s="191"/>
+      <c r="E25" s="180">
+        <f>$C$15/Start!$C$5*C25</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B26" s="190"/>
+      <c r="C26" s="189" t="s">
+        <v>64</v>
+      </c>
+      <c r="D26" s="192"/>
+      <c r="E26" s="181">
+        <f>SUM(E17:E25)</f>
+        <v>1585.9199999999998</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B27" s="309" t="str">
+        <f>IF(ROUND(E26,2)=ROUND(C15,2),"","Achtung: Die Summe der Schulhäuser stimmt nicht mit dem Total überein – bitte Stellenprozente prüfen.")</f>
+        <v/>
+      </c>
+      <c r="C27" s="309"/>
+      <c r="D27" s="309"/>
+      <c r="E27" s="309"/>
+    </row>
+    <row r="28" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B28" s="309"/>
+      <c r="C28" s="309"/>
+      <c r="D28" s="309"/>
+      <c r="E28" s="309"/>
+    </row>
+    <row r="30" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B30" s="131" t="s">
+        <v>119</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="B8:E9"/>
+    <mergeCell ref="B27:E28"/>
+    <mergeCell ref="B11:E12"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D13:E15"/>
+    <mergeCell ref="B10:E10"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B30" location="'Start'!A1" display="← zurück zur Mappe «Start»" xr:uid="{66F1C7FF-A5E7-4AAA-8889-583EDE6B58D4}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{030DFF11-9243-4EDF-B134-4316D4BEB3DE}">
   <sheetPr>
-    <tabColor rgb="FF00B0F0"/>
+    <tabColor rgb="FF9DC3E6"/>
   </sheetPr>
-  <dimension ref="A1:O15"/>
+  <dimension ref="A1:O17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10.85546875" customWidth="1"/>
+    <col min="1" max="1" width="14.83203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="96" customHeight="1" x14ac:dyDescent="0.25">
-[...57 lines deleted...]
-      <c r="C4" s="130">
+    <row r="1" spans="1:15" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="318" t="s">
+        <v>112</v>
+      </c>
+      <c r="B1" s="319"/>
+      <c r="C1" s="319"/>
+      <c r="D1" s="319"/>
+      <c r="E1" s="319"/>
+      <c r="F1" s="319"/>
+      <c r="G1" s="319"/>
+      <c r="H1" s="319"/>
+      <c r="I1" s="319"/>
+      <c r="J1" s="319"/>
+      <c r="K1" s="319"/>
+      <c r="L1" s="319"/>
+      <c r="M1" s="319"/>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A2" s="320" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2" s="321"/>
+      <c r="C2" s="321"/>
+      <c r="D2" s="321"/>
+      <c r="E2" s="321"/>
+      <c r="F2" s="321"/>
+      <c r="G2" s="321"/>
+      <c r="H2" s="321"/>
+      <c r="I2" s="321"/>
+      <c r="J2" s="321"/>
+      <c r="K2" s="321"/>
+      <c r="L2" s="321"/>
+      <c r="M2" s="321"/>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A3" s="320" t="s">
+        <v>132</v>
+      </c>
+      <c r="B3" s="322"/>
+      <c r="C3" s="322"/>
+      <c r="D3" s="322"/>
+      <c r="E3" s="322"/>
+      <c r="F3" s="322"/>
+      <c r="G3" s="322"/>
+      <c r="H3" s="322"/>
+      <c r="I3" s="322"/>
+      <c r="J3" s="322"/>
+      <c r="K3" s="322"/>
+      <c r="L3" s="322"/>
+      <c r="M3" s="322"/>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A4" s="171" t="s">
+        <v>104</v>
+      </c>
+      <c r="B4" s="171">
+        <v>1</v>
+      </c>
+      <c r="C4" s="171">
         <v>2</v>
       </c>
-      <c r="D4" s="130">
+      <c r="D4" s="171">
         <v>3</v>
       </c>
-      <c r="E4" s="130">
+      <c r="E4" s="171">
         <v>4</v>
       </c>
-      <c r="F4" s="130">
+      <c r="F4" s="171">
         <v>5</v>
       </c>
-      <c r="G4" s="130">
+      <c r="G4" s="171">
         <v>6</v>
       </c>
-      <c r="H4" s="130">
+      <c r="H4" s="171">
         <v>7</v>
       </c>
-      <c r="I4" s="130">
+      <c r="I4" s="171">
         <v>8</v>
       </c>
-      <c r="J4" s="130">
+      <c r="J4" s="171">
         <v>9</v>
       </c>
-      <c r="K4" s="130">
+      <c r="K4" s="171">
         <v>10</v>
       </c>
-      <c r="L4" s="130">
+      <c r="L4" s="171">
         <v>11</v>
       </c>
-      <c r="M4" s="130">
+      <c r="M4" s="171">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
-[...109 lines deleted...]
-      <c r="B7" s="196">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A5" s="197" t="s">
+        <v>102</v>
+      </c>
+      <c r="B5" s="197">
+        <f>Start!G5</f>
+        <v>0.8</v>
+      </c>
+      <c r="C5" s="197">
+        <f>Start!H5</f>
+        <v>0.8</v>
+      </c>
+      <c r="D5" s="197">
+        <f>Start!I5</f>
+        <v>0.8</v>
+      </c>
+      <c r="E5" s="197">
+        <f>Start!J5</f>
+        <v>0.8</v>
+      </c>
+      <c r="F5" s="197">
+        <f>Start!K5</f>
+        <v>0.8</v>
+      </c>
+      <c r="G5" s="197">
+        <f>Start!L5</f>
+        <v>0.8</v>
+      </c>
+      <c r="H5" s="197">
+        <f>Start!M5</f>
+        <v>0.8</v>
+      </c>
+      <c r="I5" s="197">
+        <f>Start!N5</f>
+        <v>0.8</v>
+      </c>
+      <c r="J5" s="197">
+        <f>Start!O5</f>
+        <v>0.8</v>
+      </c>
+      <c r="K5" s="197">
+        <f>Start!P5</f>
+        <v>0.8</v>
+      </c>
+      <c r="L5" s="197">
+        <f>Start!Q5</f>
+        <v>0.8</v>
+      </c>
+      <c r="M5" s="197">
+        <f>Start!R5</f>
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A6" s="199" t="s">
+        <v>106</v>
+      </c>
+      <c r="B6" s="200">
+        <f>Monatsarbeitszeit!B12</f>
+        <v>166.93894736842105</v>
+      </c>
+      <c r="C6" s="198">
+        <f>Monatsarbeitszeit!C12</f>
+        <v>83.469473684210527</v>
+      </c>
+      <c r="D6" s="198">
+        <f>Monatsarbeitszeit!D12</f>
+        <v>175.2858947368421</v>
+      </c>
+      <c r="E6" s="198">
+        <f>Monatsarbeitszeit!E12</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="F6" s="198">
+        <f>Monatsarbeitszeit!F12</f>
+        <v>158.59199999999998</v>
+      </c>
+      <c r="G6" s="198">
+        <f>Monatsarbeitszeit!G12</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="H6" s="198">
+        <f>Monatsarbeitszeit!H12</f>
+        <v>58.42863157894736</v>
+      </c>
+      <c r="I6" s="198">
+        <f>Monatsarbeitszeit!I12</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="J6" s="198">
+        <f>Monatsarbeitszeit!J12</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="K6" s="198">
+        <f>Monatsarbeitszeit!K12</f>
+        <v>50.081684210526312</v>
+      </c>
+      <c r="L6" s="198">
+        <f>Monatsarbeitszeit!L12</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="M6" s="198">
+        <f>Monatsarbeitszeit!M12</f>
+        <v>141.89810526315787</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="201" t="s">
+        <v>111</v>
+      </c>
+      <c r="B7" s="202">
         <v>7</v>
       </c>
-      <c r="C7" s="185"/>
-[...19 lines deleted...]
-      <c r="H8" s="174">
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A8" s="203" t="s">
+        <v>103</v>
+      </c>
+      <c r="B8" s="204"/>
+      <c r="C8" s="204"/>
+      <c r="D8" s="204"/>
+      <c r="E8" s="204"/>
+      <c r="F8" s="204"/>
+      <c r="G8" s="204"/>
+      <c r="H8" s="204">
         <v>0.6</v>
       </c>
-      <c r="I8" s="174">
+      <c r="I8" s="204">
         <v>0.6</v>
       </c>
-      <c r="J8" s="174">
+      <c r="J8" s="204">
         <v>0.6</v>
       </c>
-      <c r="K8" s="174">
+      <c r="K8" s="204">
         <v>0.6</v>
       </c>
-      <c r="L8" s="174">
+      <c r="L8" s="204">
         <v>0.6</v>
       </c>
-      <c r="M8" s="174">
+      <c r="M8" s="204">
         <v>0.6</v>
       </c>
       <c r="N8" s="3"/>
     </row>
-    <row r="9" spans="1:15" hidden="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B9" s="179">
+    <row r="9" spans="1:15" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A9" t="s">
+        <v>105</v>
+      </c>
+      <c r="B9" s="128">
         <f>Arbeitszeiten!AJ5</f>
-        <v>84.000000000000028</v>
-[...1 lines deleted...]
-      <c r="C9" s="179">
+        <v>134.4</v>
+      </c>
+      <c r="C9" s="128">
         <f>Arbeitszeiten!AJ8</f>
-        <v>84.000000000000028</v>
-[...1 lines deleted...]
-      <c r="D9" s="179">
+        <v>134.4</v>
+      </c>
+      <c r="D9" s="128">
         <f>Arbeitszeiten!AJ11</f>
-        <v>92.400000000000034</v>
-[...1 lines deleted...]
-      <c r="E9" s="179">
+        <v>141.12</v>
+      </c>
+      <c r="E9" s="128">
         <f>Arbeitszeiten!AJ14</f>
-        <v>84.000000000000028</v>
-[...1 lines deleted...]
-      <c r="F9" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="F9" s="128">
         <f>Arbeitszeiten!AJ17</f>
-        <v>79.800000000000026</v>
-[...1 lines deleted...]
-      <c r="G9" s="179">
+        <v>127.67999999999999</v>
+      </c>
+      <c r="G9" s="128">
         <f>Arbeitszeiten!AJ20</f>
-        <v>88.200000000000031</v>
-[...1 lines deleted...]
-      <c r="H9" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="H9" s="128">
         <f>Arbeitszeiten!AJ23</f>
-        <v>96.600000000000037</v>
-[...1 lines deleted...]
-      <c r="I9" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="I9" s="128">
         <f>Arbeitszeiten!AJ26</f>
-        <v>88.200000000000031</v>
-[...1 lines deleted...]
-      <c r="J9" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="J9" s="128">
         <f>Arbeitszeiten!AJ29</f>
-        <v>92.400000000000034</v>
-[...1 lines deleted...]
-      <c r="K9" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="K9" s="128">
         <f>Arbeitszeiten!AJ32</f>
-        <v>92.400000000000034</v>
-[...1 lines deleted...]
-      <c r="L9" s="179">
+        <v>141.12</v>
+      </c>
+      <c r="L9" s="128">
         <f>Arbeitszeiten!AJ35</f>
-        <v>88.200000000000031</v>
-[...1 lines deleted...]
-      <c r="M9" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="M9" s="128">
         <f>Arbeitszeiten!AJ38</f>
-        <v>92.400000000000034</v>
-[...1 lines deleted...]
-      <c r="N9" s="177">
+        <v>154.56</v>
+      </c>
+      <c r="N9" s="128">
         <f>SUM(B9:M9)</f>
-        <v>1062.6000000000004</v>
-[...6 lines deleted...]
-      <c r="B10" s="182">
+        <v>1720.32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="193">
         <f>Arbeitszeiten!$AK$5*'% Änderung unter Jahr'!B8</f>
         <v>0</v>
       </c>
-      <c r="C10" s="182">
+      <c r="C10" s="193">
         <f>Arbeitszeiten!$AK$8*'% Änderung unter Jahr'!C8</f>
         <v>0</v>
       </c>
-      <c r="D10" s="182">
+      <c r="D10" s="193">
         <f>Arbeitszeiten!$AK$11*'% Änderung unter Jahr'!D8</f>
         <v>0</v>
       </c>
-      <c r="E10" s="182">
+      <c r="E10" s="193">
         <f>Arbeitszeiten!$AK$14*'% Änderung unter Jahr'!E8</f>
         <v>0</v>
       </c>
-      <c r="F10" s="182">
+      <c r="F10" s="193">
         <f>Arbeitszeiten!$AK$17*'% Änderung unter Jahr'!F8</f>
         <v>0</v>
       </c>
-      <c r="G10" s="182">
+      <c r="G10" s="193">
         <f>Arbeitszeiten!$AK$20*'% Änderung unter Jahr'!G8</f>
         <v>0</v>
       </c>
-      <c r="H10" s="182">
+      <c r="H10" s="193">
         <f>Arbeitszeiten!$AK$23*'% Änderung unter Jahr'!H8</f>
-        <v>5.3999999999999995</v>
-[...1 lines deleted...]
-      <c r="I10" s="182">
+        <v>4.2</v>
+      </c>
+      <c r="I10" s="193">
         <f>Arbeitszeiten!$AK$26*'% Änderung unter Jahr'!I8</f>
-        <v>6.6</v>
-[...1 lines deleted...]
-      <c r="J10" s="182">
+        <v>7.1999999999999993</v>
+      </c>
+      <c r="J10" s="193">
         <f>Arbeitszeiten!$AK$29*'% Änderung unter Jahr'!J8</f>
-        <v>8.1</v>
-[...1 lines deleted...]
-      <c r="K10" s="182">
+        <v>13.2</v>
+      </c>
+      <c r="K10" s="193">
         <f>Arbeitszeiten!$AK$32*'% Änderung unter Jahr'!K8</f>
-        <v>6.3</v>
-[...1 lines deleted...]
-      <c r="L10" s="182">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="L10" s="193">
         <f>Arbeitszeiten!$AK$35*'% Änderung unter Jahr'!L8</f>
-        <v>8.6999999999999993</v>
-[...1 lines deleted...]
-      <c r="M10" s="182">
+        <v>13.2</v>
+      </c>
+      <c r="M10" s="193">
         <f>Arbeitszeiten!$AK$38*'% Änderung unter Jahr'!M8</f>
-        <v>7.1999999999999993</v>
-[...1 lines deleted...]
-      <c r="N10" s="183">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="N10" s="193">
         <f>SUM(B10:M10)</f>
-        <v>42.3</v>
-[...6 lines deleted...]
-      <c r="B11" s="179">
+        <v>51.599999999999994</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11" s="128">
         <f t="shared" ref="B11:M11" si="0">IF(B5=B8,B6,B9)</f>
-        <v>84.000000000000028</v>
-[...1 lines deleted...]
-      <c r="C11" s="179">
+        <v>134.4</v>
+      </c>
+      <c r="C11" s="128">
         <f t="shared" si="0"/>
-        <v>84.000000000000028</v>
-[...1 lines deleted...]
-      <c r="D11" s="179">
+        <v>134.4</v>
+      </c>
+      <c r="D11" s="128">
         <f t="shared" si="0"/>
-        <v>92.400000000000034</v>
-[...1 lines deleted...]
-      <c r="E11" s="179">
+        <v>141.12</v>
+      </c>
+      <c r="E11" s="128">
         <f t="shared" si="0"/>
-        <v>84.000000000000028</v>
-[...1 lines deleted...]
-      <c r="F11" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="F11" s="128">
         <f t="shared" si="0"/>
-        <v>79.800000000000026</v>
-[...1 lines deleted...]
-      <c r="G11" s="179">
+        <v>127.67999999999999</v>
+      </c>
+      <c r="G11" s="128">
         <f t="shared" si="0"/>
-        <v>88.200000000000031</v>
-[...1 lines deleted...]
-      <c r="H11" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="H11" s="128">
         <f t="shared" si="0"/>
-        <v>96.600000000000037</v>
-[...1 lines deleted...]
-      <c r="I11" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="I11" s="128">
         <f t="shared" si="0"/>
-        <v>88.200000000000031</v>
-[...1 lines deleted...]
-      <c r="J11" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="J11" s="128">
         <f t="shared" si="0"/>
-        <v>92.400000000000034</v>
-[...1 lines deleted...]
-      <c r="K11" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="K11" s="128">
         <f t="shared" si="0"/>
-        <v>92.400000000000034</v>
-[...1 lines deleted...]
-      <c r="L11" s="179">
+        <v>141.12</v>
+      </c>
+      <c r="L11" s="128">
         <f t="shared" si="0"/>
-        <v>88.200000000000031</v>
-[...1 lines deleted...]
-      <c r="M11" s="179">
+        <v>147.84</v>
+      </c>
+      <c r="M11" s="128">
         <f t="shared" si="0"/>
-        <v>92.400000000000034</v>
-[...7 lines deleted...]
-      <c r="B12" s="179">
+        <v>154.56</v>
+      </c>
+      <c r="N11" s="194"/>
+    </row>
+    <row r="12" spans="1:15" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B12" s="128">
         <f>B6-B9</f>
-        <v>-24.796441281138797</v>
-[...1 lines deleted...]
-      <c r="C12" s="179">
+        <v>32.538947368421049</v>
+      </c>
+      <c r="C12" s="128">
         <f t="shared" ref="C12:M12" si="1">C6-C9</f>
-        <v>-10.866192170818508</v>
-[...1 lines deleted...]
-      <c r="D12" s="179">
+        <v>-50.930526315789479</v>
+      </c>
+      <c r="D12" s="128">
         <f t="shared" si="1"/>
-        <v>15.559430604982211</v>
-[...1 lines deleted...]
-      <c r="E12" s="179">
+        <v>34.165894736842091</v>
+      </c>
+      <c r="E12" s="128">
         <f t="shared" si="1"/>
-        <v>-31.761565836298942</v>
-[...1 lines deleted...]
-      <c r="F12" s="179">
+        <v>-47.676631578947379</v>
+      </c>
+      <c r="F12" s="128">
         <f t="shared" si="1"/>
-        <v>14.22918149466193</v>
-[...1 lines deleted...]
-      <c r="G12" s="179">
+        <v>30.911999999999992</v>
+      </c>
+      <c r="G12" s="128">
         <f t="shared" si="1"/>
-        <v>12.794306049822069</v>
-[...1 lines deleted...]
-      <c r="H12" s="179">
+        <v>35.792842105263134</v>
+      </c>
+      <c r="H12" s="128">
         <f t="shared" si="1"/>
-        <v>-33.913879003558733</v>
-[...1 lines deleted...]
-      <c r="I12" s="179">
+        <v>-89.411368421052643</v>
+      </c>
+      <c r="I12" s="128">
         <f t="shared" si="1"/>
-        <v>-11.583629893238438</v>
-[...1 lines deleted...]
-      <c r="J12" s="179">
+        <v>-47.676631578947379</v>
+      </c>
+      <c r="J12" s="128">
         <f t="shared" si="1"/>
-        <v>1.6291814946619212</v>
-[...1 lines deleted...]
-      <c r="K12" s="179">
+        <v>35.792842105263134</v>
+      </c>
+      <c r="K12" s="128">
         <f t="shared" si="1"/>
-        <v>-19.266192170818513</v>
-[...1 lines deleted...]
-      <c r="L12" s="179">
+        <v>-91.0383157894737</v>
+      </c>
+      <c r="L12" s="128">
         <f t="shared" si="1"/>
-        <v>12.794306049822069</v>
-[...1 lines deleted...]
-      <c r="M12" s="179">
+        <v>35.792842105263134</v>
+      </c>
+      <c r="M12" s="128">
         <f t="shared" si="1"/>
-        <v>-8.8185053380782961</v>
-[...1 lines deleted...]
-      <c r="N12" s="186" cm="1">
+        <v>-12.661894736842129</v>
+      </c>
+      <c r="N12" s="195" cm="1">
         <f t="array" ref="N12">SUMPRODUCT((B4:M4&lt;$B$7)*(B6:M6-B9:M9))</f>
-        <v>-24.841281138790038</v>
-[...7 lines deleted...]
-      <c r="B13" s="188">
+        <v>34.802526315789407</v>
+      </c>
+      <c r="O12" s="128"/>
+    </row>
+    <row r="13" spans="1:15" hidden="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="196" t="s">
+        <v>110</v>
+      </c>
+      <c r="B13" s="195">
         <f t="shared" ref="B13:M13" si="2">IF(B$4&lt;$B$7, B6, B8-($N$11/$N$12)*B9)</f>
-        <v>59.203558718861231</v>
-[...1 lines deleted...]
-      <c r="C13" s="188">
+        <v>166.93894736842105</v>
+      </c>
+      <c r="C13" s="195">
         <f t="shared" si="2"/>
-        <v>73.133807829181521</v>
-[...1 lines deleted...]
-      <c r="D13" s="188">
+        <v>83.469473684210527</v>
+      </c>
+      <c r="D13" s="195">
         <f t="shared" si="2"/>
-        <v>107.95943060498224</v>
-[...1 lines deleted...]
-      <c r="E13" s="188">
+        <v>175.2858947368421</v>
+      </c>
+      <c r="E13" s="195">
         <f t="shared" si="2"/>
-        <v>52.238434163701086</v>
-[...1 lines deleted...]
-      <c r="F13" s="188">
+        <v>100.16336842105262</v>
+      </c>
+      <c r="F13" s="195">
         <f t="shared" si="2"/>
-        <v>94.029181494661955</v>
-[...1 lines deleted...]
-      <c r="G13" s="188">
+        <v>158.59199999999998</v>
+      </c>
+      <c r="G13" s="195">
         <f t="shared" si="2"/>
-        <v>100.9943060498221</v>
-[...1 lines deleted...]
-      <c r="H13" s="188">
+        <v>183.63284210526314</v>
+      </c>
+      <c r="H13" s="195">
         <f t="shared" si="2"/>
         <v>0.6</v>
       </c>
-      <c r="I13" s="188">
+      <c r="I13" s="195">
         <f t="shared" si="2"/>
         <v>0.6</v>
       </c>
-      <c r="J13" s="188">
+      <c r="J13" s="195">
         <f t="shared" si="2"/>
         <v>0.6</v>
       </c>
-      <c r="K13" s="188">
+      <c r="K13" s="195">
         <f t="shared" si="2"/>
         <v>0.6</v>
       </c>
-      <c r="L13" s="188">
+      <c r="L13" s="195">
         <f t="shared" si="2"/>
         <v>0.6</v>
       </c>
-      <c r="M13" s="188">
+      <c r="M13" s="195">
         <f t="shared" si="2"/>
         <v>0.6</v>
       </c>
-      <c r="N13" s="186" cm="1">
+      <c r="N13" s="195" cm="1">
         <f t="array" ref="N13">SUMPRODUCT((B4:M4&gt;=$B$7)*(B10:M10))</f>
-        <v>42.3</v>
-[...7 lines deleted...]
-      <c r="B14" s="191">
+        <v>51.599999999999994</v>
+      </c>
+      <c r="O13" s="128"/>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A14" s="205" t="s">
+        <v>109</v>
+      </c>
+      <c r="B14" s="206">
         <f>IF(B$4&lt;$B$7,B6,B9-($N$12/$N$13)*B10)</f>
-        <v>59.203558718861231</v>
-[...1 lines deleted...]
-      <c r="C14" s="191">
+        <v>166.93894736842105</v>
+      </c>
+      <c r="C14" s="206">
         <f t="shared" ref="C14:M14" si="3">IF(C$4&lt;$B$7,C6,C9-($N$12/$N$13)*C10)</f>
-        <v>73.133807829181521</v>
-[...1 lines deleted...]
-      <c r="D14" s="191">
+        <v>83.469473684210527</v>
+      </c>
+      <c r="D14" s="206">
         <f t="shared" si="3"/>
-        <v>107.95943060498224</v>
-[...1 lines deleted...]
-      <c r="E14" s="191">
+        <v>175.2858947368421</v>
+      </c>
+      <c r="E14" s="206">
         <f t="shared" si="3"/>
-        <v>52.238434163701086</v>
-[...1 lines deleted...]
-      <c r="F14" s="191">
+        <v>100.16336842105262</v>
+      </c>
+      <c r="F14" s="206">
         <f t="shared" si="3"/>
-        <v>94.029181494661955</v>
-[...1 lines deleted...]
-      <c r="G14" s="191">
+        <v>158.59199999999998</v>
+      </c>
+      <c r="G14" s="206">
         <f t="shared" si="3"/>
-        <v>100.9943060498221</v>
-[...1 lines deleted...]
-      <c r="H14" s="191">
+        <v>183.63284210526314</v>
+      </c>
+      <c r="H14" s="206">
         <f t="shared" si="3"/>
-        <v>99.77122737942004</v>
-[...1 lines deleted...]
-      <c r="I14" s="191">
+        <v>145.00723623011018</v>
+      </c>
+      <c r="I14" s="206">
         <f t="shared" si="3"/>
-        <v>92.075944574846702</v>
-[...1 lines deleted...]
-      <c r="J14" s="191">
+        <v>142.98383353733172</v>
+      </c>
+      <c r="J14" s="206">
         <f t="shared" si="3"/>
-        <v>97.156841069130039</v>
-[...1 lines deleted...]
-      <c r="K14" s="191">
+        <v>138.9370281517748</v>
+      </c>
+      <c r="K14" s="206">
         <f t="shared" si="3"/>
-        <v>96.099765275990038</v>
-[...1 lines deleted...]
-      <c r="L14" s="191">
+        <v>138.69191676866586</v>
+      </c>
+      <c r="L14" s="206">
         <f t="shared" si="3"/>
-        <v>93.309199666843369</v>
-[...1 lines deleted...]
-      <c r="M14" s="191">
+        <v>138.9370281517748</v>
+      </c>
+      <c r="M14" s="206">
         <f t="shared" si="3"/>
-        <v>96.628303172560038</v>
-[...18 lines deleted...]
-      <c r="M15" s="245"/>
+        <v>147.68043084455326</v>
+      </c>
+      <c r="N14" s="128"/>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A15" s="323" t="s">
+        <v>142</v>
+      </c>
+      <c r="B15" s="324"/>
+      <c r="C15" s="324"/>
+      <c r="D15" s="324"/>
+      <c r="E15" s="324"/>
+      <c r="F15" s="324"/>
+      <c r="G15" s="324"/>
+      <c r="H15" s="324"/>
+      <c r="I15" s="324"/>
+      <c r="J15" s="324"/>
+      <c r="K15" s="324"/>
+      <c r="L15" s="324"/>
+      <c r="M15" s="324"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A17" s="131" t="s">
+        <v>141</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2:M2" location="Erfassung!A1" display="1. Erfasse deine bisherige Arbeitszeit unter Erfassung. Also wenn du 80% arbeitest, dann trage von Januar bis Dezember 80% ein." xr:uid="{0A2D2495-2BB1-4F36-8391-CE1506AEC3C4}"/>
+    <hyperlink ref="A2" location="Start!A1" display="1. Trage auf der Mappe «Start» dein bisheriges Pensum ein (z.B. 80 % von Januar bis Dezember)." xr:uid="{649FB970-0AE4-43D1-99D6-1801306C7FB4}"/>
+    <hyperlink ref="A17" location="'Monatsarbeitszeit'!A1" display="← zurück zur Mappe «Monatsarbeitszeit»" xr:uid="{252153A7-5D5A-4CA9-9DF1-17B7D7A3C74B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34CF58A0-BA07-42D2-B926-17D21A8F25A4}">
+  <dimension ref="A1:P56"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="Q34" sqref="Q34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.6640625" customWidth="1"/>
+    <col min="2" max="2" width="52.6640625" customWidth="1"/>
+    <col min="3" max="15" width="9.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A1" s="132"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+    </row>
+    <row r="2" spans="1:16" ht="24" x14ac:dyDescent="0.3">
+      <c r="A2" s="132"/>
+      <c r="B2" s="216" t="s">
+        <v>144</v>
+      </c>
+      <c r="C2" s="132"/>
+      <c r="D2" s="132"/>
+      <c r="E2" s="132"/>
+      <c r="F2" s="132"/>
+      <c r="G2" s="132"/>
+      <c r="H2" s="132"/>
+      <c r="I2" s="132"/>
+      <c r="J2" s="132"/>
+      <c r="K2" s="132"/>
+      <c r="L2" s="132"/>
+      <c r="M2" s="132"/>
+      <c r="N2" s="132"/>
+      <c r="O2" s="132"/>
+      <c r="P2" s="132"/>
+    </row>
+    <row r="3" spans="1:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="A3" s="132"/>
+      <c r="B3" s="217" t="s">
+        <v>145</v>
+      </c>
+      <c r="C3" s="132"/>
+      <c r="D3" s="132"/>
+      <c r="E3" s="132"/>
+      <c r="F3" s="132"/>
+      <c r="G3" s="132"/>
+      <c r="H3" s="132"/>
+      <c r="I3" s="132"/>
+      <c r="J3" s="132"/>
+      <c r="K3" s="132"/>
+      <c r="L3" s="132"/>
+      <c r="M3" s="132"/>
+      <c r="N3" s="132"/>
+      <c r="O3" s="132"/>
+      <c r="P3" s="132"/>
+    </row>
+    <row r="4" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A4" s="132"/>
+      <c r="B4" s="132"/>
+      <c r="C4" s="132"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="132"/>
+      <c r="F4" s="132"/>
+      <c r="G4" s="132"/>
+      <c r="H4" s="132"/>
+      <c r="I4" s="132"/>
+      <c r="J4" s="132"/>
+      <c r="K4" s="132"/>
+      <c r="L4" s="132"/>
+      <c r="M4" s="132"/>
+      <c r="N4" s="132"/>
+      <c r="O4" s="132"/>
+      <c r="P4" s="132"/>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A5" s="132"/>
+      <c r="B5" s="218" t="s">
+        <v>146</v>
+      </c>
+      <c r="C5" s="132"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="132"/>
+      <c r="F5" s="132"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="132"/>
+      <c r="I5" s="132"/>
+      <c r="J5" s="132"/>
+      <c r="K5" s="132"/>
+      <c r="L5" s="132"/>
+      <c r="M5" s="132"/>
+      <c r="N5" s="132"/>
+      <c r="O5" s="132"/>
+      <c r="P5" s="132"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A6" s="132"/>
+      <c r="B6" s="218" t="s">
+        <v>147</v>
+      </c>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="132"/>
+      <c r="L6" s="132"/>
+      <c r="M6" s="132"/>
+      <c r="N6" s="132"/>
+      <c r="O6" s="132"/>
+      <c r="P6" s="132"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A7" s="132"/>
+      <c r="B7" s="218" t="s">
+        <v>148</v>
+      </c>
+      <c r="C7" s="132"/>
+      <c r="D7" s="132"/>
+      <c r="E7" s="132"/>
+      <c r="F7" s="132"/>
+      <c r="G7" s="132"/>
+      <c r="H7" s="132"/>
+      <c r="I7" s="132"/>
+      <c r="J7" s="132"/>
+      <c r="K7" s="132"/>
+      <c r="L7" s="132"/>
+      <c r="M7" s="132"/>
+      <c r="N7" s="132"/>
+      <c r="O7" s="132"/>
+      <c r="P7" s="132"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A8" s="132"/>
+      <c r="B8" s="132"/>
+      <c r="C8" s="132"/>
+      <c r="D8" s="132"/>
+      <c r="E8" s="132"/>
+      <c r="F8" s="132"/>
+      <c r="G8" s="132"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="132"/>
+      <c r="M8" s="132"/>
+      <c r="N8" s="132"/>
+      <c r="O8" s="132"/>
+      <c r="P8" s="132"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A9" s="132"/>
+      <c r="B9" s="132"/>
+      <c r="C9" s="132"/>
+      <c r="D9" s="132"/>
+      <c r="E9" s="132"/>
+      <c r="F9" s="132"/>
+      <c r="G9" s="132"/>
+      <c r="H9" s="132"/>
+      <c r="I9" s="132"/>
+      <c r="J9" s="132"/>
+      <c r="K9" s="132"/>
+      <c r="L9" s="132"/>
+      <c r="M9" s="132"/>
+      <c r="N9" s="132"/>
+      <c r="O9" s="132"/>
+      <c r="P9" s="132"/>
+    </row>
+    <row r="10" spans="1:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="A10" s="132"/>
+      <c r="B10" s="219" t="s">
+        <v>149</v>
+      </c>
+      <c r="C10" s="219"/>
+      <c r="D10" s="219"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="219"/>
+      <c r="G10" s="219"/>
+      <c r="H10" s="219"/>
+      <c r="I10" s="219"/>
+      <c r="J10" s="219"/>
+      <c r="K10" s="219"/>
+      <c r="L10" s="219"/>
+      <c r="M10" s="219"/>
+      <c r="N10" s="219"/>
+      <c r="O10" s="219"/>
+      <c r="P10" s="132"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A11" s="132"/>
+      <c r="B11" s="222" t="s">
+        <v>150</v>
+      </c>
+      <c r="C11" s="223" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="223" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="223" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="223" t="s">
+        <v>4</v>
+      </c>
+      <c r="G11" s="223" t="s">
+        <v>5</v>
+      </c>
+      <c r="H11" s="223" t="s">
+        <v>6</v>
+      </c>
+      <c r="I11" s="223" t="s">
+        <v>7</v>
+      </c>
+      <c r="J11" s="223" t="s">
+        <v>8</v>
+      </c>
+      <c r="K11" s="223" t="s">
+        <v>9</v>
+      </c>
+      <c r="L11" s="223" t="s">
+        <v>10</v>
+      </c>
+      <c r="M11" s="223" t="s">
+        <v>11</v>
+      </c>
+      <c r="N11" s="223" t="s">
+        <v>12</v>
+      </c>
+      <c r="O11" s="223" t="s">
+        <v>151</v>
+      </c>
+      <c r="P11" s="132"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A12" s="132"/>
+      <c r="B12" s="224" t="s">
+        <v>152</v>
+      </c>
+      <c r="C12" s="225">
+        <v>1</v>
+      </c>
+      <c r="D12" s="225">
+        <v>2</v>
+      </c>
+      <c r="E12" s="225">
+        <v>3</v>
+      </c>
+      <c r="F12" s="225">
+        <v>4</v>
+      </c>
+      <c r="G12" s="225">
+        <v>5</v>
+      </c>
+      <c r="H12" s="225">
+        <v>6</v>
+      </c>
+      <c r="I12" s="225">
+        <v>7</v>
+      </c>
+      <c r="J12" s="225">
+        <v>8</v>
+      </c>
+      <c r="K12" s="225">
+        <v>9</v>
+      </c>
+      <c r="L12" s="225">
+        <v>10</v>
+      </c>
+      <c r="M12" s="225">
+        <v>11</v>
+      </c>
+      <c r="N12" s="225">
+        <v>12</v>
+      </c>
+      <c r="O12" s="226"/>
+      <c r="P12" s="132"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A13" s="132"/>
+      <c r="B13" s="227" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="226">
+        <f>Start!G14</f>
+        <v>20</v>
+      </c>
+      <c r="D13" s="226">
+        <f>Start!H14</f>
+        <v>10</v>
+      </c>
+      <c r="E13" s="226">
+        <f>Start!I14</f>
+        <v>21</v>
+      </c>
+      <c r="F13" s="226">
+        <f>Start!J14</f>
+        <v>12</v>
+      </c>
+      <c r="G13" s="226">
+        <f>Start!K14</f>
+        <v>19</v>
+      </c>
+      <c r="H13" s="226">
+        <f>Start!L14</f>
+        <v>22</v>
+      </c>
+      <c r="I13" s="226">
+        <f>Start!M14</f>
+        <v>7</v>
+      </c>
+      <c r="J13" s="226">
+        <f>Start!N14</f>
+        <v>12</v>
+      </c>
+      <c r="K13" s="226">
+        <f>Start!O14</f>
+        <v>22</v>
+      </c>
+      <c r="L13" s="226">
+        <f>Start!P14</f>
+        <v>6</v>
+      </c>
+      <c r="M13" s="226">
+        <f>Start!Q14</f>
+        <v>22</v>
+      </c>
+      <c r="N13" s="226">
+        <f>Start!R14</f>
+        <v>17</v>
+      </c>
+      <c r="O13" s="226">
+        <f>SUM(C13:N13)</f>
+        <v>190</v>
+      </c>
+      <c r="P13" s="132"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A14" s="132"/>
+      <c r="B14" s="227" t="s">
+        <v>153</v>
+      </c>
+      <c r="C14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B4:AF4)-Arbeitszeiten!AG5)</f>
+        <v>154</v>
+      </c>
+      <c r="D14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B7:AF7)-Arbeitszeiten!AG8)</f>
+        <v>154</v>
+      </c>
+      <c r="E14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B10:AF10)-Arbeitszeiten!AG11)</f>
+        <v>162.4</v>
+      </c>
+      <c r="F14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B13:AF13)-Arbeitszeiten!AG14)</f>
+        <v>170.8</v>
+      </c>
+      <c r="G14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B16:AF16)-Arbeitszeiten!AG17)</f>
+        <v>145.6</v>
+      </c>
+      <c r="H14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B19:AF19)-Arbeitszeiten!AG20)</f>
+        <v>170.8</v>
+      </c>
+      <c r="I14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B22:AF22)-Arbeitszeiten!AG23)</f>
+        <v>170.8</v>
+      </c>
+      <c r="J14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B25:AF25)-Arbeitszeiten!AG26)</f>
+        <v>170.8</v>
+      </c>
+      <c r="K14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B28:AF28)-Arbeitszeiten!AG29)</f>
+        <v>170.8</v>
+      </c>
+      <c r="L14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B31:AF31)-Arbeitszeiten!AG32)</f>
+        <v>162.4</v>
+      </c>
+      <c r="M14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B34:AF34)-Arbeitszeiten!AG35)</f>
+        <v>170.8</v>
+      </c>
+      <c r="N14" s="228">
+        <f>Start!$B$5/5*(COUNT(Arbeitszeiten!B37:AF37)-Arbeitszeiten!AG38)</f>
+        <v>179.2</v>
+      </c>
+      <c r="O14" s="228">
+        <f>SUM(C14:N14)</f>
+        <v>1982.4</v>
+      </c>
+      <c r="P14" s="132"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A15" s="132"/>
+      <c r="B15" s="132"/>
+      <c r="C15" s="220"/>
+      <c r="D15" s="220"/>
+      <c r="E15" s="220"/>
+      <c r="F15" s="220"/>
+      <c r="G15" s="220"/>
+      <c r="H15" s="220"/>
+      <c r="I15" s="220"/>
+      <c r="J15" s="220"/>
+      <c r="K15" s="220"/>
+      <c r="L15" s="220"/>
+      <c r="M15" s="220"/>
+      <c r="N15" s="220"/>
+      <c r="O15" s="220"/>
+      <c r="P15" s="132"/>
+    </row>
+    <row r="16" spans="1:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="A16" s="132"/>
+      <c r="B16" s="219" t="s">
+        <v>154</v>
+      </c>
+      <c r="C16" s="221"/>
+      <c r="D16" s="221"/>
+      <c r="E16" s="221"/>
+      <c r="F16" s="221"/>
+      <c r="G16" s="221"/>
+      <c r="H16" s="221"/>
+      <c r="I16" s="221"/>
+      <c r="J16" s="221"/>
+      <c r="K16" s="221"/>
+      <c r="L16" s="221"/>
+      <c r="M16" s="221"/>
+      <c r="N16" s="221"/>
+      <c r="O16" s="221"/>
+      <c r="P16" s="132"/>
+    </row>
+    <row r="17" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A17" s="132"/>
+      <c r="B17" s="227" t="s">
+        <v>139</v>
+      </c>
+      <c r="C17" s="229">
+        <f>Start!G5</f>
+        <v>0.8</v>
+      </c>
+      <c r="D17" s="229">
+        <f>Start!H5</f>
+        <v>0.8</v>
+      </c>
+      <c r="E17" s="229">
+        <f>Start!I5</f>
+        <v>0.8</v>
+      </c>
+      <c r="F17" s="229">
+        <f>Start!J5</f>
+        <v>0.8</v>
+      </c>
+      <c r="G17" s="229">
+        <f>Start!K5</f>
+        <v>0.8</v>
+      </c>
+      <c r="H17" s="229">
+        <f>Start!L5</f>
+        <v>0.8</v>
+      </c>
+      <c r="I17" s="229">
+        <f>Start!M5</f>
+        <v>0.8</v>
+      </c>
+      <c r="J17" s="229">
+        <f>Start!N5</f>
+        <v>0.8</v>
+      </c>
+      <c r="K17" s="229">
+        <f>Start!O5</f>
+        <v>0.8</v>
+      </c>
+      <c r="L17" s="229">
+        <f>Start!P5</f>
+        <v>0.8</v>
+      </c>
+      <c r="M17" s="229">
+        <f>Start!Q5</f>
+        <v>0.8</v>
+      </c>
+      <c r="N17" s="229">
+        <f>Start!R5</f>
+        <v>0.8</v>
+      </c>
+      <c r="O17" s="226"/>
+      <c r="P17" s="132"/>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A18" s="132"/>
+      <c r="B18" s="227" t="s">
+        <v>155</v>
+      </c>
+      <c r="C18" s="228">
+        <f>Monatsarbeitszeit!B12</f>
+        <v>166.93894736842105</v>
+      </c>
+      <c r="D18" s="228">
+        <f>Monatsarbeitszeit!C12</f>
+        <v>83.469473684210527</v>
+      </c>
+      <c r="E18" s="228">
+        <f>Monatsarbeitszeit!D12</f>
+        <v>175.2858947368421</v>
+      </c>
+      <c r="F18" s="228">
+        <f>Monatsarbeitszeit!E12</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="G18" s="228">
+        <f>Monatsarbeitszeit!F12</f>
+        <v>158.59199999999998</v>
+      </c>
+      <c r="H18" s="228">
+        <f>Monatsarbeitszeit!G12</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="I18" s="228">
+        <f>Monatsarbeitszeit!H12</f>
+        <v>58.42863157894736</v>
+      </c>
+      <c r="J18" s="228">
+        <f>Monatsarbeitszeit!I12</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="K18" s="228">
+        <f>Monatsarbeitszeit!J12</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="L18" s="228">
+        <f>Monatsarbeitszeit!K12</f>
+        <v>50.081684210526312</v>
+      </c>
+      <c r="M18" s="228">
+        <f>Monatsarbeitszeit!L12</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="N18" s="228">
+        <f>Monatsarbeitszeit!M12</f>
+        <v>141.89810526315787</v>
+      </c>
+      <c r="O18" s="228">
+        <f>SUM(C18:N18)</f>
+        <v>1585.92</v>
+      </c>
+      <c r="P18" s="132"/>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A19" s="132"/>
+      <c r="B19" s="132"/>
+      <c r="C19" s="220"/>
+      <c r="D19" s="220"/>
+      <c r="E19" s="220"/>
+      <c r="F19" s="220"/>
+      <c r="G19" s="220"/>
+      <c r="H19" s="220"/>
+      <c r="I19" s="220"/>
+      <c r="J19" s="220"/>
+      <c r="K19" s="220"/>
+      <c r="L19" s="220"/>
+      <c r="M19" s="220"/>
+      <c r="N19" s="220"/>
+      <c r="O19" s="220"/>
+      <c r="P19" s="132"/>
+    </row>
+    <row r="20" spans="1:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="A20" s="132"/>
+      <c r="B20" s="219" t="s">
+        <v>156</v>
+      </c>
+      <c r="C20" s="221"/>
+      <c r="D20" s="221"/>
+      <c r="E20" s="221"/>
+      <c r="F20" s="221"/>
+      <c r="G20" s="221"/>
+      <c r="H20" s="221"/>
+      <c r="I20" s="221"/>
+      <c r="J20" s="221"/>
+      <c r="K20" s="221"/>
+      <c r="L20" s="221"/>
+      <c r="M20" s="221"/>
+      <c r="N20" s="221"/>
+      <c r="O20" s="221"/>
+      <c r="P20" s="132"/>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A21" s="132"/>
+      <c r="B21" s="227" t="s">
+        <v>157</v>
+      </c>
+      <c r="C21" s="230"/>
+      <c r="D21" s="226"/>
+      <c r="E21" s="226"/>
+      <c r="F21" s="226"/>
+      <c r="G21" s="226"/>
+      <c r="H21" s="226"/>
+      <c r="I21" s="226"/>
+      <c r="J21" s="226"/>
+      <c r="K21" s="226"/>
+      <c r="L21" s="226"/>
+      <c r="M21" s="226"/>
+      <c r="N21" s="226"/>
+      <c r="O21" s="226"/>
+      <c r="P21" s="132"/>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A22" s="132"/>
+      <c r="B22" s="227" t="s">
+        <v>158</v>
+      </c>
+      <c r="C22" s="231"/>
+      <c r="D22" s="231"/>
+      <c r="E22" s="231"/>
+      <c r="F22" s="231"/>
+      <c r="G22" s="231"/>
+      <c r="H22" s="231"/>
+      <c r="I22" s="231"/>
+      <c r="J22" s="231"/>
+      <c r="K22" s="231"/>
+      <c r="L22" s="231"/>
+      <c r="M22" s="231"/>
+      <c r="N22" s="231"/>
+      <c r="O22" s="226"/>
+      <c r="P22" s="132"/>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A23" s="132"/>
+      <c r="B23" s="227" t="s">
+        <v>159</v>
+      </c>
+      <c r="C23" s="229">
+        <f t="shared" ref="C23:N23" si="0">IF(OR($C$21="",C$12&lt;$C$21,C22=""),C17,C22)</f>
+        <v>0.8</v>
+      </c>
+      <c r="D23" s="229">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+      <c r="E23" s="229">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+      <c r="F23" s="229">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+      <c r="G23" s="229">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+      <c r="H23" s="229">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+      <c r="I23" s="229">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+      <c r="J23" s="229">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+      <c r="K23" s="229">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+      <c r="L23" s="229">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+      <c r="M23" s="229">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+      <c r="N23" s="229">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+      <c r="O23" s="226"/>
+      <c r="P23" s="132"/>
+    </row>
+    <row r="24" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A24" s="132"/>
+      <c r="B24" s="227" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="228">
+        <f>SUMPRODUCT($C$14:$N$14,C23:N23)</f>
+        <v>1585.9200000000003</v>
+      </c>
+      <c r="D24" s="226"/>
+      <c r="E24" s="226"/>
+      <c r="F24" s="226"/>
+      <c r="G24" s="226"/>
+      <c r="H24" s="226"/>
+      <c r="I24" s="226"/>
+      <c r="J24" s="226"/>
+      <c r="K24" s="226"/>
+      <c r="L24" s="226"/>
+      <c r="M24" s="226"/>
+      <c r="N24" s="226"/>
+      <c r="O24" s="226"/>
+      <c r="P24" s="132"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A25" s="132"/>
+      <c r="B25" s="227" t="s">
+        <v>161</v>
+      </c>
+      <c r="C25" s="228" cm="1">
+        <f t="array" ref="C25">SUMPRODUCT(--($C$12:$N$12&lt;$C$21),C18:N18)</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="226"/>
+      <c r="E25" s="226"/>
+      <c r="F25" s="226"/>
+      <c r="G25" s="226"/>
+      <c r="H25" s="226"/>
+      <c r="I25" s="226"/>
+      <c r="J25" s="226"/>
+      <c r="K25" s="226"/>
+      <c r="L25" s="226"/>
+      <c r="M25" s="226"/>
+      <c r="N25" s="226"/>
+      <c r="O25" s="226"/>
+      <c r="P25" s="132"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A26" s="132"/>
+      <c r="B26" s="227" t="s">
+        <v>162</v>
+      </c>
+      <c r="C26" s="228">
+        <f>C24-C25</f>
+        <v>1585.9200000000003</v>
+      </c>
+      <c r="D26" s="226"/>
+      <c r="E26" s="226"/>
+      <c r="F26" s="226"/>
+      <c r="G26" s="226"/>
+      <c r="H26" s="226"/>
+      <c r="I26" s="226"/>
+      <c r="J26" s="226"/>
+      <c r="K26" s="226"/>
+      <c r="L26" s="226"/>
+      <c r="M26" s="226"/>
+      <c r="N26" s="226"/>
+      <c r="O26" s="226"/>
+      <c r="P26" s="132"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A27" s="132"/>
+      <c r="B27" s="232" t="s">
+        <v>155</v>
+      </c>
+      <c r="C27" s="233" cm="1">
+        <f t="array" ref="C27">IF(OR($C$21="",C$12&lt;$C$21),C18,IFERROR($C$26*C$13*C23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>166.93894736842105</v>
+      </c>
+      <c r="D27" s="233" cm="1">
+        <f t="array" ref="D27">IF(OR($C$21="",D$12&lt;$C$21),D18,IFERROR($C$26*D$13*D23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>83.469473684210527</v>
+      </c>
+      <c r="E27" s="233" cm="1">
+        <f t="array" ref="E27">IF(OR($C$21="",E$12&lt;$C$21),E18,IFERROR($C$26*E$13*E23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>175.2858947368421</v>
+      </c>
+      <c r="F27" s="233" cm="1">
+        <f t="array" ref="F27">IF(OR($C$21="",F$12&lt;$C$21),F18,IFERROR($C$26*F$13*F23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="G27" s="233" cm="1">
+        <f t="array" ref="G27">IF(OR($C$21="",G$12&lt;$C$21),G18,IFERROR($C$26*G$13*G23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>158.59199999999998</v>
+      </c>
+      <c r="H27" s="233" cm="1">
+        <f t="array" ref="H27">IF(OR($C$21="",H$12&lt;$C$21),H18,IFERROR($C$26*H$13*H23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="I27" s="233" cm="1">
+        <f t="array" ref="I27">IF(OR($C$21="",I$12&lt;$C$21),I18,IFERROR($C$26*I$13*I23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>58.42863157894736</v>
+      </c>
+      <c r="J27" s="233" cm="1">
+        <f t="array" ref="J27">IF(OR($C$21="",J$12&lt;$C$21),J18,IFERROR($C$26*J$13*J23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="K27" s="233" cm="1">
+        <f t="array" ref="K27">IF(OR($C$21="",K$12&lt;$C$21),K18,IFERROR($C$26*K$13*K23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="L27" s="233" cm="1">
+        <f t="array" ref="L27">IF(OR($C$21="",L$12&lt;$C$21),L18,IFERROR($C$26*L$13*L23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>50.081684210526312</v>
+      </c>
+      <c r="M27" s="233" cm="1">
+        <f t="array" ref="M27">IF(OR($C$21="",M$12&lt;$C$21),M18,IFERROR($C$26*M$13*M23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="N27" s="233" cm="1">
+        <f t="array" ref="N27">IF(OR($C$21="",N$12&lt;$C$21),N18,IFERROR($C$26*N$13*N23/SUMPRODUCT(--($C$12:$N$12&gt;=$C$21),$C$13:$N$13,$C$23:$N$23),0))</f>
+        <v>141.89810526315787</v>
+      </c>
+      <c r="O27" s="233">
+        <f>SUM(C27:N27)</f>
+        <v>1585.92</v>
+      </c>
+      <c r="P27" s="132"/>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A28" s="132"/>
+      <c r="B28" s="132"/>
+      <c r="C28" s="220"/>
+      <c r="D28" s="220"/>
+      <c r="E28" s="220"/>
+      <c r="F28" s="220"/>
+      <c r="G28" s="220"/>
+      <c r="H28" s="220"/>
+      <c r="I28" s="220"/>
+      <c r="J28" s="220"/>
+      <c r="K28" s="220"/>
+      <c r="L28" s="220"/>
+      <c r="M28" s="220"/>
+      <c r="N28" s="220"/>
+      <c r="O28" s="220"/>
+      <c r="P28" s="132"/>
+    </row>
+    <row r="29" spans="1:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="A29" s="132"/>
+      <c r="B29" s="219" t="s">
+        <v>163</v>
+      </c>
+      <c r="C29" s="221"/>
+      <c r="D29" s="221"/>
+      <c r="E29" s="221"/>
+      <c r="F29" s="221"/>
+      <c r="G29" s="221"/>
+      <c r="H29" s="221"/>
+      <c r="I29" s="221"/>
+      <c r="J29" s="221"/>
+      <c r="K29" s="221"/>
+      <c r="L29" s="221"/>
+      <c r="M29" s="221"/>
+      <c r="N29" s="221"/>
+      <c r="O29" s="221"/>
+      <c r="P29" s="132"/>
+    </row>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A30" s="132"/>
+      <c r="B30" s="227" t="s">
+        <v>157</v>
+      </c>
+      <c r="C30" s="230"/>
+      <c r="D30" s="226"/>
+      <c r="E30" s="226"/>
+      <c r="F30" s="226"/>
+      <c r="G30" s="226"/>
+      <c r="H30" s="226"/>
+      <c r="I30" s="226"/>
+      <c r="J30" s="226"/>
+      <c r="K30" s="226"/>
+      <c r="L30" s="226"/>
+      <c r="M30" s="226"/>
+      <c r="N30" s="226"/>
+      <c r="O30" s="226"/>
+      <c r="P30" s="132"/>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A31" s="132"/>
+      <c r="B31" s="227" t="s">
+        <v>158</v>
+      </c>
+      <c r="C31" s="231"/>
+      <c r="D31" s="231"/>
+      <c r="E31" s="231"/>
+      <c r="F31" s="231"/>
+      <c r="G31" s="231"/>
+      <c r="H31" s="231"/>
+      <c r="I31" s="231"/>
+      <c r="J31" s="231"/>
+      <c r="K31" s="231"/>
+      <c r="L31" s="231"/>
+      <c r="M31" s="231"/>
+      <c r="N31" s="231"/>
+      <c r="O31" s="226"/>
+      <c r="P31" s="132"/>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A32" s="132"/>
+      <c r="B32" s="227" t="s">
+        <v>159</v>
+      </c>
+      <c r="C32" s="229">
+        <f t="shared" ref="C32:N32" si="1">IF(OR($C$30="",C$12&lt;$C$30,C31=""),C23,C31)</f>
+        <v>0.8</v>
+      </c>
+      <c r="D32" s="229">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="E32" s="229">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="F32" s="229">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="G32" s="229">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="H32" s="229">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="I32" s="229">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="J32" s="229">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="K32" s="229">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="L32" s="229">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="M32" s="229">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="N32" s="229">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="O32" s="226"/>
+      <c r="P32" s="132"/>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A33" s="132"/>
+      <c r="B33" s="227" t="s">
+        <v>160</v>
+      </c>
+      <c r="C33" s="228">
+        <f>SUMPRODUCT($C$14:$N$14,C32:N32)</f>
+        <v>1585.9200000000003</v>
+      </c>
+      <c r="D33" s="226"/>
+      <c r="E33" s="226"/>
+      <c r="F33" s="226"/>
+      <c r="G33" s="226"/>
+      <c r="H33" s="226"/>
+      <c r="I33" s="226"/>
+      <c r="J33" s="226"/>
+      <c r="K33" s="226"/>
+      <c r="L33" s="226"/>
+      <c r="M33" s="226"/>
+      <c r="N33" s="226"/>
+      <c r="O33" s="226"/>
+      <c r="P33" s="132"/>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A34" s="132"/>
+      <c r="B34" s="227" t="s">
+        <v>161</v>
+      </c>
+      <c r="C34" s="228" cm="1">
+        <f t="array" ref="C34">SUMPRODUCT(--($C$12:$N$12&lt;$C$30),C27:N27)</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="226"/>
+      <c r="E34" s="226"/>
+      <c r="F34" s="226"/>
+      <c r="G34" s="226"/>
+      <c r="H34" s="226"/>
+      <c r="I34" s="226"/>
+      <c r="J34" s="226"/>
+      <c r="K34" s="226"/>
+      <c r="L34" s="226"/>
+      <c r="M34" s="226"/>
+      <c r="N34" s="226"/>
+      <c r="O34" s="226"/>
+      <c r="P34" s="132"/>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A35" s="132"/>
+      <c r="B35" s="227" t="s">
+        <v>162</v>
+      </c>
+      <c r="C35" s="228">
+        <f>C33-C34</f>
+        <v>1585.9200000000003</v>
+      </c>
+      <c r="D35" s="226"/>
+      <c r="E35" s="226"/>
+      <c r="F35" s="226"/>
+      <c r="G35" s="226"/>
+      <c r="H35" s="226"/>
+      <c r="I35" s="226"/>
+      <c r="J35" s="226"/>
+      <c r="K35" s="226"/>
+      <c r="L35" s="226"/>
+      <c r="M35" s="226"/>
+      <c r="N35" s="226"/>
+      <c r="O35" s="226"/>
+      <c r="P35" s="132"/>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A36" s="132"/>
+      <c r="B36" s="232" t="s">
+        <v>155</v>
+      </c>
+      <c r="C36" s="233" cm="1">
+        <f t="array" ref="C36">IF(OR($C$30="",C$12&lt;$C$30),C27,IFERROR($C$35*C$13*C32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>166.93894736842105</v>
+      </c>
+      <c r="D36" s="233" cm="1">
+        <f t="array" ref="D36">IF(OR($C$30="",D$12&lt;$C$30),D27,IFERROR($C$35*D$13*D32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>83.469473684210527</v>
+      </c>
+      <c r="E36" s="233" cm="1">
+        <f t="array" ref="E36">IF(OR($C$30="",E$12&lt;$C$30),E27,IFERROR($C$35*E$13*E32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>175.2858947368421</v>
+      </c>
+      <c r="F36" s="233" cm="1">
+        <f t="array" ref="F36">IF(OR($C$30="",F$12&lt;$C$30),F27,IFERROR($C$35*F$13*F32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="G36" s="233" cm="1">
+        <f t="array" ref="G36">IF(OR($C$30="",G$12&lt;$C$30),G27,IFERROR($C$35*G$13*G32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>158.59199999999998</v>
+      </c>
+      <c r="H36" s="233" cm="1">
+        <f t="array" ref="H36">IF(OR($C$30="",H$12&lt;$C$30),H27,IFERROR($C$35*H$13*H32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="I36" s="233" cm="1">
+        <f t="array" ref="I36">IF(OR($C$30="",I$12&lt;$C$30),I27,IFERROR($C$35*I$13*I32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>58.42863157894736</v>
+      </c>
+      <c r="J36" s="233" cm="1">
+        <f t="array" ref="J36">IF(OR($C$30="",J$12&lt;$C$30),J27,IFERROR($C$35*J$13*J32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="K36" s="233" cm="1">
+        <f t="array" ref="K36">IF(OR($C$30="",K$12&lt;$C$30),K27,IFERROR($C$35*K$13*K32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="L36" s="233" cm="1">
+        <f t="array" ref="L36">IF(OR($C$30="",L$12&lt;$C$30),L27,IFERROR($C$35*L$13*L32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>50.081684210526312</v>
+      </c>
+      <c r="M36" s="233" cm="1">
+        <f t="array" ref="M36">IF(OR($C$30="",M$12&lt;$C$30),M27,IFERROR($C$35*M$13*M32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="N36" s="233" cm="1">
+        <f t="array" ref="N36">IF(OR($C$30="",N$12&lt;$C$30),N27,IFERROR($C$35*N$13*N32/SUMPRODUCT(--($C$12:$N$12&gt;=$C$30),$C$13:$N$13,$C$32:$N$32),0))</f>
+        <v>141.89810526315787</v>
+      </c>
+      <c r="O36" s="233">
+        <f>SUM(C36:N36)</f>
+        <v>1585.92</v>
+      </c>
+      <c r="P36" s="132"/>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A37" s="132"/>
+      <c r="B37" s="132"/>
+      <c r="C37" s="220"/>
+      <c r="D37" s="220"/>
+      <c r="E37" s="220"/>
+      <c r="F37" s="220"/>
+      <c r="G37" s="220"/>
+      <c r="H37" s="220"/>
+      <c r="I37" s="220"/>
+      <c r="J37" s="220"/>
+      <c r="K37" s="220"/>
+      <c r="L37" s="220"/>
+      <c r="M37" s="220"/>
+      <c r="N37" s="220"/>
+      <c r="O37" s="220"/>
+      <c r="P37" s="132"/>
+    </row>
+    <row r="38" spans="1:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="A38" s="132"/>
+      <c r="B38" s="219" t="s">
+        <v>164</v>
+      </c>
+      <c r="C38" s="221"/>
+      <c r="D38" s="221"/>
+      <c r="E38" s="221"/>
+      <c r="F38" s="221"/>
+      <c r="G38" s="221"/>
+      <c r="H38" s="221"/>
+      <c r="I38" s="221"/>
+      <c r="J38" s="221"/>
+      <c r="K38" s="221"/>
+      <c r="L38" s="221"/>
+      <c r="M38" s="221"/>
+      <c r="N38" s="221"/>
+      <c r="O38" s="221"/>
+      <c r="P38" s="132"/>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A39" s="132"/>
+      <c r="B39" s="227" t="s">
+        <v>157</v>
+      </c>
+      <c r="C39" s="230"/>
+      <c r="D39" s="226"/>
+      <c r="E39" s="226"/>
+      <c r="F39" s="226"/>
+      <c r="G39" s="226"/>
+      <c r="H39" s="226"/>
+      <c r="I39" s="226"/>
+      <c r="J39" s="226"/>
+      <c r="K39" s="226"/>
+      <c r="L39" s="226"/>
+      <c r="M39" s="226"/>
+      <c r="N39" s="226"/>
+      <c r="O39" s="226"/>
+      <c r="P39" s="132"/>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A40" s="132"/>
+      <c r="B40" s="227" t="s">
+        <v>158</v>
+      </c>
+      <c r="C40" s="231"/>
+      <c r="D40" s="231"/>
+      <c r="E40" s="231"/>
+      <c r="F40" s="231"/>
+      <c r="G40" s="231"/>
+      <c r="H40" s="231"/>
+      <c r="I40" s="231"/>
+      <c r="J40" s="231"/>
+      <c r="K40" s="231"/>
+      <c r="L40" s="231"/>
+      <c r="M40" s="231"/>
+      <c r="N40" s="231"/>
+      <c r="O40" s="226"/>
+      <c r="P40" s="132"/>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A41" s="132"/>
+      <c r="B41" s="227" t="s">
+        <v>159</v>
+      </c>
+      <c r="C41" s="229">
+        <f t="shared" ref="C41:N41" si="2">IF(OR($C$39="",C$12&lt;$C$39,C40=""),C32,C40)</f>
+        <v>0.8</v>
+      </c>
+      <c r="D41" s="229">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="E41" s="229">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="F41" s="229">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="G41" s="229">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="H41" s="229">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="I41" s="229">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="J41" s="229">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="K41" s="229">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="L41" s="229">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="M41" s="229">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="N41" s="229">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="O41" s="226"/>
+      <c r="P41" s="132"/>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A42" s="132"/>
+      <c r="B42" s="227" t="s">
+        <v>160</v>
+      </c>
+      <c r="C42" s="228">
+        <f>SUMPRODUCT($C$14:$N$14,C41:N41)</f>
+        <v>1585.9200000000003</v>
+      </c>
+      <c r="D42" s="226"/>
+      <c r="E42" s="226"/>
+      <c r="F42" s="226"/>
+      <c r="G42" s="226"/>
+      <c r="H42" s="226"/>
+      <c r="I42" s="226"/>
+      <c r="J42" s="226"/>
+      <c r="K42" s="226"/>
+      <c r="L42" s="226"/>
+      <c r="M42" s="226"/>
+      <c r="N42" s="226"/>
+      <c r="O42" s="226"/>
+      <c r="P42" s="132"/>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A43" s="132"/>
+      <c r="B43" s="227" t="s">
+        <v>161</v>
+      </c>
+      <c r="C43" s="228" cm="1">
+        <f t="array" ref="C43">SUMPRODUCT(--($C$12:$N$12&lt;$C$39),C36:N36)</f>
+        <v>0</v>
+      </c>
+      <c r="D43" s="226"/>
+      <c r="E43" s="226"/>
+      <c r="F43" s="226"/>
+      <c r="G43" s="226"/>
+      <c r="H43" s="226"/>
+      <c r="I43" s="226"/>
+      <c r="J43" s="226"/>
+      <c r="K43" s="226"/>
+      <c r="L43" s="226"/>
+      <c r="M43" s="226"/>
+      <c r="N43" s="226"/>
+      <c r="O43" s="226"/>
+      <c r="P43" s="132"/>
+    </row>
+    <row r="44" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A44" s="132"/>
+      <c r="B44" s="227" t="s">
+        <v>162</v>
+      </c>
+      <c r="C44" s="228">
+        <f>C42-C43</f>
+        <v>1585.9200000000003</v>
+      </c>
+      <c r="D44" s="226"/>
+      <c r="E44" s="226"/>
+      <c r="F44" s="226"/>
+      <c r="G44" s="226"/>
+      <c r="H44" s="226"/>
+      <c r="I44" s="226"/>
+      <c r="J44" s="226"/>
+      <c r="K44" s="226"/>
+      <c r="L44" s="226"/>
+      <c r="M44" s="226"/>
+      <c r="N44" s="226"/>
+      <c r="O44" s="226"/>
+      <c r="P44" s="132"/>
+    </row>
+    <row r="45" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A45" s="132"/>
+      <c r="B45" s="232" t="s">
+        <v>155</v>
+      </c>
+      <c r="C45" s="233" cm="1">
+        <f t="array" ref="C45">IF(OR($C$39="",C$12&lt;$C$39),C36,IFERROR($C$44*C$13*C41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>166.93894736842105</v>
+      </c>
+      <c r="D45" s="233" cm="1">
+        <f t="array" ref="D45">IF(OR($C$39="",D$12&lt;$C$39),D36,IFERROR($C$44*D$13*D41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>83.469473684210527</v>
+      </c>
+      <c r="E45" s="233" cm="1">
+        <f t="array" ref="E45">IF(OR($C$39="",E$12&lt;$C$39),E36,IFERROR($C$44*E$13*E41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>175.2858947368421</v>
+      </c>
+      <c r="F45" s="233" cm="1">
+        <f t="array" ref="F45">IF(OR($C$39="",F$12&lt;$C$39),F36,IFERROR($C$44*F$13*F41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="G45" s="233" cm="1">
+        <f t="array" ref="G45">IF(OR($C$39="",G$12&lt;$C$39),G36,IFERROR($C$44*G$13*G41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>158.59199999999998</v>
+      </c>
+      <c r="H45" s="233" cm="1">
+        <f t="array" ref="H45">IF(OR($C$39="",H$12&lt;$C$39),H36,IFERROR($C$44*H$13*H41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="I45" s="233" cm="1">
+        <f t="array" ref="I45">IF(OR($C$39="",I$12&lt;$C$39),I36,IFERROR($C$44*I$13*I41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>58.42863157894736</v>
+      </c>
+      <c r="J45" s="233" cm="1">
+        <f t="array" ref="J45">IF(OR($C$39="",J$12&lt;$C$39),J36,IFERROR($C$44*J$13*J41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="K45" s="233" cm="1">
+        <f t="array" ref="K45">IF(OR($C$39="",K$12&lt;$C$39),K36,IFERROR($C$44*K$13*K41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="L45" s="233" cm="1">
+        <f t="array" ref="L45">IF(OR($C$39="",L$12&lt;$C$39),L36,IFERROR($C$44*L$13*L41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>50.081684210526312</v>
+      </c>
+      <c r="M45" s="233" cm="1">
+        <f t="array" ref="M45">IF(OR($C$39="",M$12&lt;$C$39),M36,IFERROR($C$44*M$13*M41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="N45" s="233" cm="1">
+        <f t="array" ref="N45">IF(OR($C$39="",N$12&lt;$C$39),N36,IFERROR($C$44*N$13*N41/SUMPRODUCT(--($C$12:$N$12&gt;=$C$39),$C$13:$N$13,$C$41:$N$41),0))</f>
+        <v>141.89810526315787</v>
+      </c>
+      <c r="O45" s="233">
+        <f>SUM(C45:N45)</f>
+        <v>1585.92</v>
+      </c>
+      <c r="P45" s="132"/>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A46" s="132"/>
+      <c r="B46" s="132"/>
+      <c r="C46" s="220"/>
+      <c r="D46" s="220"/>
+      <c r="E46" s="220"/>
+      <c r="F46" s="220"/>
+      <c r="G46" s="220"/>
+      <c r="H46" s="220"/>
+      <c r="I46" s="220"/>
+      <c r="J46" s="220"/>
+      <c r="K46" s="220"/>
+      <c r="L46" s="220"/>
+      <c r="M46" s="220"/>
+      <c r="N46" s="220"/>
+      <c r="O46" s="220"/>
+      <c r="P46" s="132"/>
+    </row>
+    <row r="47" spans="1:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="A47" s="132"/>
+      <c r="B47" s="219" t="s">
+        <v>165</v>
+      </c>
+      <c r="C47" s="221"/>
+      <c r="D47" s="221"/>
+      <c r="E47" s="221"/>
+      <c r="F47" s="221"/>
+      <c r="G47" s="221"/>
+      <c r="H47" s="221"/>
+      <c r="I47" s="221"/>
+      <c r="J47" s="221"/>
+      <c r="K47" s="221"/>
+      <c r="L47" s="221"/>
+      <c r="M47" s="221"/>
+      <c r="N47" s="221"/>
+      <c r="O47" s="221"/>
+      <c r="P47" s="132"/>
+    </row>
+    <row r="48" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A48" s="132"/>
+      <c r="B48" s="222" t="s">
+        <v>150</v>
+      </c>
+      <c r="C48" s="223" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="223" t="s">
+        <v>2</v>
+      </c>
+      <c r="E48" s="223" t="s">
+        <v>3</v>
+      </c>
+      <c r="F48" s="223" t="s">
+        <v>4</v>
+      </c>
+      <c r="G48" s="223" t="s">
+        <v>5</v>
+      </c>
+      <c r="H48" s="223" t="s">
+        <v>6</v>
+      </c>
+      <c r="I48" s="223" t="s">
+        <v>7</v>
+      </c>
+      <c r="J48" s="223" t="s">
+        <v>8</v>
+      </c>
+      <c r="K48" s="223" t="s">
+        <v>9</v>
+      </c>
+      <c r="L48" s="223" t="s">
+        <v>10</v>
+      </c>
+      <c r="M48" s="223" t="s">
+        <v>11</v>
+      </c>
+      <c r="N48" s="223" t="s">
+        <v>12</v>
+      </c>
+      <c r="O48" s="223" t="s">
+        <v>151</v>
+      </c>
+      <c r="P48" s="132"/>
+    </row>
+    <row r="49" spans="1:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="A49" s="132"/>
+      <c r="B49" s="234" t="s">
+        <v>166</v>
+      </c>
+      <c r="C49" s="235">
+        <f t="shared" ref="C49:N49" si="3">C45</f>
+        <v>166.93894736842105</v>
+      </c>
+      <c r="D49" s="235">
+        <f t="shared" si="3"/>
+        <v>83.469473684210527</v>
+      </c>
+      <c r="E49" s="235">
+        <f t="shared" si="3"/>
+        <v>175.2858947368421</v>
+      </c>
+      <c r="F49" s="235">
+        <f t="shared" si="3"/>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="G49" s="235">
+        <f t="shared" si="3"/>
+        <v>158.59199999999998</v>
+      </c>
+      <c r="H49" s="235">
+        <f t="shared" si="3"/>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="I49" s="235">
+        <f t="shared" si="3"/>
+        <v>58.42863157894736</v>
+      </c>
+      <c r="J49" s="235">
+        <f t="shared" si="3"/>
+        <v>100.16336842105262</v>
+      </c>
+      <c r="K49" s="235">
+        <f t="shared" si="3"/>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="L49" s="235">
+        <f t="shared" si="3"/>
+        <v>50.081684210526312</v>
+      </c>
+      <c r="M49" s="235">
+        <f t="shared" si="3"/>
+        <v>183.63284210526314</v>
+      </c>
+      <c r="N49" s="235">
+        <f t="shared" si="3"/>
+        <v>141.89810526315787</v>
+      </c>
+      <c r="O49" s="235">
+        <f>SUM(C49:N49)</f>
+        <v>1585.92</v>
+      </c>
+      <c r="P49" s="132"/>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A50" s="132"/>
+      <c r="B50" s="227" t="s">
+        <v>167</v>
+      </c>
+      <c r="C50" s="236">
+        <f t="shared" ref="C50:N50" si="4">C49-C18</f>
+        <v>0</v>
+      </c>
+      <c r="D50" s="236">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="E50" s="236">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F50" s="236">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G50" s="236">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H50" s="236">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I50" s="236">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J50" s="236">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K50" s="236">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="L50" s="236">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M50" s="236">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N50" s="236">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="O50" s="236">
+        <f>SUM(C50:N50)</f>
+        <v>0</v>
+      </c>
+      <c r="P50" s="132"/>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A51" s="132"/>
+      <c r="B51" s="132"/>
+      <c r="C51" s="132"/>
+      <c r="D51" s="132"/>
+      <c r="E51" s="132"/>
+      <c r="F51" s="132"/>
+      <c r="G51" s="132"/>
+      <c r="H51" s="132"/>
+      <c r="I51" s="132"/>
+      <c r="J51" s="132"/>
+      <c r="K51" s="132"/>
+      <c r="L51" s="132"/>
+      <c r="M51" s="132"/>
+      <c r="N51" s="132"/>
+      <c r="O51" s="132"/>
+      <c r="P51" s="132"/>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A52" s="132"/>
+      <c r="B52" s="237" t="str">
+        <f>IF(OR(AND(C30&lt;&gt;"",C30&lt;=C21),AND(C39&lt;&gt;"",C39&lt;=MAX(C21,C30))),"Achtung: Jede Änderung muss in einem späteren Monat beginnen als die vorherige.",IF(MIN(C26,C35,C44)&lt;0,"Achtung: Das Rest-Soll ist negativ – die bisherigen Monate enthalten bereits mehr Stunden als das neue Jahressoll.",""))</f>
+        <v/>
+      </c>
+      <c r="C52" s="132"/>
+      <c r="D52" s="132"/>
+      <c r="E52" s="132"/>
+      <c r="F52" s="132"/>
+      <c r="G52" s="132"/>
+      <c r="H52" s="132"/>
+      <c r="I52" s="132"/>
+      <c r="J52" s="132"/>
+      <c r="K52" s="132"/>
+      <c r="L52" s="132"/>
+      <c r="M52" s="132"/>
+      <c r="N52" s="132"/>
+      <c r="O52" s="132"/>
+      <c r="P52" s="132"/>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A53" s="132"/>
+      <c r="B53" s="238" t="s">
+        <v>168</v>
+      </c>
+      <c r="C53" s="132"/>
+      <c r="D53" s="132"/>
+      <c r="E53" s="132"/>
+      <c r="F53" s="132"/>
+      <c r="G53" s="132"/>
+      <c r="H53" s="132"/>
+      <c r="I53" s="132"/>
+      <c r="J53" s="132"/>
+      <c r="K53" s="132"/>
+      <c r="L53" s="132"/>
+      <c r="M53" s="132"/>
+      <c r="N53" s="132"/>
+      <c r="O53" s="132"/>
+      <c r="P53" s="132"/>
+    </row>
+    <row r="54" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A54" s="132"/>
+      <c r="B54" s="132"/>
+      <c r="C54" s="132"/>
+      <c r="D54" s="132"/>
+      <c r="E54" s="132"/>
+      <c r="F54" s="132"/>
+      <c r="G54" s="132"/>
+      <c r="H54" s="132"/>
+      <c r="I54" s="132"/>
+      <c r="J54" s="132"/>
+      <c r="K54" s="132"/>
+      <c r="L54" s="132"/>
+      <c r="M54" s="132"/>
+      <c r="N54" s="132"/>
+      <c r="O54" s="132"/>
+      <c r="P54" s="132"/>
+    </row>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A55" s="132"/>
+      <c r="B55" s="239" t="s">
+        <v>141</v>
+      </c>
+      <c r="C55" s="132"/>
+      <c r="D55" s="132"/>
+      <c r="E55" s="132"/>
+      <c r="F55" s="132"/>
+      <c r="G55" s="132"/>
+      <c r="H55" s="132"/>
+      <c r="I55" s="132"/>
+      <c r="J55" s="132"/>
+      <c r="K55" s="132"/>
+      <c r="L55" s="132"/>
+      <c r="M55" s="132"/>
+      <c r="N55" s="132"/>
+      <c r="O55" s="132"/>
+      <c r="P55" s="132"/>
+    </row>
+    <row r="56" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A56" s="132"/>
+      <c r="B56" s="132"/>
+      <c r="C56" s="132"/>
+      <c r="D56" s="132"/>
+      <c r="E56" s="132"/>
+      <c r="F56" s="132"/>
+      <c r="G56" s="132"/>
+      <c r="H56" s="132"/>
+      <c r="I56" s="132"/>
+      <c r="J56" s="132"/>
+      <c r="K56" s="132"/>
+      <c r="L56" s="132"/>
+      <c r="M56" s="132"/>
+      <c r="N56" s="132"/>
+      <c r="O56" s="132"/>
+      <c r="P56" s="132"/>
+    </row>
+  </sheetData>
+  <dataValidations count="2">
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Monat" error="Bitte eine Monatszahl von 1 bis 12 eintragen." sqref="C21 C39 C30" xr:uid="{3241663F-698C-4243-B2B0-E0E6633A6841}">
+      <formula1>1</formula1>
+      <formula2>12</formula2>
+    </dataValidation>
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C22:N22 C31:N31 C40:N40" xr:uid="{E7043B4D-31A9-4383-ADA8-3183129A4F85}">
+      <formula1>0</formula1>
+      <formula2>1</formula2>
+    </dataValidation>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="B55" location="'Monatsarbeitszeit'!A1" display="← zurück zur Mappe «Monatsarbeitszeit»" xr:uid="{2BD1EBC9-335B-4E16-A8AE-748C3EC670DF}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Tabelle3">
-    <tabColor rgb="FF00B0F0"/>
+    <tabColor rgb="FF8C7B6E"/>
   </sheetPr>
   <dimension ref="A1:P28"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="133" zoomScaleNormal="145" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScale="133" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="G2" sqref="G2:I3"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="18.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14" style="23" customWidth="1"/>
-    <col min="2" max="2" width="18.140625" style="12" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="16" width="10.7109375" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="18.1640625" style="12" customWidth="1"/>
+    <col min="3" max="4" width="13.83203125" style="12" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="9.1640625" style="13" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="12.83203125" customWidth="1"/>
+    <col min="7" max="7" width="18.5" customWidth="1"/>
+    <col min="8" max="9" width="10.5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.1640625" hidden="1" customWidth="1"/>
+    <col min="15" max="16" width="10.6640625" hidden="1" customWidth="1"/>
     <col min="17" max="20" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="207" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="208" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="125" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" s="125" t="str" cm="1">
+        <f t="array" ref="D1">INDEX(E2:E20,E1)</f>
+        <v>SH</v>
+      </c>
+      <c r="E1" s="12">
+        <v>13</v>
+      </c>
+      <c r="J1" s="240"/>
+      <c r="K1" s="240"/>
+    </row>
+    <row r="2" spans="1:16" ht="16" x14ac:dyDescent="0.2">
+      <c r="A2" s="24">
+        <f>DATE(Start!$A$5,1,1)</f>
+        <v>46388</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="E2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G2" s="325" t="s">
+        <v>143</v>
+      </c>
+      <c r="H2" s="326"/>
+      <c r="I2" s="326"/>
+      <c r="J2" s="241" t="s">
+        <v>169</v>
+      </c>
+      <c r="K2" s="242">
+        <f>_xlfn.LET(_xlpm.y,Start!$A$5,_xlpm.a,MOD(_xlpm.y,19),_xlpm.b,INT(_xlpm.y/100),_xlpm.c,MOD(_xlpm.y,100),_xlpm.d,INT(_xlpm.b/4),_xlpm.e,MOD(_xlpm.b,4),_xlpm.f,INT((_xlpm.b+8)/25),_xlpm.g,INT((_xlpm.b-_xlpm.f+1)/3),_xlpm.h,MOD(19*_xlpm.a+_xlpm.b-_xlpm.d-_xlpm.g+15,30),_xlpm.i,INT(_xlpm.c/4),_xlpm.k,MOD(_xlpm.c,4),_xlpm.l,MOD(32+2*_xlpm.e+2*_xlpm.i-_xlpm.h-_xlpm.k,7),_xlpm.m,INT((_xlpm.a+11*_xlpm.h+22*_xlpm.l)/451),DATE(_xlpm.y,INT((_xlpm.h+_xlpm.l-7*_xlpm.m+114)/31),MOD(_xlpm.h+_xlpm.l-7*_xlpm.m+114,31)+1))</f>
+        <v>46474</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="24">
+        <f>$K$2-2</f>
+        <v>46472</v>
+      </c>
+      <c r="B3" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="25" t="s">
+      <c r="E3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F3" s="3"/>
+      <c r="G3" s="327"/>
+      <c r="H3" s="327"/>
+      <c r="I3" s="327"/>
+      <c r="J3" s="3"/>
+    </row>
+    <row r="4" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="24">
+        <f>$K$2+1</f>
+        <v>46475</v>
+      </c>
+      <c r="B4" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="C1" s="149" t="s">
+      <c r="E4" t="s">
         <v>82</v>
       </c>
-      <c r="D1" s="149" t="str" cm="1">
-[...14 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="5" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="24">
+        <f>$K$2+39</f>
+        <v>46513</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
         <v>83</v>
       </c>
-      <c r="G2" s="246" t="s">
-[...25 lines deleted...]
-      <c r="B4" s="27" t="s">
+    </row>
+    <row r="6" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="24">
+        <f>$K$2+50</f>
+        <v>46524</v>
+      </c>
+      <c r="B6" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="E4" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>91</v>
-[...10 lines deleted...]
-        <v>80</v>
+        <v>84</v>
+      </c>
+      <c r="G6" s="215" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="24">
+        <f>DATE(Start!$A$5,8,1)</f>
+        <v>46600</v>
+      </c>
+      <c r="B7" s="25" t="s">
+        <v>73</v>
       </c>
       <c r="E7" t="s">
-        <v>93</v>
-[...8 lines deleted...]
-        <v>51</v>
+        <v>86</v>
+      </c>
+      <c r="G7" s="213" t="s">
+        <v>74</v>
+      </c>
+      <c r="H7" s="214" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" s="214" t="s">
+        <v>47</v>
       </c>
       <c r="N7" t="str" cm="1">
         <f t="array" ref="N7:P12">_xlfn._xlws.FILTER('Kantonale Abweichungen'!G:I,'Kantonale Abweichungen'!F:F=$D$1,"")</f>
         <v>Weihnachtsferien</v>
       </c>
-      <c r="O7" s="162">
-[...11 lines deleted...]
-        <v>21</v>
+      <c r="O7" s="127">
+        <v>46380</v>
+      </c>
+      <c r="P7" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="24">
+        <f>DATE(Start!$A$5,12,25)</f>
+        <v>46746</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="G8" s="71" t="str">
+        <v>88</v>
+      </c>
+      <c r="G8" s="69" t="str">
         <f>IF(N7="","",N7)</f>
         <v>Weihnachtsferien</v>
       </c>
-      <c r="H8" s="72">
+      <c r="H8" s="70">
         <f t="shared" ref="H8:I8" si="0">IF(O7="","",O7)</f>
-        <v>46012</v>
-[...1 lines deleted...]
-      <c r="I8" s="72">
+        <v>46380</v>
+      </c>
+      <c r="I8" s="70">
         <f t="shared" si="0"/>
-        <v>46029</v>
+        <v>46390</v>
       </c>
       <c r="N8" t="str">
         <v>Sportferien</v>
       </c>
-      <c r="O8" s="162">
-[...7 lines deleted...]
-      <c r="A9" s="26">
+      <c r="O8" s="127">
+        <v>46417</v>
+      </c>
+      <c r="P8" s="127">
+        <v>46432</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24">
         <f>IF(O17="","",O17)</f>
-        <v>46024</v>
-[...1 lines deleted...]
-      <c r="B9" s="26" t="str">
+        <v>46389</v>
+      </c>
+      <c r="B9" s="24" t="str">
         <f>IF(P17="","",P17)</f>
         <v>Berchtoldstag</v>
       </c>
       <c r="E9" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="G9" s="71" t="str">
+        <v>89</v>
+      </c>
+      <c r="G9" s="69" t="str">
         <f t="shared" ref="G9:G13" si="1">IF(N8="","",N8)</f>
         <v>Sportferien</v>
       </c>
-      <c r="H9" s="72">
+      <c r="H9" s="70">
         <f t="shared" ref="H9:H13" si="2">IF(O8="","",O8)</f>
-        <v>46046</v>
-[...1 lines deleted...]
-      <c r="I9" s="72">
+        <v>46417</v>
+      </c>
+      <c r="I9" s="70">
         <f t="shared" ref="I9:I13" si="3">IF(P8="","",P8)</f>
-        <v>46061</v>
+        <v>46432</v>
       </c>
       <c r="N9" t="str">
         <v>Frühlingsferien</v>
       </c>
-      <c r="O9" s="162">
-[...7 lines deleted...]
-      <c r="A10" s="26">
+      <c r="O9" s="127">
+        <v>46494</v>
+      </c>
+      <c r="P9" s="127">
+        <v>46509</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24">
         <f t="shared" ref="A10:A22" si="4">IF(O18="","",O18)</f>
-        <v>46177</v>
-[...1 lines deleted...]
-      <c r="B10" s="26" t="str">
+        <v>46508</v>
+      </c>
+      <c r="B10" s="24" t="str">
         <f t="shared" ref="B10:B22" si="5">IF(P18="","",P18)</f>
-        <v>Fronleichnam</v>
+        <v>Tag der Arbeit</v>
       </c>
       <c r="E10" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="G10" s="71" t="str">
+        <v>90</v>
+      </c>
+      <c r="G10" s="69" t="str">
         <f t="shared" si="1"/>
         <v>Frühlingsferien</v>
       </c>
-      <c r="H10" s="72">
+      <c r="H10" s="70">
         <f t="shared" si="2"/>
-        <v>46116</v>
-[...1 lines deleted...]
-      <c r="I10" s="72">
+        <v>46494</v>
+      </c>
+      <c r="I10" s="70">
         <f t="shared" si="3"/>
-        <v>46131</v>
+        <v>46509</v>
       </c>
       <c r="N10" t="str">
         <v>Sommerferien</v>
       </c>
-      <c r="O10" s="162">
-[...7 lines deleted...]
-      <c r="A11" s="26">
+      <c r="O10" s="127">
+        <v>46578</v>
+      </c>
+      <c r="P10" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24">
         <f t="shared" si="4"/>
-        <v>46249</v>
-[...1 lines deleted...]
-      <c r="B11" s="26" t="str">
+        <v>46747</v>
+      </c>
+      <c r="B11" s="24" t="str">
         <f t="shared" si="5"/>
-        <v>Mariä Himmelfahrt</v>
+        <v>Stephanstag</v>
       </c>
       <c r="E11" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="G11" s="71" t="str">
+        <v>91</v>
+      </c>
+      <c r="G11" s="69" t="str">
         <f t="shared" si="1"/>
         <v>Sommerferien</v>
       </c>
-      <c r="H11" s="72">
+      <c r="H11" s="70">
         <f t="shared" si="2"/>
-        <v>46223</v>
-[...1 lines deleted...]
-      <c r="I11" s="72">
+        <v>46578</v>
+      </c>
+      <c r="I11" s="70">
         <f t="shared" si="3"/>
-        <v>46241</v>
+        <v>46614</v>
       </c>
       <c r="N11" t="str">
         <v>Herbstferien</v>
       </c>
-      <c r="O11" s="162">
-[...7 lines deleted...]
-      <c r="A12" s="26">
+      <c r="O11" s="127">
+        <v>46662</v>
+      </c>
+      <c r="P11" s="127">
+        <v>46684</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="str">
         <f t="shared" si="4"/>
-        <v>46327</v>
-[...1 lines deleted...]
-      <c r="B12" s="26" t="str">
+        <v/>
+      </c>
+      <c r="B12" s="24" t="str">
         <f t="shared" si="5"/>
-        <v>Allerheiligen</v>
+        <v/>
       </c>
       <c r="E12" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="G12" s="71" t="str">
+        <v>92</v>
+      </c>
+      <c r="G12" s="69" t="str">
         <f t="shared" si="1"/>
         <v>Herbstferien</v>
       </c>
-      <c r="H12" s="72">
+      <c r="H12" s="70">
         <f t="shared" si="2"/>
-        <v>46293</v>
-[...1 lines deleted...]
-      <c r="I12" s="72">
+        <v>46662</v>
+      </c>
+      <c r="I12" s="70">
         <f t="shared" si="3"/>
-        <v>46304</v>
+        <v>46684</v>
       </c>
       <c r="N12" t="str">
         <v>Weihnachtsferien</v>
       </c>
-      <c r="O12" s="162">
-[...7 lines deleted...]
-      <c r="A13" s="26">
+      <c r="O12" s="127">
+        <v>46745</v>
+      </c>
+      <c r="P12" s="127">
+        <v>46754</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="str">
         <f t="shared" si="4"/>
-        <v>46382</v>
-[...1 lines deleted...]
-      <c r="B13" s="26" t="str">
+        <v/>
+      </c>
+      <c r="B13" s="24" t="str">
         <f t="shared" si="5"/>
-        <v>Stephanstag</v>
+        <v/>
       </c>
       <c r="E13" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="G13" s="71" t="str">
+        <v>93</v>
+      </c>
+      <c r="G13" s="69" t="str">
         <f t="shared" si="1"/>
         <v>Weihnachtsferien</v>
       </c>
-      <c r="H13" s="72">
+      <c r="H13" s="70">
         <f t="shared" si="2"/>
-        <v>46380</v>
-[...1 lines deleted...]
-      <c r="I13" s="72">
+        <v>46745</v>
+      </c>
+      <c r="I13" s="70">
         <f t="shared" si="3"/>
-        <v>46393</v>
-[...3 lines deleted...]
-      <c r="A14" s="26" t="str">
+        <v>46754</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="B14" s="26" t="str">
+      <c r="B14" s="24" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="E14" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      <c r="A15" s="26" t="str">
+        <v>94</v>
+      </c>
+      <c r="G14" s="69" t="str">
+        <f>IF(N13="","",N13)</f>
+        <v/>
+      </c>
+      <c r="H14" s="70" t="str">
+        <f>IF(O13="","",O13)</f>
+        <v/>
+      </c>
+      <c r="I14" s="70" t="str">
+        <f>IF(P13="","",P13)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="24" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="B15" s="26" t="str">
+      <c r="B15" s="24" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="E15" t="s">
-        <v>102</v>
-[...7 lines deleted...]
-      <c r="A16" s="26" t="str">
+        <v>95</v>
+      </c>
+      <c r="G15" s="124" t="s">
+        <v>65</v>
+      </c>
+      <c r="K15" s="123"/>
+    </row>
+    <row r="16" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="24" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="B16" s="26" t="str">
+      <c r="B16" s="24" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="E16" t="s">
-        <v>103</v>
-[...8 lines deleted...]
-      <c r="A17" s="26" t="str">
+        <v>96</v>
+      </c>
+      <c r="G16" s="124" t="s">
+        <v>70</v>
+      </c>
+      <c r="K16" s="123"/>
+      <c r="O16" s="127"/>
+    </row>
+    <row r="17" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="24" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="B17" s="26" t="str">
+      <c r="B17" s="24" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="E17" t="s">
-        <v>104</v>
-[...4 lines deleted...]
-        <v>46024</v>
+        <v>97</v>
+      </c>
+      <c r="K17" s="123"/>
+      <c r="O17" s="127" cm="1">
+        <f t="array" ref="O17:P19">_xlfn._xlws.FILTER('Kantonale Abweichungen'!B:C,'Kantonale Abweichungen'!A:A='Feiertage und Ferien'!D1,"")</f>
+        <v>46389</v>
       </c>
       <c r="P17" t="str">
         <v>Berchtoldstag</v>
       </c>
     </row>
-    <row r="18" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="26" t="str">
+    <row r="18" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="24" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="B18" s="26" t="str">
+      <c r="B18" s="24" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="E18" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-        <v>46177</v>
+        <v>98</v>
+      </c>
+      <c r="K18" s="123"/>
+      <c r="O18" s="127">
+        <v>46508</v>
       </c>
       <c r="P18" t="str">
-        <v>Fronleichnam</v>
-[...3 lines deleted...]
-      <c r="A19" s="26" t="str">
+        <v>Tag der Arbeit</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="24" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="B19" s="26" t="str">
+      <c r="B19" s="24" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="E19" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-        <v>46249</v>
+        <v>99</v>
+      </c>
+      <c r="K19" s="123"/>
+      <c r="O19" s="127">
+        <v>46747</v>
       </c>
       <c r="P19" t="str">
-        <v>Mariä Himmelfahrt</v>
-[...3 lines deleted...]
-      <c r="A20" s="26" t="str">
+        <v>Stephanstag</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="24" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="B20" s="26" t="str">
+      <c r="B20" s="24" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="E20" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      <c r="A21" s="26" t="str">
+        <v>100</v>
+      </c>
+      <c r="K20" s="123"/>
+      <c r="O20" s="127"/>
+    </row>
+    <row r="21" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="24" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="B21" s="26" t="str">
+      <c r="B21" s="24" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="K21" s="147"/>
-[...8 lines deleted...]
-      <c r="A22" s="26" t="str">
+      <c r="K21" s="123"/>
+      <c r="O21" s="127"/>
+    </row>
+    <row r="22" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="24" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
-      <c r="B22" s="26" t="str">
+      <c r="B22" s="24" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="K22" s="147"/>
-[...31 lines deleted...]
-      <c r="O28" s="162"/>
+      <c r="K22" s="123"/>
+      <c r="O22" s="127"/>
+    </row>
+    <row r="23" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="328" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23" s="328"/>
+      <c r="K23" s="123"/>
+      <c r="O23" s="127"/>
+    </row>
+    <row r="24" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="329"/>
+      <c r="B24" s="329"/>
+      <c r="K24" s="123"/>
+      <c r="O24" s="127"/>
+    </row>
+    <row r="25" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="329"/>
+      <c r="B25" s="329"/>
+      <c r="K25" s="123"/>
+      <c r="O25" s="127"/>
+    </row>
+    <row r="26" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K26" s="123"/>
+      <c r="O26" s="127"/>
+    </row>
+    <row r="27" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K27" s="123"/>
+      <c r="O27" s="127"/>
+    </row>
+    <row r="28" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="O28" s="127"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="G2:I3"/>
     <mergeCell ref="A23:B25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G2:I3" location="Arbeitszeiten!A1" display="zu den Resultaten" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="G15" r:id="rId1" xr:uid="{9B4AFC82-8A99-456A-B289-F35AFE5BA841}"/>
     <hyperlink ref="G16" r:id="rId2" display="Anleitung zur Berechung eines Halber Feiertages oder zusätzlichen Ferien" xr:uid="{3F43D85A-F59C-4287-A5D9-B71A0A22F290}"/>
+    <hyperlink ref="G2" location="'Start'!A1" display="← zurück zu «Start»" xr:uid="{17E940C5-E734-4503-B151-00E2EF660C96}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
   <legacyDrawing r:id="rId5"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId6" name="List Box 3">
               <controlPr defaultSize="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>38100</xdr:colOff>
                     <xdr:row>0</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>809625</xdr:colOff>
+                    <xdr:colOff>812800</xdr:colOff>
                     <xdr:row>12</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>25400</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:I99"/>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7912448F-F88B-458E-8321-2F35A659E3B5}">
+  <sheetPr>
+    <tabColor rgb="FFA6A6A6"/>
+  </sheetPr>
+  <dimension ref="A1:I108"/>
   <sheetViews>
     <sheetView topLeftCell="F1" workbookViewId="0">
       <selection activeCell="N42" sqref="N42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.28515625" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="17.85546875" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="7.33203125" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="10.1640625" style="127" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="17.83203125" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="5" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
-    <col min="6" max="6" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.33203125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="10.140625" style="162" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="10.1640625" style="127" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="160" t="s">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A1" s="209" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="210" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" s="209" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" s="209" t="s">
+        <v>0</v>
+      </c>
+      <c r="F1" s="211" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" s="211" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" s="211" t="s">
+        <v>46</v>
+      </c>
+      <c r="I1" s="211" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B2" s="127">
+        <f>DATE(Start!$A$5,1,2)</f>
+        <v>46389</v>
+      </c>
+      <c r="C2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D2">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G2" t="s">
+        <v>45</v>
+      </c>
+      <c r="H2" s="127">
+        <v>46375</v>
+      </c>
+      <c r="I2" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B3" s="127">
+        <f>'Feiertage und Ferien'!$K$2+60</f>
+        <v>46534</v>
+      </c>
+      <c r="C3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D3">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F3" t="s">
+        <v>76</v>
+      </c>
+      <c r="G3" t="s">
+        <v>42</v>
+      </c>
+      <c r="H3" s="127">
+        <v>46487</v>
+      </c>
+      <c r="I3" s="127">
+        <v>46502</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A4" t="s">
+        <v>76</v>
+      </c>
+      <c r="B4" s="127">
+        <f>DATE(Start!$A$5,8,15)</f>
+        <v>46614</v>
+      </c>
+      <c r="C4" t="s">
+        <v>79</v>
+      </c>
+      <c r="D4">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F4" t="s">
+        <v>76</v>
+      </c>
+      <c r="G4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H4" s="127">
+        <v>46585</v>
+      </c>
+      <c r="I4" s="127">
+        <v>46607</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B5" s="127">
+        <f>DATE(Start!$A$5,11,1)</f>
+        <v>46692</v>
+      </c>
+      <c r="C5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D5">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F5" t="s">
+        <v>76</v>
+      </c>
+      <c r="G5" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" s="127">
+        <v>46662</v>
+      </c>
+      <c r="I5" s="127">
+        <v>46677</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B6" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F6" t="s">
+        <v>76</v>
+      </c>
+      <c r="G6" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6" s="127">
+        <v>46745</v>
+      </c>
+      <c r="I6" s="127">
+        <v>46761</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B7" s="127">
+        <f>'Feiertage und Ferien'!$K$2+60</f>
+        <v>46534</v>
+      </c>
+      <c r="C7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D7">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F7" t="s">
+        <v>81</v>
+      </c>
+      <c r="G7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H7" s="127">
+        <v>46375</v>
+      </c>
+      <c r="I7" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B8" s="127">
+        <f>DATE(Start!$A$5,8,15)</f>
+        <v>46614</v>
+      </c>
+      <c r="C8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F8" t="s">
+        <v>81</v>
+      </c>
+      <c r="G8" t="s">
+        <v>101</v>
+      </c>
+      <c r="H8" s="127">
+        <v>46423</v>
+      </c>
+      <c r="I8" s="127">
+        <v>46432</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B9" s="127">
+        <f>DATE(Start!$A$5,11,1)</f>
+        <v>46692</v>
+      </c>
+      <c r="C9" t="s">
+        <v>80</v>
+      </c>
+      <c r="D9">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F9" t="s">
+        <v>81</v>
+      </c>
+      <c r="G9" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" s="127">
+        <v>46487</v>
+      </c>
+      <c r="I9" s="127">
+        <v>46502</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A10" t="s">
+        <v>81</v>
+      </c>
+      <c r="B10" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F10" t="s">
+        <v>81</v>
+      </c>
+      <c r="G10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" s="127">
+        <v>46571</v>
+      </c>
+      <c r="I10" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A11" t="s">
         <v>82</v>
       </c>
-      <c r="B1" s="161" t="s">
-[...8 lines deleted...]
-      <c r="F1" s="197" t="s">
+      <c r="B11" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F11" t="s">
+        <v>81</v>
+      </c>
+      <c r="G11" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" s="127">
+        <v>46662</v>
+      </c>
+      <c r="I11" s="127">
+        <v>46677</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A12" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="127">
+        <f>DATE(Start!$A$5,1,2)</f>
+        <v>46389</v>
+      </c>
+      <c r="C12" t="s">
+        <v>77</v>
+      </c>
+      <c r="D12">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F12" t="s">
+        <v>81</v>
+      </c>
+      <c r="G12" t="s">
+        <v>45</v>
+      </c>
+      <c r="H12" s="127">
+        <v>46739</v>
+      </c>
+      <c r="I12" s="127">
+        <v>46754</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A13" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F13" t="s">
         <v>82</v>
       </c>
-      <c r="G1" s="197" t="s">
-[...10 lines deleted...]
-      <c r="A2" t="s">
+      <c r="G13" t="s">
+        <v>45</v>
+      </c>
+      <c r="H13" s="127">
+        <v>46375</v>
+      </c>
+      <c r="I13" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B14" s="127">
+        <f>DATE(Start!$A$5,5,1)</f>
+        <v>46508</v>
+      </c>
+      <c r="C14" t="s">
+        <v>85</v>
+      </c>
+      <c r="D14">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F14" t="s">
+        <v>82</v>
+      </c>
+      <c r="G14" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" s="127">
+        <v>46487</v>
+      </c>
+      <c r="I14" s="127">
+        <v>46502</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A15" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G15" t="s">
+        <v>43</v>
+      </c>
+      <c r="H15" s="127">
+        <v>46578</v>
+      </c>
+      <c r="I15" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" s="127">
+        <f>DATE(Start!$A$5,5,1)</f>
+        <v>46508</v>
+      </c>
+      <c r="C16" t="s">
+        <v>85</v>
+      </c>
+      <c r="D16">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F16" t="s">
+        <v>82</v>
+      </c>
+      <c r="G16" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="127">
+        <v>46669</v>
+      </c>
+      <c r="I16" s="127">
+        <v>46684</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F17" t="s">
+        <v>82</v>
+      </c>
+      <c r="G17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H17" s="127">
+        <v>46739</v>
+      </c>
+      <c r="I17" s="127">
+        <v>46754</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" s="127">
+        <f>DATE(Start!$A$5,1,2)</f>
+        <v>46389</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F18" t="s">
         <v>83</v>
       </c>
-      <c r="B2" s="162">
-[...2 lines deleted...]
-      <c r="C2" t="s">
+      <c r="G18" t="s">
+        <v>45</v>
+      </c>
+      <c r="H18" s="127">
+        <v>46380</v>
+      </c>
+      <c r="I18" s="127">
+        <v>46397</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F19" t="s">
+        <v>83</v>
+      </c>
+      <c r="G19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H19" s="127">
+        <v>46487</v>
+      </c>
+      <c r="I19" s="127">
+        <v>46502</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C20" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F20" t="s">
+        <v>83</v>
+      </c>
+      <c r="G20" t="s">
+        <v>43</v>
+      </c>
+      <c r="H20" s="127">
+        <v>46571</v>
+      </c>
+      <c r="I20" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="127">
+        <f>DATE(Start!$A$5,1,2)</f>
+        <v>46389</v>
+      </c>
+      <c r="C21" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F21" t="s">
+        <v>83</v>
+      </c>
+      <c r="G21" t="s">
+        <v>44</v>
+      </c>
+      <c r="H21" s="127">
+        <v>46655</v>
+      </c>
+      <c r="I21" s="127">
+        <v>46677</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="127">
+        <f>'Feiertage und Ferien'!$K$2+60</f>
+        <v>46534</v>
+      </c>
+      <c r="C22" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F22" t="s">
+        <v>83</v>
+      </c>
+      <c r="G22" t="s">
+        <v>45</v>
+      </c>
+      <c r="H22" s="127">
+        <v>46745</v>
+      </c>
+      <c r="I22" s="127">
+        <v>46761</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" s="127">
+        <f>DATE(Start!$A$5,8,15)</f>
+        <v>46614</v>
+      </c>
+      <c r="C23" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F23" t="s">
         <v>84</v>
       </c>
-      <c r="D2">
-[...22 lines deleted...]
-      <c r="C3" t="s">
+      <c r="G23" t="s">
+        <v>45</v>
+      </c>
+      <c r="H23" s="127">
+        <v>46375</v>
+      </c>
+      <c r="I23" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="127">
+        <f>DATE(Start!$A$5,11,1)</f>
+        <v>46692</v>
+      </c>
+      <c r="C24" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F24" t="s">
+        <v>84</v>
+      </c>
+      <c r="G24" t="s">
+        <v>101</v>
+      </c>
+      <c r="H24" s="127">
+        <v>46424</v>
+      </c>
+      <c r="I24" s="127">
+        <v>46439</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A25" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C25" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F25" t="s">
+        <v>84</v>
+      </c>
+      <c r="G25" t="s">
+        <v>42</v>
+      </c>
+      <c r="H25" s="127">
+        <v>46466</v>
+      </c>
+      <c r="I25" s="127">
+        <v>46481</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A26" t="s">
+        <v>91</v>
+      </c>
+      <c r="B26" s="127">
+        <f>DATE(Start!$A$5,1,2)</f>
+        <v>46389</v>
+      </c>
+      <c r="C26" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F26" t="s">
+        <v>84</v>
+      </c>
+      <c r="G26" t="s">
+        <v>43</v>
+      </c>
+      <c r="H26" s="127">
+        <v>46571</v>
+      </c>
+      <c r="I26" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A27" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" s="127">
+        <f>'Feiertage und Ferien'!$K$2+60</f>
+        <v>46534</v>
+      </c>
+      <c r="C27" t="s">
+        <v>78</v>
+      </c>
+      <c r="D27">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F27" t="s">
+        <v>84</v>
+      </c>
+      <c r="G27" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27" s="127">
+        <v>46662</v>
+      </c>
+      <c r="I27" s="127">
+        <v>46677</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A28" t="s">
+        <v>91</v>
+      </c>
+      <c r="B28" s="127">
+        <f>DATE(Start!$A$5,8,15)</f>
+        <v>46614</v>
+      </c>
+      <c r="C28" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F28" t="s">
+        <v>84</v>
+      </c>
+      <c r="G28" t="s">
+        <v>45</v>
+      </c>
+      <c r="H28" s="127">
+        <v>46739</v>
+      </c>
+      <c r="I28" s="127">
+        <v>46754</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B29" s="127">
+        <f>DATE(Start!$A$5,11,1)</f>
+        <v>46692</v>
+      </c>
+      <c r="C29" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F29" t="s">
+        <v>86</v>
+      </c>
+      <c r="G29" t="s">
+        <v>45</v>
+      </c>
+      <c r="H29" s="127">
+        <v>46375</v>
+      </c>
+      <c r="I29" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F30" t="s">
+        <v>86</v>
+      </c>
+      <c r="G30" t="s">
+        <v>101</v>
+      </c>
+      <c r="H30" s="127">
+        <v>46424</v>
+      </c>
+      <c r="I30" s="127">
+        <v>46439</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="127">
+        <f>DATE(Start!$A$5,1,2)</f>
+        <v>46389</v>
+      </c>
+      <c r="C31" t="s">
+        <v>77</v>
+      </c>
+      <c r="D31">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F31" t="s">
+        <v>86</v>
+      </c>
+      <c r="G31" t="s">
+        <v>42</v>
+      </c>
+      <c r="H31" s="127">
+        <v>46466</v>
+      </c>
+      <c r="I31" s="127">
+        <v>46481</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="127">
+        <f>'Feiertage und Ferien'!$K$2+60</f>
+        <v>46534</v>
+      </c>
+      <c r="C32" t="s">
+        <v>78</v>
+      </c>
+      <c r="D32">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F32" t="s">
+        <v>86</v>
+      </c>
+      <c r="G32" t="s">
+        <v>43</v>
+      </c>
+      <c r="H32" s="127">
+        <v>46571</v>
+      </c>
+      <c r="I32" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="127">
+        <f>DATE(Start!$A$5,8,15)</f>
+        <v>46614</v>
+      </c>
+      <c r="C33" t="s">
+        <v>79</v>
+      </c>
+      <c r="D33">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F33" t="s">
+        <v>86</v>
+      </c>
+      <c r="G33" t="s">
+        <v>44</v>
+      </c>
+      <c r="H33" s="127">
+        <v>46662</v>
+      </c>
+      <c r="I33" s="127">
+        <v>46677</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A34" t="s">
+        <v>92</v>
+      </c>
+      <c r="B34" s="127">
+        <f>DATE(Start!$A$5,11,1)</f>
+        <v>46692</v>
+      </c>
+      <c r="C34" t="s">
+        <v>80</v>
+      </c>
+      <c r="D34">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F34" t="s">
+        <v>86</v>
+      </c>
+      <c r="G34" t="s">
+        <v>45</v>
+      </c>
+      <c r="H34" s="127">
+        <v>46739</v>
+      </c>
+      <c r="I34" s="127">
+        <v>46754</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A35" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C35" t="s">
+        <v>20</v>
+      </c>
+      <c r="D35">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F35" t="s">
+        <v>88</v>
+      </c>
+      <c r="G35" t="s">
+        <v>45</v>
+      </c>
+      <c r="H35" s="127">
+        <v>46380</v>
+      </c>
+      <c r="I35" s="127">
+        <v>46397</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C36" t="s">
+        <v>20</v>
+      </c>
+      <c r="D36">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F36" t="s">
+        <v>88</v>
+      </c>
+      <c r="G36" t="s">
+        <v>101</v>
+      </c>
+      <c r="H36" s="127">
+        <v>46417</v>
+      </c>
+      <c r="I36" s="127">
+        <v>46425</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A37" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" s="127">
+        <f>DATE(Start!$A$5,1,2)</f>
+        <v>46389</v>
+      </c>
+      <c r="C37" t="s">
+        <v>77</v>
+      </c>
+      <c r="D37">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F37" t="s">
+        <v>88</v>
+      </c>
+      <c r="G37" t="s">
+        <v>42</v>
+      </c>
+      <c r="H37" s="127">
+        <v>46478</v>
+      </c>
+      <c r="I37" s="127">
+        <v>46495</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A38" t="s">
+        <v>94</v>
+      </c>
+      <c r="B38" s="127">
+        <f>DATE(Start!$A$5,5,1)</f>
+        <v>46508</v>
+      </c>
+      <c r="C38" t="s">
         <v>85</v>
       </c>
-      <c r="D3">
-[...94 lines deleted...]
-      <c r="A7" t="s">
+      <c r="D38">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F38" t="s">
         <v>88</v>
       </c>
-      <c r="B7" s="162">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="G38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H38" s="127">
+        <v>46571</v>
+      </c>
+      <c r="I38" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B39" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C39" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F39" t="s">
+        <v>88</v>
+      </c>
+      <c r="G39" t="s">
+        <v>44</v>
+      </c>
+      <c r="H39" s="127">
+        <v>46669</v>
+      </c>
+      <c r="I39" s="127">
+        <v>46684</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A40" t="s">
+        <v>95</v>
+      </c>
+      <c r="B40" s="127">
+        <f>DATE(Start!$A$5,5,1)</f>
+        <v>46508</v>
+      </c>
+      <c r="C40" t="s">
         <v>85</v>
       </c>
-      <c r="D7">
-[...8 lines deleted...]
-      <c r="H7" s="162">
+      <c r="D40">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F40" t="s">
+        <v>88</v>
+      </c>
+      <c r="G40" t="s">
+        <v>45</v>
+      </c>
+      <c r="H40" s="127">
+        <v>46745</v>
+      </c>
+      <c r="I40" s="127">
+        <v>46761</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A41" t="s">
+        <v>95</v>
+      </c>
+      <c r="B41" s="127">
+        <f>'Feiertage und Ferien'!$K$2+60</f>
+        <v>46534</v>
+      </c>
+      <c r="C41" t="s">
+        <v>78</v>
+      </c>
+      <c r="D41">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F41" t="s">
+        <v>89</v>
+      </c>
+      <c r="G41" t="s">
+        <v>45</v>
+      </c>
+      <c r="H41" s="127">
+        <v>46379</v>
+      </c>
+      <c r="I41" s="127">
+        <v>46392</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A42" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="127">
+        <f>DATE(Start!$A$5,8,15)</f>
+        <v>46614</v>
+      </c>
+      <c r="C42" t="s">
+        <v>79</v>
+      </c>
+      <c r="D42">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G42" t="s">
+        <v>44</v>
+      </c>
+      <c r="H42" s="127">
+        <v>46669</v>
+      </c>
+      <c r="I42" s="127">
+        <v>46684</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A43" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="127">
+        <f>DATE(Start!$A$5,11,1)</f>
+        <v>46692</v>
+      </c>
+      <c r="C43" t="s">
+        <v>80</v>
+      </c>
+      <c r="D43">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F43" t="s">
+        <v>89</v>
+      </c>
+      <c r="G43" t="s">
+        <v>45</v>
+      </c>
+      <c r="H43" s="127">
+        <v>46744</v>
+      </c>
+      <c r="I43" s="127">
+        <v>46757</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A44" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F44" t="s">
+        <v>90</v>
+      </c>
+      <c r="G44" t="s">
+        <v>45</v>
+      </c>
+      <c r="H44" s="127">
+        <v>46375</v>
+      </c>
+      <c r="I44" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A45" t="s">
+        <v>96</v>
+      </c>
+      <c r="B45" s="127">
+        <f>DATE(Start!$A$5,1,2)</f>
+        <v>46389</v>
+      </c>
+      <c r="C45" t="s">
+        <v>77</v>
+      </c>
+      <c r="D45">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F45" t="s">
+        <v>90</v>
+      </c>
+      <c r="G45" t="s">
+        <v>101</v>
+      </c>
+      <c r="H45" s="127">
+        <v>46417</v>
+      </c>
+      <c r="I45" s="127">
+        <v>46432</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A46" t="s">
+        <v>96</v>
+      </c>
+      <c r="B46" s="127">
+        <f>'Feiertage und Ferien'!$K$2+60</f>
+        <v>46534</v>
+      </c>
+      <c r="C46" t="s">
+        <v>78</v>
+      </c>
+      <c r="D46">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F46" t="s">
+        <v>90</v>
+      </c>
+      <c r="G46" t="s">
+        <v>42</v>
+      </c>
+      <c r="H46" s="127">
+        <v>46472</v>
+      </c>
+      <c r="I46" s="127">
+        <v>46488</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A47" t="s">
+        <v>96</v>
+      </c>
+      <c r="B47" s="127">
+        <f>DATE(Start!$A$5,8,15)</f>
+        <v>46614</v>
+      </c>
+      <c r="C47" t="s">
+        <v>79</v>
+      </c>
+      <c r="D47">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F47" t="s">
+        <v>90</v>
+      </c>
+      <c r="G47" t="s">
+        <v>43</v>
+      </c>
+      <c r="H47" s="127">
+        <v>46571</v>
+      </c>
+      <c r="I47" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A48" t="s">
+        <v>96</v>
+      </c>
+      <c r="B48" s="127">
+        <f>DATE(Start!$A$5,11,1)</f>
+        <v>46692</v>
+      </c>
+      <c r="C48" t="s">
+        <v>80</v>
+      </c>
+      <c r="D48">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F48" t="s">
+        <v>90</v>
+      </c>
+      <c r="G48" t="s">
+        <v>44</v>
+      </c>
+      <c r="H48" s="127">
+        <v>46655</v>
+      </c>
+      <c r="I48" s="127">
+        <v>46670</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A49" t="s">
+        <v>96</v>
+      </c>
+      <c r="B49" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C49" t="s">
+        <v>20</v>
+      </c>
+      <c r="D49">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F49" t="s">
+        <v>90</v>
+      </c>
+      <c r="G49" t="s">
+        <v>45</v>
+      </c>
+      <c r="H49" s="127">
+        <v>46739</v>
+      </c>
+      <c r="I49" s="127">
+        <v>46754</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A50" t="s">
+        <v>97</v>
+      </c>
+      <c r="B50" s="127">
+        <f>DATE(Start!$A$5,5,1)</f>
+        <v>46508</v>
+      </c>
+      <c r="C50" t="s">
+        <v>85</v>
+      </c>
+      <c r="D50">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F50" t="s">
+        <v>91</v>
+      </c>
+      <c r="G50" t="s">
+        <v>45</v>
+      </c>
+      <c r="H50" s="127">
+        <v>46375</v>
+      </c>
+      <c r="I50" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A51" t="s">
+        <v>97</v>
+      </c>
+      <c r="B51" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C51" t="s">
+        <v>20</v>
+      </c>
+      <c r="D51">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F51" t="s">
+        <v>91</v>
+      </c>
+      <c r="G51" t="s">
+        <v>101</v>
+      </c>
+      <c r="H51" s="127">
+        <v>46417</v>
+      </c>
+      <c r="I51" s="127">
+        <v>46432</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A52" t="s">
+        <v>98</v>
+      </c>
+      <c r="B52" s="127">
+        <f>DATE(Start!$A$5,1,2)</f>
+        <v>46389</v>
+      </c>
+      <c r="C52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D52">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F52" t="s">
+        <v>91</v>
+      </c>
+      <c r="G52" t="s">
+        <v>42</v>
+      </c>
+      <c r="H52" s="127">
+        <v>46472</v>
+      </c>
+      <c r="I52" s="127">
+        <v>46488</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A53" t="s">
+        <v>98</v>
+      </c>
+      <c r="B53" s="127">
+        <f>'Feiertage und Ferien'!$K$2+60</f>
+        <v>46534</v>
+      </c>
+      <c r="C53" t="s">
+        <v>78</v>
+      </c>
+      <c r="D53">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F53" t="s">
+        <v>91</v>
+      </c>
+      <c r="G53" t="s">
+        <v>43</v>
+      </c>
+      <c r="H53" s="127">
+        <v>46571</v>
+      </c>
+      <c r="I53" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A54" t="s">
+        <v>98</v>
+      </c>
+      <c r="B54" s="127">
+        <f>DATE(Start!$A$5,8,15)</f>
+        <v>46614</v>
+      </c>
+      <c r="C54" t="s">
+        <v>79</v>
+      </c>
+      <c r="D54">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F54" t="s">
+        <v>91</v>
+      </c>
+      <c r="G54" t="s">
+        <v>44</v>
+      </c>
+      <c r="H54" s="127">
+        <v>46655</v>
+      </c>
+      <c r="I54" s="127">
+        <v>46670</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A55" t="s">
+        <v>98</v>
+      </c>
+      <c r="B55" s="127">
+        <f>DATE(Start!$A$5,11,1)</f>
+        <v>46692</v>
+      </c>
+      <c r="C55" t="s">
+        <v>80</v>
+      </c>
+      <c r="D55">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F55" t="s">
+        <v>91</v>
+      </c>
+      <c r="G55" t="s">
+        <v>45</v>
+      </c>
+      <c r="H55" s="127">
+        <v>46739</v>
+      </c>
+      <c r="I55" s="127">
+        <v>46754</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A56" t="s">
+        <v>98</v>
+      </c>
+      <c r="B56" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C56" t="s">
+        <v>20</v>
+      </c>
+      <c r="D56">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F56" t="s">
+        <v>92</v>
+      </c>
+      <c r="G56" t="s">
+        <v>45</v>
+      </c>
+      <c r="H56" s="127">
         <v>46380</v>
       </c>
-      <c r="I7" s="162">
+      <c r="I56" s="127">
         <v>46393</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
-[...122 lines deleted...]
-      <c r="H12" s="162">
+    <row r="57" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A57" t="s">
+        <v>99</v>
+      </c>
+      <c r="B57" s="127">
+        <f>DATE(Start!$A$5,1,2)</f>
+        <v>46389</v>
+      </c>
+      <c r="C57" t="s">
+        <v>77</v>
+      </c>
+      <c r="D57">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F57" t="s">
+        <v>92</v>
+      </c>
+      <c r="G57" t="s">
+        <v>101</v>
+      </c>
+      <c r="H57" s="127">
+        <v>46417</v>
+      </c>
+      <c r="I57" s="127">
+        <v>46432</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A58" t="s">
+        <v>99</v>
+      </c>
+      <c r="B58" s="127">
+        <f>'Feiertage und Ferien'!$K$2+60</f>
+        <v>46534</v>
+      </c>
+      <c r="C58" t="s">
+        <v>78</v>
+      </c>
+      <c r="D58">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F58" t="s">
+        <v>92</v>
+      </c>
+      <c r="G58" t="s">
+        <v>42</v>
+      </c>
+      <c r="H58" s="127">
+        <v>46472</v>
+      </c>
+      <c r="I58" s="127">
+        <v>46488</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A59" t="s">
+        <v>99</v>
+      </c>
+      <c r="B59" s="127">
+        <f>DATE(Start!$A$5,8,15)</f>
+        <v>46614</v>
+      </c>
+      <c r="C59" t="s">
+        <v>79</v>
+      </c>
+      <c r="D59">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F59" t="s">
+        <v>92</v>
+      </c>
+      <c r="G59" t="s">
+        <v>43</v>
+      </c>
+      <c r="H59" s="127">
+        <v>46571</v>
+      </c>
+      <c r="I59" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A60" t="s">
+        <v>99</v>
+      </c>
+      <c r="B60" s="127">
+        <f>DATE(Start!$A$5,11,1)</f>
+        <v>46692</v>
+      </c>
+      <c r="C60" t="s">
+        <v>80</v>
+      </c>
+      <c r="D60">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F60" t="s">
+        <v>92</v>
+      </c>
+      <c r="G60" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60" s="127">
+        <v>46655</v>
+      </c>
+      <c r="I60" s="127">
+        <v>46670</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A61" t="s">
+        <v>99</v>
+      </c>
+      <c r="B61" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C61" t="s">
+        <v>20</v>
+      </c>
+      <c r="D61">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F61" t="s">
+        <v>92</v>
+      </c>
+      <c r="G61" t="s">
+        <v>45</v>
+      </c>
+      <c r="H61" s="127">
+        <v>46745</v>
+      </c>
+      <c r="I61" s="127">
+        <v>46758</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A62" t="s">
+        <v>100</v>
+      </c>
+      <c r="B62" s="127">
+        <f>DATE(Start!$A$5,1,2)</f>
+        <v>46389</v>
+      </c>
+      <c r="C62" t="s">
+        <v>77</v>
+      </c>
+      <c r="D62">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F62" t="s">
+        <v>93</v>
+      </c>
+      <c r="G62" t="s">
+        <v>45</v>
+      </c>
+      <c r="H62" s="127">
+        <v>46375</v>
+      </c>
+      <c r="I62" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A63" t="s">
+        <v>100</v>
+      </c>
+      <c r="B63" s="127">
+        <f>DATE(Start!$A$5,5,1)</f>
+        <v>46508</v>
+      </c>
+      <c r="C63" t="s">
+        <v>85</v>
+      </c>
+      <c r="D63">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F63" t="s">
+        <v>93</v>
+      </c>
+      <c r="G63" t="s">
+        <v>42</v>
+      </c>
+      <c r="H63" s="127">
+        <v>46487</v>
+      </c>
+      <c r="I63" s="127">
+        <v>46502</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A64" t="s">
+        <v>100</v>
+      </c>
+      <c r="B64" s="127">
+        <f>DATE(Start!$A$5,12,26)</f>
+        <v>46747</v>
+      </c>
+      <c r="C64" t="s">
+        <v>20</v>
+      </c>
+      <c r="D64">
+        <f>Start!$A$5</f>
+        <v>2027</v>
+      </c>
+      <c r="F64" t="s">
+        <v>93</v>
+      </c>
+      <c r="G64" t="s">
+        <v>43</v>
+      </c>
+      <c r="H64" s="127">
+        <v>46578</v>
+      </c>
+      <c r="I64" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="65" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F65" t="s">
+        <v>93</v>
+      </c>
+      <c r="G65" t="s">
+        <v>44</v>
+      </c>
+      <c r="H65" s="127">
+        <v>46662</v>
+      </c>
+      <c r="I65" s="127">
+        <v>46684</v>
+      </c>
+    </row>
+    <row r="66" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F66" t="s">
+        <v>93</v>
+      </c>
+      <c r="G66" t="s">
+        <v>45</v>
+      </c>
+      <c r="H66" s="127">
+        <v>46739</v>
+      </c>
+      <c r="I66" s="127">
+        <v>46754</v>
+      </c>
+    </row>
+    <row r="67" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F67" t="s">
+        <v>94</v>
+      </c>
+      <c r="G67" t="s">
+        <v>45</v>
+      </c>
+      <c r="H67" s="127">
         <v>46380</v>
       </c>
-      <c r="I12" s="162">
+      <c r="I67" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="68" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F68" t="s">
+        <v>94</v>
+      </c>
+      <c r="G68" t="s">
+        <v>101</v>
+      </c>
+      <c r="H68" s="127">
+        <v>46417</v>
+      </c>
+      <c r="I68" s="127">
+        <v>46432</v>
+      </c>
+    </row>
+    <row r="69" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F69" t="s">
+        <v>94</v>
+      </c>
+      <c r="G69" t="s">
+        <v>42</v>
+      </c>
+      <c r="H69" s="127">
+        <v>46494</v>
+      </c>
+      <c r="I69" s="127">
+        <v>46509</v>
+      </c>
+    </row>
+    <row r="70" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F70" t="s">
+        <v>94</v>
+      </c>
+      <c r="G70" t="s">
+        <v>43</v>
+      </c>
+      <c r="H70" s="127">
+        <v>46578</v>
+      </c>
+      <c r="I70" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="71" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F71" t="s">
+        <v>94</v>
+      </c>
+      <c r="G71" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="127">
+        <v>46662</v>
+      </c>
+      <c r="I71" s="127">
+        <v>46684</v>
+      </c>
+    </row>
+    <row r="72" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F72" t="s">
+        <v>94</v>
+      </c>
+      <c r="G72" t="s">
+        <v>45</v>
+      </c>
+      <c r="H72" s="127">
+        <v>46745</v>
+      </c>
+      <c r="I72" s="127">
+        <v>46754</v>
+      </c>
+    </row>
+    <row r="73" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F73" t="s">
+        <v>95</v>
+      </c>
+      <c r="G73" t="s">
+        <v>45</v>
+      </c>
+      <c r="H73" s="127">
+        <v>46375</v>
+      </c>
+      <c r="I73" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="74" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F74" t="s">
+        <v>95</v>
+      </c>
+      <c r="G74" t="s">
+        <v>101</v>
+      </c>
+      <c r="H74" s="127">
+        <v>46424</v>
+      </c>
+      <c r="I74" s="127">
+        <v>46439</v>
+      </c>
+    </row>
+    <row r="75" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F75" t="s">
+        <v>95</v>
+      </c>
+      <c r="G75" t="s">
+        <v>42</v>
+      </c>
+      <c r="H75" s="127">
+        <v>46487</v>
+      </c>
+      <c r="I75" s="127">
+        <v>46502</v>
+      </c>
+    </row>
+    <row r="76" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F76" t="s">
+        <v>95</v>
+      </c>
+      <c r="G76" t="s">
+        <v>43</v>
+      </c>
+      <c r="H76" s="127">
+        <v>46578</v>
+      </c>
+      <c r="I76" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="77" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F77" t="s">
+        <v>95</v>
+      </c>
+      <c r="G77" t="s">
+        <v>44</v>
+      </c>
+      <c r="H77" s="127">
+        <v>46662</v>
+      </c>
+      <c r="I77" s="127">
+        <v>46684</v>
+      </c>
+    </row>
+    <row r="78" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F78" t="s">
+        <v>95</v>
+      </c>
+      <c r="G78" t="s">
+        <v>45</v>
+      </c>
+      <c r="H78" s="127">
+        <v>46746</v>
+      </c>
+      <c r="I78" s="127">
+        <v>46761</v>
+      </c>
+    </row>
+    <row r="79" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F79" t="s">
+        <v>96</v>
+      </c>
+      <c r="G79" t="s">
+        <v>45</v>
+      </c>
+      <c r="H79" s="127">
+        <v>46381</v>
+      </c>
+      <c r="I79" s="127">
         <v>46393</v>
       </c>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
-[...122 lines deleted...]
-      <c r="H17" s="162">
+    <row r="80" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F80" t="s">
+        <v>96</v>
+      </c>
+      <c r="G80" t="s">
+        <v>101</v>
+      </c>
+      <c r="H80" s="127">
+        <v>46445</v>
+      </c>
+      <c r="I80" s="127">
+        <v>46453</v>
+      </c>
+    </row>
+    <row r="81" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F81" t="s">
+        <v>96</v>
+      </c>
+      <c r="G81" t="s">
+        <v>42</v>
+      </c>
+      <c r="H81" s="127">
+        <v>46508</v>
+      </c>
+      <c r="I81" s="127">
+        <v>46523</v>
+      </c>
+    </row>
+    <row r="82" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F82" t="s">
+        <v>96</v>
+      </c>
+      <c r="G82" t="s">
+        <v>43</v>
+      </c>
+      <c r="H82" s="127">
+        <v>46578</v>
+      </c>
+      <c r="I82" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="83" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F83" t="s">
+        <v>96</v>
+      </c>
+      <c r="G83" t="s">
+        <v>44</v>
+      </c>
+      <c r="H83" s="127">
+        <v>46662</v>
+      </c>
+      <c r="I83" s="127">
+        <v>46677</v>
+      </c>
+    </row>
+    <row r="84" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F84" t="s">
+        <v>96</v>
+      </c>
+      <c r="G84" t="s">
+        <v>45</v>
+      </c>
+      <c r="H84" s="127">
+        <v>46746</v>
+      </c>
+      <c r="I84" s="127">
+        <v>46758</v>
+      </c>
+    </row>
+    <row r="85" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F85" t="s">
+        <v>97</v>
+      </c>
+      <c r="G85" t="s">
+        <v>45</v>
+      </c>
+      <c r="H85" s="127">
+        <v>46375</v>
+      </c>
+      <c r="I85" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="86" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F86" t="s">
+        <v>97</v>
+      </c>
+      <c r="G86" t="s">
+        <v>101</v>
+      </c>
+      <c r="H86" s="127">
+        <v>46417</v>
+      </c>
+      <c r="I86" s="127">
+        <v>46425</v>
+      </c>
+    </row>
+    <row r="87" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F87" t="s">
+        <v>97</v>
+      </c>
+      <c r="G87" t="s">
+        <v>42</v>
+      </c>
+      <c r="H87" s="127">
+        <v>46472</v>
+      </c>
+      <c r="I87" s="127">
+        <v>46488</v>
+      </c>
+    </row>
+    <row r="88" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F88" t="s">
+        <v>97</v>
+      </c>
+      <c r="G88" t="s">
+        <v>170</v>
+      </c>
+      <c r="H88" s="127">
+        <v>46513</v>
+      </c>
+      <c r="I88" s="127">
+        <v>46524</v>
+      </c>
+    </row>
+    <row r="89" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F89" t="s">
+        <v>97</v>
+      </c>
+      <c r="G89" t="s">
+        <v>43</v>
+      </c>
+      <c r="H89" s="127">
+        <v>46578</v>
+      </c>
+      <c r="I89" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="90" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F90" t="s">
+        <v>97</v>
+      </c>
+      <c r="G90" t="s">
+        <v>44</v>
+      </c>
+      <c r="H90" s="127">
+        <v>46669</v>
+      </c>
+      <c r="I90" s="127">
+        <v>46684</v>
+      </c>
+    </row>
+    <row r="91" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F91" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" t="s">
+        <v>45</v>
+      </c>
+      <c r="H91" s="127">
+        <v>46739</v>
+      </c>
+      <c r="I91" s="127">
+        <v>46754</v>
+      </c>
+    </row>
+    <row r="92" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F92" t="s">
+        <v>98</v>
+      </c>
+      <c r="G92" t="s">
+        <v>45</v>
+      </c>
+      <c r="H92" s="127">
         <v>46380</v>
       </c>
-      <c r="I17" s="162">
-[...212 lines deleted...]
-      <c r="A26" t="s">
+      <c r="I92" s="127">
+        <v>46397</v>
+      </c>
+    </row>
+    <row r="93" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F93" t="s">
         <v>98</v>
       </c>
-      <c r="B26" s="162">
-[...22 lines deleted...]
-      <c r="A27" t="s">
+      <c r="G93" t="s">
+        <v>101</v>
+      </c>
+      <c r="H93" s="127">
+        <v>46445</v>
+      </c>
+      <c r="I93" s="127">
+        <v>46453</v>
+      </c>
+    </row>
+    <row r="94" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F94" t="s">
         <v>98</v>
       </c>
-      <c r="B27" s="162">
-[...22 lines deleted...]
-      <c r="A28" t="s">
+      <c r="G94" t="s">
+        <v>42</v>
+      </c>
+      <c r="H94" s="127">
+        <v>46508</v>
+      </c>
+      <c r="I94" s="127">
+        <v>46524</v>
+      </c>
+    </row>
+    <row r="95" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F95" t="s">
         <v>98</v>
       </c>
-      <c r="B28" s="162">
-[...22 lines deleted...]
-      <c r="A29" t="s">
+      <c r="G95" t="s">
+        <v>43</v>
+      </c>
+      <c r="H95" s="127">
+        <v>46571</v>
+      </c>
+      <c r="I95" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="96" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F96" t="s">
         <v>98</v>
       </c>
-      <c r="B29" s="162">
-[...14 lines deleted...]
-      <c r="H29" s="162">
+      <c r="G96" t="s">
+        <v>44</v>
+      </c>
+      <c r="H96" s="127">
+        <v>46662</v>
+      </c>
+      <c r="I96" s="127">
+        <v>46677</v>
+      </c>
+    </row>
+    <row r="97" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F97" t="s">
+        <v>98</v>
+      </c>
+      <c r="G97" t="s">
+        <v>45</v>
+      </c>
+      <c r="H97" s="127">
+        <v>46745</v>
+      </c>
+      <c r="I97" s="127">
+        <v>46761</v>
+      </c>
+    </row>
+    <row r="98" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F98" t="s">
+        <v>99</v>
+      </c>
+      <c r="G98" t="s">
+        <v>45</v>
+      </c>
+      <c r="H98" s="127">
         <v>46375</v>
       </c>
-      <c r="I29" s="162">
-[...30 lines deleted...]
-      <c r="A31" t="s">
+      <c r="I98" s="127">
+        <v>46390</v>
+      </c>
+    </row>
+    <row r="99" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F99" t="s">
         <v>99</v>
       </c>
-      <c r="B31" s="162">
-[...22 lines deleted...]
-      <c r="A32" t="s">
+      <c r="G99" t="s">
+        <v>101</v>
+      </c>
+      <c r="H99" s="127">
+        <v>46424</v>
+      </c>
+      <c r="I99" s="127">
+        <v>46439</v>
+      </c>
+    </row>
+    <row r="100" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F100" t="s">
         <v>99</v>
       </c>
-      <c r="B32" s="162">
-[...22 lines deleted...]
-      <c r="A33" t="s">
+      <c r="G100" t="s">
+        <v>42</v>
+      </c>
+      <c r="H100" s="127">
+        <v>46494</v>
+      </c>
+      <c r="I100" s="127">
+        <v>46509</v>
+      </c>
+    </row>
+    <row r="101" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F101" t="s">
         <v>99</v>
       </c>
-      <c r="B33" s="162">
-[...22 lines deleted...]
-      <c r="A34" t="s">
+      <c r="G101" t="s">
+        <v>43</v>
+      </c>
+      <c r="H101" s="127">
+        <v>46571</v>
+      </c>
+      <c r="I101" s="127">
+        <v>46614</v>
+      </c>
+    </row>
+    <row r="102" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F102" t="s">
         <v>99</v>
       </c>
-      <c r="B34" s="162">
-[...22 lines deleted...]
-      <c r="A35" t="s">
+      <c r="G102" t="s">
+        <v>44</v>
+      </c>
+      <c r="H102" s="127">
+        <v>46662</v>
+      </c>
+      <c r="I102" s="127">
+        <v>46677</v>
+      </c>
+    </row>
+    <row r="103" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F103" t="s">
         <v>99</v>
       </c>
-      <c r="B35" s="162">
-[...22 lines deleted...]
-      <c r="A36" t="s">
+      <c r="G103" t="s">
+        <v>45</v>
+      </c>
+      <c r="H103" s="127">
+        <v>46744</v>
+      </c>
+      <c r="I103" s="127">
+        <v>46757</v>
+      </c>
+    </row>
+    <row r="104" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F104" t="s">
         <v>100</v>
       </c>
-      <c r="B36" s="162">
-[...222 lines deleted...]
-      <c r="H44" s="162">
+      <c r="G104" t="s">
+        <v>45</v>
+      </c>
+      <c r="H104" s="127">
         <v>46375</v>
       </c>
-      <c r="I44" s="162">
+      <c r="I104" s="127">
         <v>46390</v>
       </c>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
-[...376 lines deleted...]
-      <c r="F59" t="s">
+    <row r="105" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F105" t="s">
         <v>100</v>
       </c>
-      <c r="G59" t="s">
-[...22 lines deleted...]
-      <c r="F60" t="s">
+      <c r="G105" t="s">
+        <v>42</v>
+      </c>
+      <c r="H105" s="127">
+        <v>46501</v>
+      </c>
+      <c r="I105" s="127">
+        <v>46516</v>
+      </c>
+    </row>
+    <row r="106" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F106" t="s">
         <v>100</v>
       </c>
-      <c r="G60" t="s">
-[...22 lines deleted...]
-      <c r="F61" t="s">
+      <c r="G106" t="s">
+        <v>43</v>
+      </c>
+      <c r="H106" s="127">
+        <v>46585</v>
+      </c>
+      <c r="I106" s="127">
+        <v>46621</v>
+      </c>
+    </row>
+    <row r="107" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F107" t="s">
         <v>100</v>
       </c>
-      <c r="G61" t="s">
-[...22 lines deleted...]
-      <c r="F62" t="s">
+      <c r="G107" t="s">
+        <v>44</v>
+      </c>
+      <c r="H107" s="127">
+        <v>46669</v>
+      </c>
+      <c r="I107" s="127">
+        <v>46684</v>
+      </c>
+    </row>
+    <row r="108" spans="6:9" x14ac:dyDescent="0.2">
+      <c r="F108" t="s">
         <v>100</v>
       </c>
-      <c r="G62" t="s">
-[...548 lines deleted...]
-        <v>46393</v>
+      <c r="G108" t="s">
+        <v>45</v>
+      </c>
+      <c r="H108" s="127">
+        <v>46739</v>
+      </c>
+      <c r="I108" s="127">
+        <v>46754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle4">
-    <tabColor rgb="FFC00926"/>
+    <tabColor rgb="FFA6A6A6"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AL51"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="118" zoomScaleNormal="118" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1" customWidth="1"/>
-    <col min="2" max="32" width="4" style="29" customWidth="1"/>
+    <col min="1" max="1" width="9.1640625" style="1" customWidth="1"/>
+    <col min="2" max="32" width="4" style="27" customWidth="1"/>
     <col min="33" max="33" width="6" style="5" customWidth="1"/>
-    <col min="34" max="34" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="6.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="9" style="6" customWidth="1"/>
-    <col min="36" max="36" width="10.28515625" style="11" customWidth="1"/>
+    <col min="36" max="36" width="10.33203125" style="11" customWidth="1"/>
     <col min="37" max="37" width="10" style="1" customWidth="1"/>
-    <col min="38" max="43" width="11.42578125" style="1" customWidth="1"/>
-    <col min="44" max="16384" width="11.42578125" style="1"/>
+    <col min="38" max="43" width="11.5" style="1" customWidth="1"/>
+    <col min="44" max="16384" width="11.5" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...30 lines deleted...]
-      <c r="AF1" s="28"/>
+    <row r="1" spans="1:38" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="212" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="26"/>
+      <c r="K1" s="26"/>
+      <c r="L1" s="26"/>
+      <c r="M1" s="26"/>
+      <c r="N1" s="26"/>
+      <c r="O1" s="26"/>
+      <c r="P1" s="26"/>
+      <c r="Q1" s="26"/>
+      <c r="R1" s="26"/>
+      <c r="S1" s="26"/>
+      <c r="V1" s="26"/>
+      <c r="W1" s="26"/>
+      <c r="X1" s="26"/>
+      <c r="Y1" s="26"/>
+      <c r="Z1" s="26"/>
+      <c r="AA1" s="26"/>
+      <c r="AB1" s="26"/>
+      <c r="AC1" s="26"/>
+      <c r="AD1" s="26"/>
+      <c r="AE1" s="26"/>
+      <c r="AF1" s="26"/>
       <c r="AG1" s="4"/>
       <c r="AH1" s="4"/>
       <c r="AI1" s="4"/>
       <c r="AJ1" s="4"/>
     </row>
-    <row r="2" spans="1:38" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:38" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A2" s="20">
-        <f>Erfassung!A5</f>
-[...5 lines deleted...]
-      <c r="C2" s="41">
+        <f>Start!A5</f>
+        <v>2027</v>
+      </c>
+      <c r="B2" s="39">
+        <v>1</v>
+      </c>
+      <c r="C2" s="39">
         <v>2</v>
       </c>
-      <c r="D2" s="41">
+      <c r="D2" s="39">
         <v>3</v>
       </c>
-      <c r="E2" s="41">
+      <c r="E2" s="39">
         <v>4</v>
       </c>
-      <c r="F2" s="41">
+      <c r="F2" s="39">
         <v>5</v>
       </c>
-      <c r="G2" s="41">
+      <c r="G2" s="39">
         <v>6</v>
       </c>
-      <c r="H2" s="41">
+      <c r="H2" s="39">
         <v>7</v>
       </c>
-      <c r="I2" s="41">
+      <c r="I2" s="39">
         <v>8</v>
       </c>
-      <c r="J2" s="41">
+      <c r="J2" s="39">
         <v>9</v>
       </c>
-      <c r="K2" s="41">
+      <c r="K2" s="39">
         <v>10</v>
       </c>
-      <c r="L2" s="41">
+      <c r="L2" s="39">
         <v>11</v>
       </c>
-      <c r="M2" s="41">
+      <c r="M2" s="39">
         <v>12</v>
       </c>
-      <c r="N2" s="41">
+      <c r="N2" s="39">
         <v>13</v>
       </c>
-      <c r="O2" s="41">
+      <c r="O2" s="39">
         <v>14</v>
       </c>
-      <c r="P2" s="41">
+      <c r="P2" s="39">
         <v>15</v>
       </c>
-      <c r="Q2" s="41">
+      <c r="Q2" s="39">
         <v>16</v>
       </c>
-      <c r="R2" s="41">
+      <c r="R2" s="39">
         <v>17</v>
       </c>
-      <c r="S2" s="41">
+      <c r="S2" s="39">
         <v>18</v>
       </c>
-      <c r="T2" s="41">
+      <c r="T2" s="39">
         <v>19</v>
       </c>
-      <c r="U2" s="41">
+      <c r="U2" s="39">
         <v>20</v>
       </c>
-      <c r="V2" s="41">
+      <c r="V2" s="39">
         <v>21</v>
       </c>
-      <c r="W2" s="41">
+      <c r="W2" s="39">
         <v>22</v>
       </c>
-      <c r="X2" s="41">
+      <c r="X2" s="39">
         <v>23</v>
       </c>
-      <c r="Y2" s="41">
+      <c r="Y2" s="39">
         <v>24</v>
       </c>
-      <c r="Z2" s="41">
+      <c r="Z2" s="39">
         <v>25</v>
       </c>
-      <c r="AA2" s="41">
+      <c r="AA2" s="39">
         <v>26</v>
       </c>
-      <c r="AB2" s="41">
+      <c r="AB2" s="39">
         <v>27</v>
       </c>
-      <c r="AC2" s="41">
+      <c r="AC2" s="39">
         <v>28</v>
       </c>
-      <c r="AD2" s="41">
+      <c r="AD2" s="39">
         <v>29</v>
       </c>
-      <c r="AE2" s="41">
+      <c r="AE2" s="39">
         <v>30</v>
       </c>
-      <c r="AF2" s="42">
+      <c r="AF2" s="40">
         <v>31</v>
       </c>
       <c r="AG2" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="AH2" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="AI2" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="AH2" s="15" t="s">
-[...10 lines deleted...]
-    <row r="3" spans="1:38" ht="15.75" hidden="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="AJ2" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="AK2" s="331"/>
+    </row>
+    <row r="3" spans="1:38" ht="15" hidden="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A3" s="17"/>
-      <c r="B3" s="52">
+      <c r="B3" s="50">
         <f>DATE(A2,1,1)</f>
-        <v>46023</v>
-[...1 lines deleted...]
-      <c r="C3" s="53">
+        <v>46388</v>
+      </c>
+      <c r="C3" s="51">
         <f>B3+1</f>
-        <v>46024</v>
-[...1 lines deleted...]
-      <c r="D3" s="53">
+        <v>46389</v>
+      </c>
+      <c r="D3" s="51">
         <f t="shared" ref="D3:AF3" si="0">C3+1</f>
-        <v>46025</v>
-[...1 lines deleted...]
-      <c r="E3" s="53">
+        <v>46390</v>
+      </c>
+      <c r="E3" s="51">
         <f t="shared" si="0"/>
-        <v>46026</v>
-[...1 lines deleted...]
-      <c r="F3" s="53">
+        <v>46391</v>
+      </c>
+      <c r="F3" s="51">
         <f t="shared" si="0"/>
-        <v>46027</v>
-[...1 lines deleted...]
-      <c r="G3" s="53">
+        <v>46392</v>
+      </c>
+      <c r="G3" s="51">
         <f t="shared" si="0"/>
-        <v>46028</v>
-[...1 lines deleted...]
-      <c r="H3" s="53">
+        <v>46393</v>
+      </c>
+      <c r="H3" s="51">
         <f t="shared" si="0"/>
-        <v>46029</v>
-[...1 lines deleted...]
-      <c r="I3" s="53">
+        <v>46394</v>
+      </c>
+      <c r="I3" s="51">
         <f t="shared" si="0"/>
-        <v>46030</v>
-[...1 lines deleted...]
-      <c r="J3" s="53">
+        <v>46395</v>
+      </c>
+      <c r="J3" s="51">
         <f t="shared" si="0"/>
-        <v>46031</v>
-[...1 lines deleted...]
-      <c r="K3" s="53">
+        <v>46396</v>
+      </c>
+      <c r="K3" s="51">
         <f t="shared" si="0"/>
-        <v>46032</v>
-[...1 lines deleted...]
-      <c r="L3" s="53">
+        <v>46397</v>
+      </c>
+      <c r="L3" s="51">
         <f t="shared" si="0"/>
-        <v>46033</v>
-[...1 lines deleted...]
-      <c r="M3" s="53">
+        <v>46398</v>
+      </c>
+      <c r="M3" s="51">
         <f t="shared" si="0"/>
-        <v>46034</v>
-[...1 lines deleted...]
-      <c r="N3" s="53">
+        <v>46399</v>
+      </c>
+      <c r="N3" s="51">
         <f t="shared" si="0"/>
-        <v>46035</v>
-[...1 lines deleted...]
-      <c r="O3" s="53">
+        <v>46400</v>
+      </c>
+      <c r="O3" s="51">
         <f t="shared" si="0"/>
-        <v>46036</v>
-[...1 lines deleted...]
-      <c r="P3" s="53">
+        <v>46401</v>
+      </c>
+      <c r="P3" s="51">
         <f t="shared" si="0"/>
-        <v>46037</v>
-[...1 lines deleted...]
-      <c r="Q3" s="53">
+        <v>46402</v>
+      </c>
+      <c r="Q3" s="51">
         <f t="shared" si="0"/>
-        <v>46038</v>
-[...1 lines deleted...]
-      <c r="R3" s="53">
+        <v>46403</v>
+      </c>
+      <c r="R3" s="51">
         <f t="shared" si="0"/>
-        <v>46039</v>
-[...1 lines deleted...]
-      <c r="S3" s="53">
+        <v>46404</v>
+      </c>
+      <c r="S3" s="51">
         <f t="shared" si="0"/>
-        <v>46040</v>
-[...1 lines deleted...]
-      <c r="T3" s="53">
+        <v>46405</v>
+      </c>
+      <c r="T3" s="51">
         <f t="shared" si="0"/>
-        <v>46041</v>
-[...1 lines deleted...]
-      <c r="U3" s="53">
+        <v>46406</v>
+      </c>
+      <c r="U3" s="51">
         <f t="shared" si="0"/>
-        <v>46042</v>
-[...1 lines deleted...]
-      <c r="V3" s="53">
+        <v>46407</v>
+      </c>
+      <c r="V3" s="51">
         <f t="shared" si="0"/>
-        <v>46043</v>
-[...1 lines deleted...]
-      <c r="W3" s="53">
+        <v>46408</v>
+      </c>
+      <c r="W3" s="51">
         <f t="shared" si="0"/>
-        <v>46044</v>
-[...1 lines deleted...]
-      <c r="X3" s="53">
+        <v>46409</v>
+      </c>
+      <c r="X3" s="51">
         <f t="shared" si="0"/>
-        <v>46045</v>
-[...1 lines deleted...]
-      <c r="Y3" s="53">
+        <v>46410</v>
+      </c>
+      <c r="Y3" s="51">
         <f t="shared" si="0"/>
-        <v>46046</v>
-[...1 lines deleted...]
-      <c r="Z3" s="53">
+        <v>46411</v>
+      </c>
+      <c r="Z3" s="51">
         <f t="shared" si="0"/>
-        <v>46047</v>
-[...1 lines deleted...]
-      <c r="AA3" s="53">
+        <v>46412</v>
+      </c>
+      <c r="AA3" s="51">
         <f t="shared" si="0"/>
-        <v>46048</v>
-[...1 lines deleted...]
-      <c r="AB3" s="53">
+        <v>46413</v>
+      </c>
+      <c r="AB3" s="51">
         <f t="shared" si="0"/>
-        <v>46049</v>
-[...1 lines deleted...]
-      <c r="AC3" s="53">
+        <v>46414</v>
+      </c>
+      <c r="AC3" s="51">
         <f t="shared" si="0"/>
-        <v>46050</v>
-[...1 lines deleted...]
-      <c r="AD3" s="53">
+        <v>46415</v>
+      </c>
+      <c r="AD3" s="51">
         <f t="shared" si="0"/>
-        <v>46051</v>
-[...1 lines deleted...]
-      <c r="AE3" s="53">
+        <v>46416</v>
+      </c>
+      <c r="AE3" s="51">
         <f t="shared" si="0"/>
-        <v>46052</v>
-[...1 lines deleted...]
-      <c r="AF3" s="54">
+        <v>46417</v>
+      </c>
+      <c r="AF3" s="52">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46418</v>
       </c>
       <c r="AG3" s="21"/>
       <c r="AH3" s="21"/>
       <c r="AI3" s="22"/>
-      <c r="AJ3" s="59"/>
-[...7 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(B3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B3)=1,WEEKDAY(B3)=7),"",Erfassung!$B$5*SUM(Erfassung!$G$5:$G$5)/5),"F")</f>
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="58"/>
+    </row>
+    <row r="4" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="332" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="94" t="str">
+        <f>IF(ISNA(VLOOKUP(B3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B3)=1,WEEKDAY(B3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
         <v>F</v>
       </c>
-      <c r="C4" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(C3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C3)=1,WEEKDAY(C3)=7),"",Erfassung!$B$5*SUM(Erfassung!$G$5:$G$5)/5),"F")</f>
+      <c r="C4" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(C3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C3)=1,WEEKDAY(C3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
         <v>F</v>
       </c>
-      <c r="D4" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(D3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D3)=1,WEEKDAY(D3)=7),"",Erfassung!$B$5*SUM(Erfassung!$G$5:$G$5)/5),"F")</f>
+      <c r="D4" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(D3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D3)=1,WEEKDAY(D3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
         <v/>
       </c>
-      <c r="E4" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(E3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E3)=1,WEEKDAY(E3)=7),"",Erfassung!$B$5*SUM(Erfassung!$G$5:$G$5)/5),"F")</f>
+      <c r="E4" s="95">
+        <f>IF(ISNA(VLOOKUP(E3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E3)=1,WEEKDAY(E3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="F4" s="95">
+        <f>IF(ISNA(VLOOKUP(F3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F3)=1,WEEKDAY(F3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="G4" s="95">
+        <f>IF(ISNA(VLOOKUP(G3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G3)=1,WEEKDAY(G3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="H4" s="95">
+        <f>IF(ISNA(VLOOKUP(H3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H3)=1,WEEKDAY(H3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="I4" s="95">
+        <f>IF(ISNA(VLOOKUP(I3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I3)=1,WEEKDAY(I3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="J4" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(J3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J3)=1,WEEKDAY(J3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
         <v/>
       </c>
-      <c r="F4" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(K3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K3)=1,WEEKDAY(K3)=7),"",Erfassung!$B$5*SUM(Erfassung!$G$5:$G$5)/5),"F")</f>
+      <c r="K4" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(K3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K3)=1,WEEKDAY(K3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
         <v/>
       </c>
-      <c r="L4" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(L3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L3)=1,WEEKDAY(L3)=7),"",Erfassung!$B$5*SUM(Erfassung!$G$5:$G$5)/5),"F")</f>
+      <c r="L4" s="95">
+        <f>IF(ISNA(VLOOKUP(L3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L3)=1,WEEKDAY(L3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="M4" s="95">
+        <f>IF(ISNA(VLOOKUP(M3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M3)=1,WEEKDAY(M3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="N4" s="95">
+        <f>IF(ISNA(VLOOKUP(N3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N3)=1,WEEKDAY(N3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="O4" s="95">
+        <f>IF(ISNA(VLOOKUP(O3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O3)=1,WEEKDAY(O3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="P4" s="95">
+        <f>IF(ISNA(VLOOKUP(P3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P3)=1,WEEKDAY(P3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Q4" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(Q3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q3)=1,WEEKDAY(Q3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
         <v/>
       </c>
-      <c r="M4" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(R3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R3)=1,WEEKDAY(R3)=7),"",Erfassung!$B$5*SUM(Erfassung!$G$5:$G$5)/5),"F")</f>
+      <c r="R4" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(R3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R3)=1,WEEKDAY(R3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
         <v/>
       </c>
-      <c r="S4" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(S3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S3)=1,WEEKDAY(S3)=7),"",Erfassung!$B$5*SUM(Erfassung!$G$5:$G$5)/5),"F")</f>
+      <c r="S4" s="95">
+        <f>IF(ISNA(VLOOKUP(S3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S3)=1,WEEKDAY(S3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="T4" s="95">
+        <f>IF(ISNA(VLOOKUP(T3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T3)=1,WEEKDAY(T3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="U4" s="95">
+        <f>IF(ISNA(VLOOKUP(U3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U3)=1,WEEKDAY(U3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="V4" s="95">
+        <f>IF(ISNA(VLOOKUP(V3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V3)=1,WEEKDAY(V3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="W4" s="95">
+        <f>IF(ISNA(VLOOKUP(W3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W3)=1,WEEKDAY(W3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="X4" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(X3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X3)=1,WEEKDAY(X3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
         <v/>
       </c>
-      <c r="T4" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(Y3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y3)=1,WEEKDAY(Y3)=7),"",Erfassung!$B$5*SUM(Erfassung!$G$5:$G$5)/5),"F")</f>
+      <c r="Y4" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(Y3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y3)=1,WEEKDAY(Y3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
         <v/>
       </c>
-      <c r="Z4" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(Z3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z3)=1,WEEKDAY(Z3)=7),"",Erfassung!$B$5*SUM(Erfassung!$G$5:$G$5)/5),"F")</f>
+      <c r="Z4" s="95">
+        <f>IF(ISNA(VLOOKUP(Z3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z3)=1,WEEKDAY(Z3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AA4" s="95">
+        <f>IF(ISNA(VLOOKUP(AA3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA3)=1,WEEKDAY(AA3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AB4" s="95">
+        <f>IF(ISNA(VLOOKUP(AB3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB3)=1,WEEKDAY(AB3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AC4" s="95">
+        <f>IF(ISNA(VLOOKUP(AC3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC3)=1,WEEKDAY(AC3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AD4" s="95">
+        <f>IF(ISNA(VLOOKUP(AD3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD3)=1,WEEKDAY(AD3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AE4" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AE3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE3)=1,WEEKDAY(AE3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AA4" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(AF3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF3)=1,WEEKDAY(AF3)=7),"",Erfassung!$B$5*SUM(Erfassung!$G$5:$G$5)/5),"F")</f>
+      <c r="AF4" s="96" t="str">
+        <f>IF(ISNA(VLOOKUP(AF3,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF3)=1,WEEKDAY(AF3)=7),"",Start!$B$5*SUM(Start!$G$5:$G$5)/5),"F")</f>
         <v/>
       </c>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
-      <c r="AI4" s="109">
-[...7 lines deleted...]
-        <f>(Arbeitszeiten!AJ5-AH5)/Erfassung!G5*'% Änderung unter Jahr'!B8</f>
+      <c r="AI4" s="106">
+        <f>Start!G5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ4" s="117" t="s">
+        <v>30</v>
+      </c>
+      <c r="AK4" s="129">
+        <f>(Arbeitszeiten!AJ5-AH5)/Start!G5*'% Änderung unter Jahr'!B8</f>
         <v>0</v>
       </c>
-      <c r="AL4" s="110"/>
-[...3 lines deleted...]
-      <c r="B5" s="100" t="str">
+      <c r="AL4" s="107"/>
+    </row>
+    <row r="5" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="335"/>
+      <c r="B5" s="97" t="str">
         <f>IF(B4="F",B4,Arbeitstage!B5)</f>
         <v>F</v>
       </c>
-      <c r="C5" s="101" t="str">
+      <c r="C5" s="98" t="str">
         <f>IF(C4="F",C4,Arbeitstage!C5)</f>
         <v>F</v>
       </c>
-      <c r="D5" s="101" t="str">
+      <c r="D5" s="98" t="str">
         <f>IF(D4="F",D4,Arbeitstage!D5)</f>
         <v>F</v>
       </c>
-      <c r="E5" s="101" t="str">
+      <c r="E5" s="98">
         <f>IF(E4="F",E4,Arbeitstage!E5)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="F5" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="F5" s="98">
         <f>IF(F4="F",F4,Arbeitstage!F5)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="G5" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="G5" s="98">
         <f>IF(G4="F",G4,Arbeitstage!G5)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="H5" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="H5" s="98">
         <f>IF(H4="F",H4,Arbeitstage!H5)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="I5" s="101">
+        <v>1</v>
+      </c>
+      <c r="I5" s="98">
         <f>IF(I4="F",I4,Arbeitstage!I5)</f>
         <v>1</v>
       </c>
-      <c r="J5" s="101">
+      <c r="J5" s="98" t="str">
         <f>IF(J4="F",J4,Arbeitstage!J5)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K5" s="101" t="str">
+        <v/>
+      </c>
+      <c r="K5" s="98" t="str">
         <f>IF(K4="F",K4,Arbeitstage!K5)</f>
         <v/>
       </c>
-      <c r="L5" s="101" t="str">
+      <c r="L5" s="98">
         <f>IF(L4="F",L4,Arbeitstage!L5)</f>
+        <v>1</v>
+      </c>
+      <c r="M5" s="98">
+        <f>IF(M4="F",M4,Arbeitstage!M5)</f>
+        <v>1</v>
+      </c>
+      <c r="N5" s="98">
+        <f>IF(N4="F",N4,Arbeitstage!N5)</f>
+        <v>1</v>
+      </c>
+      <c r="O5" s="98">
+        <f>IF(O4="F",O4,Arbeitstage!O5)</f>
+        <v>1</v>
+      </c>
+      <c r="P5" s="98">
+        <f>IF(P4="F",P4,Arbeitstage!P5)</f>
+        <v>1</v>
+      </c>
+      <c r="Q5" s="98" t="str">
+        <f>IF(Q4="F",Q4,Arbeitstage!Q5)</f>
         <v/>
       </c>
-      <c r="M5" s="101">
-[...19 lines deleted...]
-      <c r="R5" s="101" t="str">
+      <c r="R5" s="98" t="str">
         <f>IF(R4="F",R4,Arbeitstage!R5)</f>
         <v/>
       </c>
-      <c r="S5" s="101" t="str">
+      <c r="S5" s="98">
         <f>IF(S4="F",S4,Arbeitstage!S5)</f>
+        <v>1</v>
+      </c>
+      <c r="T5" s="98">
+        <f>IF(T4="F",T4,Arbeitstage!T5)</f>
+        <v>1</v>
+      </c>
+      <c r="U5" s="98">
+        <f>IF(U4="F",U4,Arbeitstage!U5)</f>
+        <v>1</v>
+      </c>
+      <c r="V5" s="98">
+        <f>IF(V4="F",V4,Arbeitstage!V5)</f>
+        <v>1</v>
+      </c>
+      <c r="W5" s="98">
+        <f>IF(W4="F",W4,Arbeitstage!W5)</f>
+        <v>1</v>
+      </c>
+      <c r="X5" s="98" t="str">
+        <f>IF(X4="F",X4,Arbeitstage!X5)</f>
         <v/>
       </c>
-      <c r="T5" s="101">
-[...19 lines deleted...]
-      <c r="Y5" s="101" t="str">
+      <c r="Y5" s="98" t="str">
         <f>IF(Y4="F",Y4,Arbeitstage!Y5)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="Z5" s="101" t="str">
+        <v/>
+      </c>
+      <c r="Z5" s="98">
         <f>IF(Z4="F",Z4,Arbeitstage!Z5)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="AA5" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="98">
         <f>IF(AA4="F",AA4,Arbeitstage!AA5)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="AB5" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="AB5" s="98">
         <f>IF(AB4="F",AB4,Arbeitstage!AB5)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="AC5" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="AC5" s="98">
         <f>IF(AC4="F",AC4,Arbeitstage!AC5)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="AD5" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="98">
         <f>IF(AD4="F",AD4,Arbeitstage!AD5)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="AE5" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="AE5" s="98" t="str">
         <f>IF(AE4="F",AE4,Arbeitstage!AE5)</f>
         <v>F</v>
       </c>
-      <c r="AF5" s="102" t="str">
+      <c r="AF5" s="99" t="str">
         <f>IF(AF4="F",AF4,Arbeitstage!AF5)</f>
         <v>F</v>
       </c>
-      <c r="AG5" s="107">
-        <f>SUM(Erfassung!$D:$D)/12</f>
+      <c r="AG5" s="104">
+        <f>SUM(Start!$D:$D)/12</f>
         <v>1.6666666666666667</v>
       </c>
-      <c r="AH5" s="106">
-[...3 lines deleted...]
-      <c r="AI5" s="108">
+      <c r="AH5" s="103">
+        <f>IF(AG5="","",AG5*(Start!B5/5)*SUM(Start!G5:G5))</f>
+        <v>11.200000000000003</v>
+      </c>
+      <c r="AI5" s="105">
         <f>SUM(B5:AF5)</f>
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="AJ5" s="120">
+        <v>20</v>
+      </c>
+      <c r="AJ5" s="117">
         <f>SUM(B4:AF4)</f>
-        <v>84.000000000000028</v>
-[...1 lines deleted...]
-      <c r="AK5" s="113">
+        <v>134.4</v>
+      </c>
+      <c r="AK5" s="110">
         <f>ROUND(AI5*AI4/5,1)*5</f>
-        <v>8.5</v>
-[...3 lines deleted...]
-    <row r="6" spans="1:38" ht="12.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+      <c r="AL5" s="107"/>
+    </row>
+    <row r="6" spans="1:38" ht="12.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="18"/>
-      <c r="B6" s="52">
+      <c r="B6" s="50">
         <f>AF3+1</f>
-        <v>46054</v>
-[...1 lines deleted...]
-      <c r="C6" s="53">
+        <v>46419</v>
+      </c>
+      <c r="C6" s="51">
         <f t="shared" ref="C6:AC6" si="1">B6+1</f>
-        <v>46055</v>
-[...1 lines deleted...]
-      <c r="D6" s="53">
+        <v>46420</v>
+      </c>
+      <c r="D6" s="51">
         <f t="shared" si="1"/>
-        <v>46056</v>
-[...1 lines deleted...]
-      <c r="E6" s="53">
+        <v>46421</v>
+      </c>
+      <c r="E6" s="51">
         <f t="shared" si="1"/>
-        <v>46057</v>
-[...1 lines deleted...]
-      <c r="F6" s="53">
+        <v>46422</v>
+      </c>
+      <c r="F6" s="51">
         <f t="shared" si="1"/>
-        <v>46058</v>
-[...1 lines deleted...]
-      <c r="G6" s="53">
+        <v>46423</v>
+      </c>
+      <c r="G6" s="51">
         <f t="shared" si="1"/>
-        <v>46059</v>
-[...1 lines deleted...]
-      <c r="H6" s="53">
+        <v>46424</v>
+      </c>
+      <c r="H6" s="51">
         <f t="shared" si="1"/>
-        <v>46060</v>
-[...1 lines deleted...]
-      <c r="I6" s="53">
+        <v>46425</v>
+      </c>
+      <c r="I6" s="51">
         <f t="shared" si="1"/>
-        <v>46061</v>
-[...1 lines deleted...]
-      <c r="J6" s="53">
+        <v>46426</v>
+      </c>
+      <c r="J6" s="51">
         <f t="shared" si="1"/>
-        <v>46062</v>
-[...1 lines deleted...]
-      <c r="K6" s="53">
+        <v>46427</v>
+      </c>
+      <c r="K6" s="51">
         <f t="shared" si="1"/>
-        <v>46063</v>
-[...1 lines deleted...]
-      <c r="L6" s="53">
+        <v>46428</v>
+      </c>
+      <c r="L6" s="51">
         <f t="shared" si="1"/>
-        <v>46064</v>
-[...1 lines deleted...]
-      <c r="M6" s="53">
+        <v>46429</v>
+      </c>
+      <c r="M6" s="51">
         <f t="shared" si="1"/>
-        <v>46065</v>
-[...1 lines deleted...]
-      <c r="N6" s="53">
+        <v>46430</v>
+      </c>
+      <c r="N6" s="51">
         <f t="shared" si="1"/>
-        <v>46066</v>
-[...1 lines deleted...]
-      <c r="O6" s="53">
+        <v>46431</v>
+      </c>
+      <c r="O6" s="51">
         <f t="shared" si="1"/>
-        <v>46067</v>
-[...1 lines deleted...]
-      <c r="P6" s="53">
+        <v>46432</v>
+      </c>
+      <c r="P6" s="51">
         <f t="shared" si="1"/>
-        <v>46068</v>
-[...1 lines deleted...]
-      <c r="Q6" s="53">
+        <v>46433</v>
+      </c>
+      <c r="Q6" s="51">
         <f t="shared" si="1"/>
-        <v>46069</v>
-[...1 lines deleted...]
-      <c r="R6" s="53">
+        <v>46434</v>
+      </c>
+      <c r="R6" s="51">
         <f t="shared" si="1"/>
-        <v>46070</v>
-[...1 lines deleted...]
-      <c r="S6" s="53">
+        <v>46435</v>
+      </c>
+      <c r="S6" s="51">
         <f t="shared" si="1"/>
-        <v>46071</v>
-[...1 lines deleted...]
-      <c r="T6" s="53">
+        <v>46436</v>
+      </c>
+      <c r="T6" s="51">
         <f t="shared" si="1"/>
-        <v>46072</v>
-[...1 lines deleted...]
-      <c r="U6" s="53">
+        <v>46437</v>
+      </c>
+      <c r="U6" s="51">
         <f t="shared" si="1"/>
-        <v>46073</v>
-[...1 lines deleted...]
-      <c r="V6" s="53">
+        <v>46438</v>
+      </c>
+      <c r="V6" s="51">
         <f t="shared" si="1"/>
-        <v>46074</v>
-[...1 lines deleted...]
-      <c r="W6" s="53">
+        <v>46439</v>
+      </c>
+      <c r="W6" s="51">
         <f t="shared" si="1"/>
-        <v>46075</v>
-[...1 lines deleted...]
-      <c r="X6" s="53">
+        <v>46440</v>
+      </c>
+      <c r="X6" s="51">
         <f t="shared" si="1"/>
-        <v>46076</v>
-[...1 lines deleted...]
-      <c r="Y6" s="53">
+        <v>46441</v>
+      </c>
+      <c r="Y6" s="51">
         <f t="shared" si="1"/>
-        <v>46077</v>
-[...1 lines deleted...]
-      <c r="Z6" s="53">
+        <v>46442</v>
+      </c>
+      <c r="Z6" s="51">
         <f t="shared" si="1"/>
-        <v>46078</v>
-[...1 lines deleted...]
-      <c r="AA6" s="53">
+        <v>46443</v>
+      </c>
+      <c r="AA6" s="51">
         <f t="shared" si="1"/>
-        <v>46079</v>
-[...1 lines deleted...]
-      <c r="AB6" s="53">
+        <v>46444</v>
+      </c>
+      <c r="AB6" s="51">
         <f t="shared" si="1"/>
-        <v>46080</v>
-[...1 lines deleted...]
-      <c r="AC6" s="53">
+        <v>46445</v>
+      </c>
+      <c r="AC6" s="51">
         <f t="shared" si="1"/>
-        <v>46081</v>
-[...14 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(B6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B6)=1,WEEKDAY(B6)=7),"",Erfassung!$B$5*SUM(Erfassung!$H5:$H5)/5),"F")</f>
+        <v>46446</v>
+      </c>
+      <c r="AD6" s="51"/>
+      <c r="AE6" s="51"/>
+      <c r="AF6" s="52"/>
+      <c r="AI6" s="41"/>
+      <c r="AJ6" s="118"/>
+      <c r="AK6" s="59"/>
+      <c r="AL6" s="107"/>
+    </row>
+    <row r="7" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="332" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="94">
+        <f>IF(ISNA(VLOOKUP(B6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B6)=1,WEEKDAY(B6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="C7" s="95">
+        <f>IF(ISNA(VLOOKUP(C6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C6)=1,WEEKDAY(C6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="D7" s="95">
+        <f>IF(ISNA(VLOOKUP(D6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D6)=1,WEEKDAY(D6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="E7" s="95">
+        <f>IF(ISNA(VLOOKUP(E6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E6)=1,WEEKDAY(E6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="F7" s="95">
+        <f>IF(ISNA(VLOOKUP(F6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F6)=1,WEEKDAY(F6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="G7" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(G6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G6)=1,WEEKDAY(G6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
         <v/>
       </c>
-      <c r="C7" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(H6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H6)=1,WEEKDAY(H6)=7),"",Erfassung!$B$5*SUM(Erfassung!$H5:$H5)/5),"F")</f>
+      <c r="H7" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(H6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H6)=1,WEEKDAY(H6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
         <v/>
       </c>
-      <c r="I7" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(I6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I6)=1,WEEKDAY(I6)=7),"",Erfassung!$B$5*SUM(Erfassung!$H5:$H5)/5),"F")</f>
+      <c r="I7" s="95">
+        <f>IF(ISNA(VLOOKUP(I6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I6)=1,WEEKDAY(I6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="J7" s="95">
+        <f>IF(ISNA(VLOOKUP(J6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J6)=1,WEEKDAY(J6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="K7" s="95">
+        <f>IF(ISNA(VLOOKUP(K6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K6)=1,WEEKDAY(K6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="L7" s="95">
+        <f>IF(ISNA(VLOOKUP(L6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L6)=1,WEEKDAY(L6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="M7" s="95">
+        <f>IF(ISNA(VLOOKUP(M6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M6)=1,WEEKDAY(M6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="N7" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(N6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N6)=1,WEEKDAY(N6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
         <v/>
       </c>
-      <c r="J7" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(O6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O6)=1,WEEKDAY(O6)=7),"",Erfassung!$B$5*SUM(Erfassung!$H5:$H5)/5),"F")</f>
+      <c r="O7" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(O6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O6)=1,WEEKDAY(O6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
         <v/>
       </c>
-      <c r="P7" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(P6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P6)=1,WEEKDAY(P6)=7),"",Erfassung!$B$5*SUM(Erfassung!$H5:$H5)/5),"F")</f>
+      <c r="P7" s="95">
+        <f>IF(ISNA(VLOOKUP(P6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P6)=1,WEEKDAY(P6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Q7" s="95">
+        <f>IF(ISNA(VLOOKUP(Q6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q6)=1,WEEKDAY(Q6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="R7" s="95">
+        <f>IF(ISNA(VLOOKUP(R6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R6)=1,WEEKDAY(R6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="S7" s="95">
+        <f>IF(ISNA(VLOOKUP(S6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S6)=1,WEEKDAY(S6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="T7" s="95">
+        <f>IF(ISNA(VLOOKUP(T6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T6)=1,WEEKDAY(T6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="U7" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(U6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U6)=1,WEEKDAY(U6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
         <v/>
       </c>
-      <c r="Q7" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(V6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V6)=1,WEEKDAY(V6)=7),"",Erfassung!$B$5*SUM(Erfassung!$H5:$H5)/5),"F")</f>
+      <c r="V7" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(V6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V6)=1,WEEKDAY(V6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
         <v/>
       </c>
-      <c r="W7" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(W6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W6)=1,WEEKDAY(W6)=7),"",Erfassung!$B$5*SUM(Erfassung!$H5:$H5)/5),"F")</f>
+      <c r="W7" s="95">
+        <f>IF(ISNA(VLOOKUP(W6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W6)=1,WEEKDAY(W6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="X7" s="95">
+        <f>IF(ISNA(VLOOKUP(X6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X6)=1,WEEKDAY(X6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Y7" s="95">
+        <f>IF(ISNA(VLOOKUP(Y6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y6)=1,WEEKDAY(Y6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Z7" s="95">
+        <f>IF(ISNA(VLOOKUP(Z6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z6)=1,WEEKDAY(Z6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AA7" s="95">
+        <f>IF(ISNA(VLOOKUP(AA6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA6)=1,WEEKDAY(AA6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AB7" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AB6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB6)=1,WEEKDAY(AB6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
         <v/>
       </c>
-      <c r="X7" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(AC6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC6)=1,WEEKDAY(AC6)=7),"",Erfassung!$B$5*SUM(Erfassung!$H5:$H5)/5),"F")</f>
+      <c r="AC7" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AC6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC6)=1,WEEKDAY(AC6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AD7" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(AD6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD6)=1,WEEKDAY(AD6)=7),"",Erfassung!$B$5*SUM(Erfassung!$H5:$H5)/5),"F")</f>
+      <c r="AD7" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AD6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD6)=1,WEEKDAY(AD6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AE7" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(AE6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE6)=1,WEEKDAY(AE6)=7),"",Erfassung!$B$5*SUM(Erfassung!$H5:$H5)/5),"F")</f>
+      <c r="AE7" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AE6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE6)=1,WEEKDAY(AE6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AF7" s="99" t="str">
-        <f>IF(ISNA(VLOOKUP(AF6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF6)=1,WEEKDAY(AF6)=7),"",Erfassung!$B$5*SUM(Erfassung!$H5:$H5)/5),"F")</f>
+      <c r="AF7" s="96" t="str">
+        <f>IF(ISNA(VLOOKUP(AF6,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF6)=1,WEEKDAY(AF6)=7),"",Start!$B$5*SUM(Start!$H5:$H5)/5),"F")</f>
         <v/>
       </c>
       <c r="AG7" s="1"/>
       <c r="AH7" s="1"/>
-      <c r="AI7" s="109">
-[...7 lines deleted...]
-        <f>(Arbeitszeiten!AJ8-AH8)/Erfassung!H5*'% Änderung unter Jahr'!C8</f>
+      <c r="AI7" s="106">
+        <f>Start!H5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ7" s="117" t="s">
+        <v>31</v>
+      </c>
+      <c r="AK7" s="129">
+        <f>(Arbeitszeiten!AJ8-AH8)/Start!H5*'% Änderung unter Jahr'!C8</f>
         <v>0</v>
       </c>
-      <c r="AL7" s="110"/>
-[...3 lines deleted...]
-      <c r="B8" s="100" t="str">
+      <c r="AL7" s="107"/>
+    </row>
+    <row r="8" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="334"/>
+      <c r="B8" s="97" t="str">
         <f>IF(B7="F",B7,Arbeitstage!B7)</f>
         <v>F</v>
       </c>
-      <c r="C8" s="101" t="str">
+      <c r="C8" s="98" t="str">
         <f>IF(C7="F",C7,Arbeitstage!C7)</f>
         <v>F</v>
       </c>
-      <c r="D8" s="101" t="str">
+      <c r="D8" s="98" t="str">
         <f>IF(D7="F",D7,Arbeitstage!D7)</f>
         <v>F</v>
       </c>
-      <c r="E8" s="101" t="str">
+      <c r="E8" s="98" t="str">
         <f>IF(E7="F",E7,Arbeitstage!E7)</f>
         <v>F</v>
       </c>
-      <c r="F8" s="101" t="str">
+      <c r="F8" s="98" t="str">
         <f>IF(F7="F",F7,Arbeitstage!F7)</f>
         <v>F</v>
       </c>
-      <c r="G8" s="101" t="str">
+      <c r="G8" s="98" t="str">
         <f>IF(G7="F",G7,Arbeitstage!G7)</f>
         <v>F</v>
       </c>
-      <c r="H8" s="101" t="str">
+      <c r="H8" s="98" t="str">
         <f>IF(H7="F",H7,Arbeitstage!H7)</f>
         <v>F</v>
       </c>
-      <c r="I8" s="101" t="str">
+      <c r="I8" s="98" t="str">
         <f>IF(I7="F",I7,Arbeitstage!I7)</f>
         <v>F</v>
       </c>
-      <c r="J8" s="101">
+      <c r="J8" s="98" t="str">
         <f>IF(J7="F",J7,Arbeitstage!J7)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K8" s="101">
+        <v>F</v>
+      </c>
+      <c r="K8" s="98" t="str">
         <f>IF(K7="F",K7,Arbeitstage!K7)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="L8" s="101">
+        <v>F</v>
+      </c>
+      <c r="L8" s="98" t="str">
         <f>IF(L7="F",L7,Arbeitstage!L7)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="M8" s="101">
+        <v>F</v>
+      </c>
+      <c r="M8" s="98" t="str">
         <f>IF(M7="F",M7,Arbeitstage!M7)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N8" s="101">
+        <v>F</v>
+      </c>
+      <c r="N8" s="98" t="str">
         <f>IF(N7="F",N7,Arbeitstage!N7)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O8" s="101" t="str">
+        <v>F</v>
+      </c>
+      <c r="O8" s="98" t="str">
         <f>IF(O7="F",O7,Arbeitstage!O7)</f>
+        <v>F</v>
+      </c>
+      <c r="P8" s="98">
+        <f>IF(P7="F",P7,Arbeitstage!P7)</f>
+        <v>1</v>
+      </c>
+      <c r="Q8" s="98">
+        <f>IF(Q7="F",Q7,Arbeitstage!Q7)</f>
+        <v>1</v>
+      </c>
+      <c r="R8" s="98">
+        <f>IF(R7="F",R7,Arbeitstage!R7)</f>
+        <v>1</v>
+      </c>
+      <c r="S8" s="98">
+        <f>IF(S7="F",S7,Arbeitstage!S7)</f>
+        <v>1</v>
+      </c>
+      <c r="T8" s="98">
+        <f>IF(T7="F",T7,Arbeitstage!T7)</f>
+        <v>1</v>
+      </c>
+      <c r="U8" s="98" t="str">
+        <f>IF(U7="F",U7,Arbeitstage!U7)</f>
         <v/>
       </c>
-      <c r="P8" s="101" t="str">
-[...23 lines deleted...]
-      <c r="V8" s="101" t="str">
+      <c r="V8" s="98" t="str">
         <f>IF(V7="F",V7,Arbeitstage!V7)</f>
         <v/>
       </c>
-      <c r="W8" s="101" t="str">
+      <c r="W8" s="98">
         <f>IF(W7="F",W7,Arbeitstage!W7)</f>
+        <v>1</v>
+      </c>
+      <c r="X8" s="98">
+        <f>IF(X7="F",X7,Arbeitstage!X7)</f>
+        <v>1</v>
+      </c>
+      <c r="Y8" s="98">
+        <f>IF(Y7="F",Y7,Arbeitstage!Y7)</f>
+        <v>1</v>
+      </c>
+      <c r="Z8" s="98">
+        <f>IF(Z7="F",Z7,Arbeitstage!Z7)</f>
+        <v>1</v>
+      </c>
+      <c r="AA8" s="98">
+        <f>IF(AA7="F",AA7,Arbeitstage!AA7)</f>
+        <v>1</v>
+      </c>
+      <c r="AB8" s="98" t="str">
+        <f>IF(AB7="F",AB7,Arbeitstage!AB7)</f>
         <v/>
       </c>
-      <c r="X8" s="101">
-[...19 lines deleted...]
-      <c r="AC8" s="101" t="str">
+      <c r="AC8" s="98" t="str">
         <f>IF(AC7="F",AC7,Arbeitstage!AC7)</f>
         <v/>
       </c>
-      <c r="AD8" s="101" t="str">
+      <c r="AD8" s="98" t="str">
         <f>IF(AD7="F",AD7,Arbeitstage!AD7)</f>
+        <v>F</v>
+      </c>
+      <c r="AE8" s="98" t="str">
+        <f>IF(AE7="F",AE7,Arbeitstage!AE7)</f>
+        <v>F</v>
+      </c>
+      <c r="AF8" s="99" t="str">
+        <f>IF(AF7="F",AF7,Arbeitstage!AF7)</f>
+        <v>F</v>
+      </c>
+      <c r="AG8" s="104">
+        <f>SUM(Start!$D:$D)/12</f>
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="AH8" s="103">
+        <f>IF(AG8="","",AG8*Start!B5*SUM(Start!H5:H5)/5)</f>
+        <v>11.2</v>
+      </c>
+      <c r="AI8" s="105">
+        <f>SUM(B8:AF8)</f>
+        <v>10</v>
+      </c>
+      <c r="AJ8" s="117">
+        <f>SUM(B7:AF7)</f>
+        <v>134.4</v>
+      </c>
+      <c r="AK8" s="110">
+        <f>ROUND(AI8*AI7/5,1)*5</f>
+        <v>10</v>
+      </c>
+      <c r="AL8" s="107"/>
+    </row>
+    <row r="9" spans="1:38" ht="12.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="18"/>
+      <c r="B9" s="50">
+        <f>AC6+1</f>
+        <v>46447</v>
+      </c>
+      <c r="C9" s="31">
+        <f t="shared" ref="C9:AF9" si="2">B9+1</f>
+        <v>46448</v>
+      </c>
+      <c r="D9" s="31">
+        <f t="shared" si="2"/>
+        <v>46449</v>
+      </c>
+      <c r="E9" s="31">
+        <f t="shared" si="2"/>
+        <v>46450</v>
+      </c>
+      <c r="F9" s="31">
+        <f t="shared" si="2"/>
+        <v>46451</v>
+      </c>
+      <c r="G9" s="31">
+        <f t="shared" si="2"/>
+        <v>46452</v>
+      </c>
+      <c r="H9" s="31">
+        <f t="shared" si="2"/>
+        <v>46453</v>
+      </c>
+      <c r="I9" s="31">
+        <f t="shared" si="2"/>
+        <v>46454</v>
+      </c>
+      <c r="J9" s="31">
+        <f t="shared" si="2"/>
+        <v>46455</v>
+      </c>
+      <c r="K9" s="31">
+        <f t="shared" si="2"/>
+        <v>46456</v>
+      </c>
+      <c r="L9" s="31">
+        <f t="shared" si="2"/>
+        <v>46457</v>
+      </c>
+      <c r="M9" s="31">
+        <f t="shared" si="2"/>
+        <v>46458</v>
+      </c>
+      <c r="N9" s="31">
+        <f t="shared" si="2"/>
+        <v>46459</v>
+      </c>
+      <c r="O9" s="31">
+        <f t="shared" si="2"/>
+        <v>46460</v>
+      </c>
+      <c r="P9" s="31">
+        <f t="shared" si="2"/>
+        <v>46461</v>
+      </c>
+      <c r="Q9" s="31">
+        <f t="shared" si="2"/>
+        <v>46462</v>
+      </c>
+      <c r="R9" s="31">
+        <f t="shared" si="2"/>
+        <v>46463</v>
+      </c>
+      <c r="S9" s="31">
+        <f t="shared" si="2"/>
+        <v>46464</v>
+      </c>
+      <c r="T9" s="31">
+        <f t="shared" si="2"/>
+        <v>46465</v>
+      </c>
+      <c r="U9" s="31">
+        <f t="shared" si="2"/>
+        <v>46466</v>
+      </c>
+      <c r="V9" s="31">
+        <f t="shared" si="2"/>
+        <v>46467</v>
+      </c>
+      <c r="W9" s="31">
+        <f t="shared" si="2"/>
+        <v>46468</v>
+      </c>
+      <c r="X9" s="31">
+        <f t="shared" si="2"/>
+        <v>46469</v>
+      </c>
+      <c r="Y9" s="31">
+        <f t="shared" si="2"/>
+        <v>46470</v>
+      </c>
+      <c r="Z9" s="31">
+        <f t="shared" si="2"/>
+        <v>46471</v>
+      </c>
+      <c r="AA9" s="31">
+        <f t="shared" si="2"/>
+        <v>46472</v>
+      </c>
+      <c r="AB9" s="31">
+        <f t="shared" si="2"/>
+        <v>46473</v>
+      </c>
+      <c r="AC9" s="31">
+        <f t="shared" si="2"/>
+        <v>46474</v>
+      </c>
+      <c r="AD9" s="31">
+        <f t="shared" si="2"/>
+        <v>46475</v>
+      </c>
+      <c r="AE9" s="31">
+        <f t="shared" si="2"/>
+        <v>46476</v>
+      </c>
+      <c r="AF9" s="32">
+        <f t="shared" si="2"/>
+        <v>46477</v>
+      </c>
+      <c r="AI9" s="41"/>
+      <c r="AJ9" s="118"/>
+      <c r="AK9" s="59"/>
+      <c r="AL9" s="107"/>
+    </row>
+    <row r="10" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="332" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="94">
+        <f>IF(ISNA(VLOOKUP(B9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B9)=1,WEEKDAY(B9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="C10" s="95">
+        <f>IF(ISNA(VLOOKUP(C9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C9)=1,WEEKDAY(C9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="D10" s="95">
+        <f>IF(ISNA(VLOOKUP(D9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D9)=1,WEEKDAY(D9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="E10" s="95">
+        <f>IF(ISNA(VLOOKUP(E9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E9)=1,WEEKDAY(E9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="F10" s="95">
+        <f>IF(ISNA(VLOOKUP(F9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F9)=1,WEEKDAY(F9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="G10" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(G9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G9)=1,WEEKDAY(G9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AE8" s="101" t="str">
-        <f>IF(AE7="F",AE7,Arbeitstage!AE7)</f>
+      <c r="H10" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(H9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H9)=1,WEEKDAY(H9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AF8" s="102" t="str">
-        <f>IF(AF7="F",AF7,Arbeitstage!AF7)</f>
+      <c r="I10" s="95">
+        <f>IF(ISNA(VLOOKUP(I9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I9)=1,WEEKDAY(I9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="J10" s="95">
+        <f>IF(ISNA(VLOOKUP(J9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J9)=1,WEEKDAY(J9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="K10" s="95">
+        <f>IF(ISNA(VLOOKUP(K9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K9)=1,WEEKDAY(K9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="L10" s="95">
+        <f>IF(ISNA(VLOOKUP(L9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L9)=1,WEEKDAY(L9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="M10" s="95">
+        <f>IF(ISNA(VLOOKUP(M9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M9)=1,WEEKDAY(M9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="N10" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(N9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N9)=1,WEEKDAY(N9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AG8" s="107">
-[...157 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(B9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B9)=1,WEEKDAY(B9)=7),"",Erfassung!$B$5*SUM(Erfassung!$I5:$I5)/5),"F")</f>
+      <c r="O10" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(O9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O9)=1,WEEKDAY(O9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
         <v/>
       </c>
-      <c r="C10" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(H9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H9)=1,WEEKDAY(H9)=7),"",Erfassung!$B$5*SUM(Erfassung!$I5:$I5)/5),"F")</f>
+      <c r="P10" s="95">
+        <f>IF(ISNA(VLOOKUP(P9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P9)=1,WEEKDAY(P9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Q10" s="95">
+        <f>IF(ISNA(VLOOKUP(Q9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q9)=1,WEEKDAY(Q9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="R10" s="95">
+        <f>IF(ISNA(VLOOKUP(R9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R9)=1,WEEKDAY(R9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="S10" s="95">
+        <f>IF(ISNA(VLOOKUP(S9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S9)=1,WEEKDAY(S9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="T10" s="95">
+        <f>IF(ISNA(VLOOKUP(T9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T9)=1,WEEKDAY(T9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="U10" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(U9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U9)=1,WEEKDAY(U9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
         <v/>
       </c>
-      <c r="I10" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(I9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I9)=1,WEEKDAY(I9)=7),"",Erfassung!$B$5*SUM(Erfassung!$I5:$I5)/5),"F")</f>
+      <c r="V10" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(V9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V9)=1,WEEKDAY(V9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
         <v/>
       </c>
-      <c r="J10" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(O9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O9)=1,WEEKDAY(O9)=7),"",Erfassung!$B$5*SUM(Erfassung!$I5:$I5)/5),"F")</f>
+      <c r="W10" s="95">
+        <f>IF(ISNA(VLOOKUP(W9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W9)=1,WEEKDAY(W9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="X10" s="95">
+        <f>IF(ISNA(VLOOKUP(X9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X9)=1,WEEKDAY(X9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Y10" s="95">
+        <f>IF(ISNA(VLOOKUP(Y9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y9)=1,WEEKDAY(Y9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Z10" s="95">
+        <f>IF(ISNA(VLOOKUP(Z9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z9)=1,WEEKDAY(Z9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AA10" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AA9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA9)=1,WEEKDAY(AA9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>F</v>
+      </c>
+      <c r="AB10" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AB9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB9)=1,WEEKDAY(AB9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
         <v/>
       </c>
-      <c r="P10" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(P9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P9)=1,WEEKDAY(P9)=7),"",Erfassung!$B$5*SUM(Erfassung!$I5:$I5)/5),"F")</f>
+      <c r="AC10" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AC9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC9)=1,WEEKDAY(AC9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
         <v/>
       </c>
-      <c r="Q10" s="98">
-[...61 lines deleted...]
-        <v>4.2</v>
+      <c r="AD10" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AD9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD9)=1,WEEKDAY(AD9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>F</v>
+      </c>
+      <c r="AE10" s="95">
+        <f>IF(ISNA(VLOOKUP(AE9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE9)=1,WEEKDAY(AE9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AF10" s="96">
+        <f>IF(ISNA(VLOOKUP(AF9,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF9)=1,WEEKDAY(AF9)=7),"",Start!$B$5*SUM(Start!$I5:$I5)/5),"F")</f>
+        <v>6.7200000000000006</v>
       </c>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
-      <c r="AI10" s="109">
-[...7 lines deleted...]
-        <f>(Arbeitszeiten!AJ11-AH11)/Erfassung!I5*'% Änderung unter Jahr'!D8</f>
+      <c r="AI10" s="106">
+        <f>Start!I5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ10" s="117" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK10" s="129">
+        <f>(Arbeitszeiten!AJ11-AH11)/Start!I5*'% Änderung unter Jahr'!D8</f>
         <v>0</v>
       </c>
-      <c r="AL10" s="110"/>
-[...3 lines deleted...]
-      <c r="B11" s="100" t="str">
+      <c r="AL10" s="107"/>
+    </row>
+    <row r="11" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="334"/>
+      <c r="B11" s="97">
         <f>IF(B10="F",B10,Arbeitstage!B9)</f>
+        <v>1</v>
+      </c>
+      <c r="C11" s="98">
+        <f>IF(C10="F",C10,Arbeitstage!C9)</f>
+        <v>1</v>
+      </c>
+      <c r="D11" s="98">
+        <f>IF(D10="F",D10,Arbeitstage!D9)</f>
+        <v>1</v>
+      </c>
+      <c r="E11" s="98">
+        <f>IF(E10="F",E10,Arbeitstage!E9)</f>
+        <v>1</v>
+      </c>
+      <c r="F11" s="98">
+        <f>IF(F10="F",F10,Arbeitstage!F9)</f>
+        <v>1</v>
+      </c>
+      <c r="G11" s="98" t="str">
+        <f>IF(G10="F",G10,Arbeitstage!G9)</f>
         <v/>
       </c>
-      <c r="C11" s="101">
-[...19 lines deleted...]
-      <c r="H11" s="101" t="str">
+      <c r="H11" s="98" t="str">
         <f>IF(H10="F",H10,Arbeitstage!H9)</f>
         <v/>
       </c>
-      <c r="I11" s="101" t="str">
+      <c r="I11" s="98">
         <f>IF(I10="F",I10,Arbeitstage!I9)</f>
+        <v>1</v>
+      </c>
+      <c r="J11" s="98">
+        <f>IF(J10="F",J10,Arbeitstage!J9)</f>
+        <v>1</v>
+      </c>
+      <c r="K11" s="98">
+        <f>IF(K10="F",K10,Arbeitstage!K9)</f>
+        <v>1</v>
+      </c>
+      <c r="L11" s="98">
+        <f>IF(L10="F",L10,Arbeitstage!L9)</f>
+        <v>1</v>
+      </c>
+      <c r="M11" s="98">
+        <f>IF(M10="F",M10,Arbeitstage!M9)</f>
+        <v>1</v>
+      </c>
+      <c r="N11" s="98" t="str">
+        <f>IF(N10="F",N10,Arbeitstage!N9)</f>
         <v/>
       </c>
-      <c r="J11" s="101">
-[...19 lines deleted...]
-      <c r="O11" s="101" t="str">
+      <c r="O11" s="98" t="str">
         <f>IF(O10="F",O10,Arbeitstage!O9)</f>
         <v/>
       </c>
-      <c r="P11" s="101" t="str">
+      <c r="P11" s="98">
         <f>IF(P10="F",P10,Arbeitstage!P9)</f>
+        <v>1</v>
+      </c>
+      <c r="Q11" s="98">
+        <f>IF(Q10="F",Q10,Arbeitstage!Q9)</f>
+        <v>1</v>
+      </c>
+      <c r="R11" s="98">
+        <f>IF(R10="F",R10,Arbeitstage!R9)</f>
+        <v>1</v>
+      </c>
+      <c r="S11" s="98">
+        <f>IF(S10="F",S10,Arbeitstage!S9)</f>
+        <v>1</v>
+      </c>
+      <c r="T11" s="98">
+        <f>IF(T10="F",T10,Arbeitstage!T9)</f>
+        <v>1</v>
+      </c>
+      <c r="U11" s="98" t="str">
+        <f>IF(U10="F",U10,Arbeitstage!U9)</f>
         <v/>
       </c>
-      <c r="Q11" s="101">
-[...19 lines deleted...]
-      <c r="V11" s="101" t="str">
+      <c r="V11" s="98" t="str">
         <f>IF(V10="F",V10,Arbeitstage!V9)</f>
         <v/>
       </c>
-      <c r="W11" s="101" t="str">
+      <c r="W11" s="98">
         <f>IF(W10="F",W10,Arbeitstage!W9)</f>
+        <v>1</v>
+      </c>
+      <c r="X11" s="98">
+        <f>IF(X10="F",X10,Arbeitstage!X9)</f>
+        <v>1</v>
+      </c>
+      <c r="Y11" s="98">
+        <f>IF(Y10="F",Y10,Arbeitstage!Y9)</f>
+        <v>1</v>
+      </c>
+      <c r="Z11" s="98">
+        <f>IF(Z10="F",Z10,Arbeitstage!Z9)</f>
+        <v>1</v>
+      </c>
+      <c r="AA11" s="98" t="str">
+        <f>IF(AA10="F",AA10,Arbeitstage!AA9)</f>
+        <v>F</v>
+      </c>
+      <c r="AB11" s="98" t="str">
+        <f>IF(AB10="F",AB10,Arbeitstage!AB9)</f>
         <v/>
       </c>
-      <c r="X11" s="101">
-[...19 lines deleted...]
-      <c r="AC11" s="101" t="str">
+      <c r="AC11" s="98" t="str">
         <f>IF(AC10="F",AC10,Arbeitstage!AC9)</f>
         <v/>
       </c>
-      <c r="AD11" s="101" t="str">
+      <c r="AD11" s="98" t="str">
         <f>IF(AD10="F",AD10,Arbeitstage!AD9)</f>
+        <v>F</v>
+      </c>
+      <c r="AE11" s="98">
+        <f>IF(AE10="F",AE10,Arbeitstage!AE9)</f>
+        <v>1</v>
+      </c>
+      <c r="AF11" s="99">
+        <f>IF(AF10="F",AF10,Arbeitstage!AF9)</f>
+        <v>1</v>
+      </c>
+      <c r="AG11" s="104">
+        <f>SUM(Start!$D:$D)/12</f>
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="AH11" s="103">
+        <f>IF(AG11="","",AG11*Start!B5*SUM(Start!I5:I5)/5)</f>
+        <v>11.2</v>
+      </c>
+      <c r="AI11" s="105">
+        <f>SUM(B11:AF11)</f>
+        <v>21</v>
+      </c>
+      <c r="AJ11" s="117">
+        <f>SUM(B10:AF10)</f>
+        <v>141.12</v>
+      </c>
+      <c r="AK11" s="110">
+        <f>ROUND(AI11*AI10/5,1)*5</f>
+        <v>21</v>
+      </c>
+      <c r="AL11" s="107"/>
+    </row>
+    <row r="12" spans="1:38" s="8" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="19"/>
+      <c r="B12" s="50">
+        <f>AF9+1</f>
+        <v>46478</v>
+      </c>
+      <c r="C12" s="31">
+        <f t="shared" ref="C12:AE12" si="3">B12+1</f>
+        <v>46479</v>
+      </c>
+      <c r="D12" s="31">
+        <f t="shared" si="3"/>
+        <v>46480</v>
+      </c>
+      <c r="E12" s="31">
+        <f t="shared" si="3"/>
+        <v>46481</v>
+      </c>
+      <c r="F12" s="31">
+        <f t="shared" si="3"/>
+        <v>46482</v>
+      </c>
+      <c r="G12" s="31">
+        <f t="shared" si="3"/>
+        <v>46483</v>
+      </c>
+      <c r="H12" s="31">
+        <f t="shared" si="3"/>
+        <v>46484</v>
+      </c>
+      <c r="I12" s="31">
+        <f t="shared" si="3"/>
+        <v>46485</v>
+      </c>
+      <c r="J12" s="31">
+        <f t="shared" si="3"/>
+        <v>46486</v>
+      </c>
+      <c r="K12" s="31">
+        <f t="shared" si="3"/>
+        <v>46487</v>
+      </c>
+      <c r="L12" s="31">
+        <f t="shared" si="3"/>
+        <v>46488</v>
+      </c>
+      <c r="M12" s="31">
+        <f t="shared" si="3"/>
+        <v>46489</v>
+      </c>
+      <c r="N12" s="31">
+        <f t="shared" si="3"/>
+        <v>46490</v>
+      </c>
+      <c r="O12" s="31">
+        <f t="shared" si="3"/>
+        <v>46491</v>
+      </c>
+      <c r="P12" s="31">
+        <f t="shared" si="3"/>
+        <v>46492</v>
+      </c>
+      <c r="Q12" s="31">
+        <f t="shared" si="3"/>
+        <v>46493</v>
+      </c>
+      <c r="R12" s="31">
+        <f t="shared" si="3"/>
+        <v>46494</v>
+      </c>
+      <c r="S12" s="31">
+        <f t="shared" si="3"/>
+        <v>46495</v>
+      </c>
+      <c r="T12" s="31">
+        <f t="shared" si="3"/>
+        <v>46496</v>
+      </c>
+      <c r="U12" s="31">
+        <f t="shared" si="3"/>
+        <v>46497</v>
+      </c>
+      <c r="V12" s="31">
+        <f t="shared" si="3"/>
+        <v>46498</v>
+      </c>
+      <c r="W12" s="31">
+        <f t="shared" si="3"/>
+        <v>46499</v>
+      </c>
+      <c r="X12" s="31">
+        <f t="shared" si="3"/>
+        <v>46500</v>
+      </c>
+      <c r="Y12" s="31">
+        <f t="shared" si="3"/>
+        <v>46501</v>
+      </c>
+      <c r="Z12" s="31">
+        <f t="shared" si="3"/>
+        <v>46502</v>
+      </c>
+      <c r="AA12" s="31">
+        <f t="shared" si="3"/>
+        <v>46503</v>
+      </c>
+      <c r="AB12" s="31">
+        <f t="shared" si="3"/>
+        <v>46504</v>
+      </c>
+      <c r="AC12" s="31">
+        <f t="shared" si="3"/>
+        <v>46505</v>
+      </c>
+      <c r="AD12" s="31">
+        <f t="shared" si="3"/>
+        <v>46506</v>
+      </c>
+      <c r="AE12" s="31">
+        <f t="shared" si="3"/>
+        <v>46507</v>
+      </c>
+      <c r="AF12" s="32"/>
+      <c r="AI12" s="42"/>
+      <c r="AJ12" s="119"/>
+      <c r="AK12" s="59"/>
+      <c r="AL12" s="107"/>
+    </row>
+    <row r="13" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="332" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="94">
+        <f>IF(ISNA(VLOOKUP(B12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B12)=1,WEEKDAY(B12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="C13" s="95">
+        <f>IF(ISNA(VLOOKUP(C12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C12)=1,WEEKDAY(C12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="D13" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(D12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D12)=1,WEEKDAY(D12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AE11" s="101">
-[...174 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(E12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E12)=1,WEEKDAY(E12)=7),"",Erfassung!$B$5*SUM(Erfassung!$J5:$J5)/5),"F")</f>
+      <c r="E13" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(E12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E12)=1,WEEKDAY(E12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
         <v/>
       </c>
-      <c r="F13" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(F12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F12)=1,WEEKDAY(F12)=7),"",Erfassung!$B$5*SUM(Erfassung!$J5:$J5)/5),"F")</f>
+      <c r="F13" s="95">
+        <f>IF(ISNA(VLOOKUP(F12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F12)=1,WEEKDAY(F12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="G13" s="95">
+        <f>IF(ISNA(VLOOKUP(G12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G12)=1,WEEKDAY(G12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="H13" s="95">
+        <f>IF(ISNA(VLOOKUP(H12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H12)=1,WEEKDAY(H12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="I13" s="95">
+        <f>IF(ISNA(VLOOKUP(I12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I12)=1,WEEKDAY(I12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="J13" s="95">
+        <f>IF(ISNA(VLOOKUP(J12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J12)=1,WEEKDAY(J12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="K13" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(K12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K12)=1,WEEKDAY(K12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
         <v/>
       </c>
-      <c r="G13" s="98" t="str">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(L12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L12)=1,WEEKDAY(L12)=7),"",Erfassung!$B$5*SUM(Erfassung!$J5:$J5)/5),"F")</f>
+      <c r="L13" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(L12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L12)=1,WEEKDAY(L12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
         <v/>
       </c>
-      <c r="M13" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(M12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M12)=1,WEEKDAY(M12)=7),"",Erfassung!$B$5*SUM(Erfassung!$J5:$J5)/5),"F")</f>
+      <c r="M13" s="95">
+        <f>IF(ISNA(VLOOKUP(M12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M12)=1,WEEKDAY(M12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="N13" s="95">
+        <f>IF(ISNA(VLOOKUP(N12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N12)=1,WEEKDAY(N12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="O13" s="95">
+        <f>IF(ISNA(VLOOKUP(O12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O12)=1,WEEKDAY(O12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="P13" s="95">
+        <f>IF(ISNA(VLOOKUP(P12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P12)=1,WEEKDAY(P12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Q13" s="95">
+        <f>IF(ISNA(VLOOKUP(Q12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q12)=1,WEEKDAY(Q12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="R13" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(R12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R12)=1,WEEKDAY(R12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
         <v/>
       </c>
-      <c r="N13" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(S12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S12)=1,WEEKDAY(S12)=7),"",Erfassung!$B$5*SUM(Erfassung!$J5:$J5)/5),"F")</f>
+      <c r="S13" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(S12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S12)=1,WEEKDAY(S12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
         <v/>
       </c>
-      <c r="T13" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(T12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T12)=1,WEEKDAY(T12)=7),"",Erfassung!$B$5*SUM(Erfassung!$J5:$J5)/5),"F")</f>
+      <c r="T13" s="95">
+        <f>IF(ISNA(VLOOKUP(T12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T12)=1,WEEKDAY(T12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="U13" s="95">
+        <f>IF(ISNA(VLOOKUP(U12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U12)=1,WEEKDAY(U12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="V13" s="95">
+        <f>IF(ISNA(VLOOKUP(V12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V12)=1,WEEKDAY(V12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="W13" s="95">
+        <f>IF(ISNA(VLOOKUP(W12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W12)=1,WEEKDAY(W12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="X13" s="95">
+        <f>IF(ISNA(VLOOKUP(X12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X12)=1,WEEKDAY(X12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Y13" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(Y12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y12)=1,WEEKDAY(Y12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
         <v/>
       </c>
-      <c r="U13" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(Z12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z12)=1,WEEKDAY(Z12)=7),"",Erfassung!$B$5*SUM(Erfassung!$J5:$J5)/5),"F")</f>
+      <c r="Z13" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(Z12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z12)=1,WEEKDAY(Z12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AA13" s="98" t="str">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(AF12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF12)=1,WEEKDAY(AF12)=7),"",Erfassung!$B$5*SUM(Erfassung!$J5:$J5)/5),"F")</f>
+      <c r="AA13" s="95">
+        <f>IF(ISNA(VLOOKUP(AA12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA12)=1,WEEKDAY(AA12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AB13" s="95">
+        <f>IF(ISNA(VLOOKUP(AB12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB12)=1,WEEKDAY(AB12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AC13" s="95">
+        <f>IF(ISNA(VLOOKUP(AC12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC12)=1,WEEKDAY(AC12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AD13" s="95">
+        <f>IF(ISNA(VLOOKUP(AD12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD12)=1,WEEKDAY(AD12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AE13" s="95">
+        <f>IF(ISNA(VLOOKUP(AE12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE12)=1,WEEKDAY(AE12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AF13" s="96" t="str">
+        <f>IF(ISNA(VLOOKUP(AF12,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF12)=1,WEEKDAY(AF12)=7),"",Start!$B$5*SUM(Start!$J5:$J5)/5),"F")</f>
         <v/>
       </c>
       <c r="AG13" s="1"/>
       <c r="AH13" s="1"/>
-      <c r="AI13" s="109">
-[...7 lines deleted...]
-        <f>(Arbeitszeiten!AJ14-AH14)/Erfassung!J5*'% Änderung unter Jahr'!E8</f>
+      <c r="AI13" s="106">
+        <f>Start!J5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ13" s="117" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK13" s="129">
+        <f>(Arbeitszeiten!AJ14-AH14)/Start!J5*'% Änderung unter Jahr'!E8</f>
         <v>0</v>
       </c>
-      <c r="AL13" s="110"/>
-[...3 lines deleted...]
-      <c r="B14" s="100">
+      <c r="AL13" s="107"/>
+    </row>
+    <row r="14" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="334"/>
+      <c r="B14" s="97">
         <f>IF(B13="F",B13,Arbeitstage!B11)</f>
         <v>1</v>
       </c>
-      <c r="C14" s="101">
+      <c r="C14" s="98">
         <f>IF(C13="F",C13,Arbeitstage!C11)</f>
         <v>1</v>
       </c>
-      <c r="D14" s="101" t="str">
+      <c r="D14" s="98" t="str">
         <f>IF(D13="F",D13,Arbeitstage!D11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="E14" s="101" t="str">
+        <v/>
+      </c>
+      <c r="E14" s="98" t="str">
         <f>IF(E13="F",E13,Arbeitstage!E11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="F14" s="101" t="str">
+        <v/>
+      </c>
+      <c r="F14" s="98">
         <f>IF(F13="F",F13,Arbeitstage!F11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="G14" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="G14" s="98">
         <f>IF(G13="F",G13,Arbeitstage!G11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="H14" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="H14" s="98">
         <f>IF(H13="F",H13,Arbeitstage!H11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="I14" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="I14" s="98">
         <f>IF(I13="F",I13,Arbeitstage!I11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="J14" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="J14" s="98">
         <f>IF(J13="F",J13,Arbeitstage!J11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="K14" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="K14" s="98" t="str">
         <f>IF(K13="F",K13,Arbeitstage!K11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="L14" s="101" t="str">
+        <v/>
+      </c>
+      <c r="L14" s="98" t="str">
         <f>IF(L13="F",L13,Arbeitstage!L11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="M14" s="101" t="str">
+        <v/>
+      </c>
+      <c r="M14" s="98">
         <f>IF(M13="F",M13,Arbeitstage!M11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="N14" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="N14" s="98">
         <f>IF(N13="F",N13,Arbeitstage!N11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="O14" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="O14" s="98">
         <f>IF(O13="F",O13,Arbeitstage!O11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="P14" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="P14" s="98">
         <f>IF(P13="F",P13,Arbeitstage!P11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="Q14" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="98">
         <f>IF(Q13="F",Q13,Arbeitstage!Q11)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="R14" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="R14" s="98" t="str">
         <f>IF(R13="F",R13,Arbeitstage!R11)</f>
         <v>F</v>
       </c>
-      <c r="S14" s="101" t="str">
+      <c r="S14" s="98" t="str">
         <f>IF(S13="F",S13,Arbeitstage!S11)</f>
         <v>F</v>
       </c>
-      <c r="T14" s="101" t="str">
+      <c r="T14" s="98" t="str">
         <f>IF(T13="F",T13,Arbeitstage!T11)</f>
         <v>F</v>
       </c>
-      <c r="U14" s="101">
+      <c r="U14" s="98" t="str">
         <f>IF(U13="F",U13,Arbeitstage!U11)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="V14" s="101">
+        <v>F</v>
+      </c>
+      <c r="V14" s="98" t="str">
         <f>IF(V13="F",V13,Arbeitstage!V11)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="W14" s="101">
+        <v>F</v>
+      </c>
+      <c r="W14" s="98" t="str">
         <f>IF(W13="F",W13,Arbeitstage!W11)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="X14" s="101">
+        <v>F</v>
+      </c>
+      <c r="X14" s="98" t="str">
         <f>IF(X13="F",X13,Arbeitstage!X11)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="Y14" s="101">
+        <v>F</v>
+      </c>
+      <c r="Y14" s="98" t="str">
         <f>IF(Y13="F",Y13,Arbeitstage!Y11)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="Z14" s="101" t="str">
+        <v>F</v>
+      </c>
+      <c r="Z14" s="98" t="str">
         <f>IF(Z13="F",Z13,Arbeitstage!Z11)</f>
+        <v>F</v>
+      </c>
+      <c r="AA14" s="98" t="str">
+        <f>IF(AA13="F",AA13,Arbeitstage!AA11)</f>
+        <v>F</v>
+      </c>
+      <c r="AB14" s="98" t="str">
+        <f>IF(AB13="F",AB13,Arbeitstage!AB11)</f>
+        <v>F</v>
+      </c>
+      <c r="AC14" s="98" t="str">
+        <f>IF(AC13="F",AC13,Arbeitstage!AC11)</f>
+        <v>F</v>
+      </c>
+      <c r="AD14" s="98" t="str">
+        <f>IF(AD13="F",AD13,Arbeitstage!AD11)</f>
+        <v>F</v>
+      </c>
+      <c r="AE14" s="98" t="str">
+        <f>IF(AE13="F",AE13,Arbeitstage!AE11)</f>
+        <v>F</v>
+      </c>
+      <c r="AF14" s="99" t="str">
+        <f>IF(AF13="F",AF13,Arbeitstage!AF11)</f>
+        <v>F</v>
+      </c>
+      <c r="AG14" s="104">
+        <f>SUM(Start!$D:$D)/12</f>
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="AH14" s="103">
+        <f>IF(AG14="","",AG14*Start!B5*SUM(Start!J5:J5)/5)</f>
+        <v>11.2</v>
+      </c>
+      <c r="AI14" s="105">
+        <f>SUM(B14:AF14)</f>
+        <v>12</v>
+      </c>
+      <c r="AJ14" s="117">
+        <f>SUM(B13:AF13)</f>
+        <v>147.84</v>
+      </c>
+      <c r="AK14" s="110">
+        <f>ROUND(AI14*AI13/5,1)*5</f>
+        <v>12</v>
+      </c>
+      <c r="AL14" s="107"/>
+    </row>
+    <row r="15" spans="1:38" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="18"/>
+      <c r="B15" s="30">
+        <f>AE12+1</f>
+        <v>46508</v>
+      </c>
+      <c r="C15" s="31">
+        <f t="shared" ref="C15:AF15" si="4">B15+1</f>
+        <v>46509</v>
+      </c>
+      <c r="D15" s="31">
+        <f t="shared" si="4"/>
+        <v>46510</v>
+      </c>
+      <c r="E15" s="31">
+        <f t="shared" si="4"/>
+        <v>46511</v>
+      </c>
+      <c r="F15" s="31">
+        <f t="shared" si="4"/>
+        <v>46512</v>
+      </c>
+      <c r="G15" s="31">
+        <f t="shared" si="4"/>
+        <v>46513</v>
+      </c>
+      <c r="H15" s="31">
+        <f t="shared" si="4"/>
+        <v>46514</v>
+      </c>
+      <c r="I15" s="31">
+        <f t="shared" si="4"/>
+        <v>46515</v>
+      </c>
+      <c r="J15" s="31">
+        <f t="shared" si="4"/>
+        <v>46516</v>
+      </c>
+      <c r="K15" s="31">
+        <f t="shared" si="4"/>
+        <v>46517</v>
+      </c>
+      <c r="L15" s="31">
+        <f t="shared" si="4"/>
+        <v>46518</v>
+      </c>
+      <c r="M15" s="31">
+        <f t="shared" si="4"/>
+        <v>46519</v>
+      </c>
+      <c r="N15" s="31">
+        <f t="shared" si="4"/>
+        <v>46520</v>
+      </c>
+      <c r="O15" s="31">
+        <f t="shared" si="4"/>
+        <v>46521</v>
+      </c>
+      <c r="P15" s="31">
+        <f t="shared" si="4"/>
+        <v>46522</v>
+      </c>
+      <c r="Q15" s="31">
+        <f t="shared" si="4"/>
+        <v>46523</v>
+      </c>
+      <c r="R15" s="31">
+        <f t="shared" si="4"/>
+        <v>46524</v>
+      </c>
+      <c r="S15" s="31">
+        <f t="shared" si="4"/>
+        <v>46525</v>
+      </c>
+      <c r="T15" s="31">
+        <f t="shared" si="4"/>
+        <v>46526</v>
+      </c>
+      <c r="U15" s="31">
+        <f t="shared" si="4"/>
+        <v>46527</v>
+      </c>
+      <c r="V15" s="31">
+        <f t="shared" si="4"/>
+        <v>46528</v>
+      </c>
+      <c r="W15" s="31">
+        <f t="shared" si="4"/>
+        <v>46529</v>
+      </c>
+      <c r="X15" s="31">
+        <f t="shared" si="4"/>
+        <v>46530</v>
+      </c>
+      <c r="Y15" s="31">
+        <f t="shared" si="4"/>
+        <v>46531</v>
+      </c>
+      <c r="Z15" s="31">
+        <f t="shared" si="4"/>
+        <v>46532</v>
+      </c>
+      <c r="AA15" s="31">
+        <f t="shared" si="4"/>
+        <v>46533</v>
+      </c>
+      <c r="AB15" s="31">
+        <f t="shared" si="4"/>
+        <v>46534</v>
+      </c>
+      <c r="AC15" s="31">
+        <f t="shared" si="4"/>
+        <v>46535</v>
+      </c>
+      <c r="AD15" s="31">
+        <f t="shared" si="4"/>
+        <v>46536</v>
+      </c>
+      <c r="AE15" s="31">
+        <f t="shared" si="4"/>
+        <v>46537</v>
+      </c>
+      <c r="AF15" s="32">
+        <f t="shared" si="4"/>
+        <v>46538</v>
+      </c>
+      <c r="AI15" s="41"/>
+      <c r="AJ15" s="118"/>
+      <c r="AK15" s="59"/>
+      <c r="AL15" s="107"/>
+    </row>
+    <row r="16" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="332" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="94" t="str">
+        <f>IF(ISNA(VLOOKUP(B15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B15)=1,WEEKDAY(B15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>F</v>
+      </c>
+      <c r="C16" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(C15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C15)=1,WEEKDAY(C15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AA14" s="101" t="str">
-        <f>IF(AA13="F",AA13,Arbeitstage!AA11)</f>
+      <c r="D16" s="95">
+        <f>IF(ISNA(VLOOKUP(D15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D15)=1,WEEKDAY(D15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="E16" s="95">
+        <f>IF(ISNA(VLOOKUP(E15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E15)=1,WEEKDAY(E15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="F16" s="95">
+        <f>IF(ISNA(VLOOKUP(F15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F15)=1,WEEKDAY(F15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="G16" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(G15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G15)=1,WEEKDAY(G15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>F</v>
+      </c>
+      <c r="H16" s="95">
+        <f>IF(ISNA(VLOOKUP(H15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H15)=1,WEEKDAY(H15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="I16" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(I15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I15)=1,WEEKDAY(I15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AB14" s="101">
-[...16 lines deleted...]
-        <f>IF(AF13="F",AF13,Arbeitstage!AF11)</f>
+      <c r="J16" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(J15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J15)=1,WEEKDAY(J15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AG14" s="107">
-[...161 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(C15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C15)=1,WEEKDAY(C15)=7),"",Erfassung!$B$5*SUM(Erfassung!$K5:$K5)/5),"F")</f>
+      <c r="K16" s="95">
+        <f>IF(ISNA(VLOOKUP(K15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K15)=1,WEEKDAY(K15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="L16" s="95">
+        <f>IF(ISNA(VLOOKUP(L15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L15)=1,WEEKDAY(L15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="M16" s="95">
+        <f>IF(ISNA(VLOOKUP(M15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M15)=1,WEEKDAY(M15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="N16" s="95">
+        <f>IF(ISNA(VLOOKUP(N15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N15)=1,WEEKDAY(N15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="O16" s="95">
+        <f>IF(ISNA(VLOOKUP(O15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O15)=1,WEEKDAY(O15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="P16" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(P15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P15)=1,WEEKDAY(P15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
         <v/>
       </c>
-      <c r="D16" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(D15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D15)=1,WEEKDAY(D15)=7),"",Erfassung!$B$5*SUM(Erfassung!$K5:$K5)/5),"F")</f>
+      <c r="Q16" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(Q15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q15)=1,WEEKDAY(Q15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
         <v/>
       </c>
-      <c r="E16" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(J15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J15)=1,WEEKDAY(J15)=7),"",Erfassung!$B$5*SUM(Erfassung!$K5:$K5)/5),"F")</f>
+      <c r="R16" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(R15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R15)=1,WEEKDAY(R15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>F</v>
+      </c>
+      <c r="S16" s="95">
+        <f>IF(ISNA(VLOOKUP(S15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S15)=1,WEEKDAY(S15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="T16" s="95">
+        <f>IF(ISNA(VLOOKUP(T15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T15)=1,WEEKDAY(T15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="U16" s="95">
+        <f>IF(ISNA(VLOOKUP(U15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U15)=1,WEEKDAY(U15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="V16" s="95">
+        <f>IF(ISNA(VLOOKUP(V15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V15)=1,WEEKDAY(V15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="W16" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(W15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W15)=1,WEEKDAY(W15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
         <v/>
       </c>
-      <c r="K16" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(K15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K15)=1,WEEKDAY(K15)=7),"",Erfassung!$B$5*SUM(Erfassung!$K5:$K5)/5),"F")</f>
+      <c r="X16" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(X15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X15)=1,WEEKDAY(X15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
         <v/>
       </c>
-      <c r="L16" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(Q15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q15)=1,WEEKDAY(Q15)=7),"",Erfassung!$B$5*SUM(Erfassung!$K5:$K5)/5),"F")</f>
+      <c r="Y16" s="95">
+        <f>IF(ISNA(VLOOKUP(Y15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y15)=1,WEEKDAY(Y15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Z16" s="95">
+        <f>IF(ISNA(VLOOKUP(Z15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z15)=1,WEEKDAY(Z15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AA16" s="95">
+        <f>IF(ISNA(VLOOKUP(AA15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA15)=1,WEEKDAY(AA15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AB16" s="95">
+        <f>IF(ISNA(VLOOKUP(AB15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB15)=1,WEEKDAY(AB15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AC16" s="95">
+        <f>IF(ISNA(VLOOKUP(AC15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC15)=1,WEEKDAY(AC15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AD16" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AD15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD15)=1,WEEKDAY(AD15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
         <v/>
       </c>
-      <c r="R16" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(R15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R15)=1,WEEKDAY(R15)=7),"",Erfassung!$B$5*SUM(Erfassung!$K5:$K5)/5),"F")</f>
+      <c r="AE16" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AE15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE15)=1,WEEKDAY(AE15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
         <v/>
       </c>
-      <c r="S16" s="98">
-[...53 lines deleted...]
-        <v/>
+      <c r="AF16" s="96">
+        <f>IF(ISNA(VLOOKUP(AF15,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF15)=1,WEEKDAY(AF15)=7),"",Start!$B$5*SUM(Start!$K5:$K5)/5),"F")</f>
+        <v>6.7200000000000006</v>
       </c>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
-      <c r="AI16" s="109">
-[...7 lines deleted...]
-        <f>(Arbeitszeiten!AJ17-AH17)/Erfassung!K5*'% Änderung unter Jahr'!F8</f>
+      <c r="AI16" s="106">
+        <f>Start!K5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="117" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK16" s="129">
+        <f>(Arbeitszeiten!AJ17-AH17)/Start!K5*'% Änderung unter Jahr'!F8</f>
         <v>0</v>
       </c>
-      <c r="AL16" s="110"/>
-[...3 lines deleted...]
-      <c r="B17" s="100">
+      <c r="AL16" s="107"/>
+    </row>
+    <row r="17" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="334"/>
+      <c r="B17" s="97" t="str">
         <f>IF(B16="F",B16,Arbeitstage!B13)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="C17" s="101" t="str">
+        <v>F</v>
+      </c>
+      <c r="C17" s="98" t="str">
         <f>IF(C16="F",C16,Arbeitstage!C13)</f>
+        <v>F</v>
+      </c>
+      <c r="D17" s="98">
+        <f>IF(D16="F",D16,Arbeitstage!D13)</f>
+        <v>1</v>
+      </c>
+      <c r="E17" s="98">
+        <f>IF(E16="F",E16,Arbeitstage!E13)</f>
+        <v>1</v>
+      </c>
+      <c r="F17" s="98">
+        <f>IF(F16="F",F16,Arbeitstage!F13)</f>
+        <v>1</v>
+      </c>
+      <c r="G17" s="98" t="str">
+        <f>IF(G16="F",G16,Arbeitstage!G13)</f>
+        <v>F</v>
+      </c>
+      <c r="H17" s="98">
+        <f>IF(H16="F",H16,Arbeitstage!H13)</f>
+        <v>1</v>
+      </c>
+      <c r="I17" s="98" t="str">
+        <f>IF(I16="F",I16,Arbeitstage!I13)</f>
         <v/>
       </c>
-      <c r="D17" s="101" t="str">
-[...23 lines deleted...]
-      <c r="J17" s="101" t="str">
+      <c r="J17" s="98" t="str">
         <f>IF(J16="F",J16,Arbeitstage!J13)</f>
         <v/>
       </c>
-      <c r="K17" s="101" t="str">
+      <c r="K17" s="98">
         <f>IF(K16="F",K16,Arbeitstage!K13)</f>
+        <v>1</v>
+      </c>
+      <c r="L17" s="98">
+        <f>IF(L16="F",L16,Arbeitstage!L13)</f>
+        <v>1</v>
+      </c>
+      <c r="M17" s="98">
+        <f>IF(M16="F",M16,Arbeitstage!M13)</f>
+        <v>1</v>
+      </c>
+      <c r="N17" s="98">
+        <f>IF(N16="F",N16,Arbeitstage!N13)</f>
+        <v>1</v>
+      </c>
+      <c r="O17" s="98">
+        <f>IF(O16="F",O16,Arbeitstage!O13)</f>
+        <v>1</v>
+      </c>
+      <c r="P17" s="98" t="str">
+        <f>IF(P16="F",P16,Arbeitstage!P13)</f>
         <v/>
       </c>
-      <c r="L17" s="101">
-[...19 lines deleted...]
-      <c r="Q17" s="101" t="str">
+      <c r="Q17" s="98" t="str">
         <f>IF(Q16="F",Q16,Arbeitstage!Q13)</f>
         <v/>
       </c>
-      <c r="R17" s="101" t="str">
+      <c r="R17" s="98" t="str">
         <f>IF(R16="F",R16,Arbeitstage!R13)</f>
+        <v>F</v>
+      </c>
+      <c r="S17" s="98">
+        <f>IF(S16="F",S16,Arbeitstage!S13)</f>
+        <v>1</v>
+      </c>
+      <c r="T17" s="98">
+        <f>IF(T16="F",T16,Arbeitstage!T13)</f>
+        <v>1</v>
+      </c>
+      <c r="U17" s="98">
+        <f>IF(U16="F",U16,Arbeitstage!U13)</f>
+        <v>1</v>
+      </c>
+      <c r="V17" s="98">
+        <f>IF(V16="F",V16,Arbeitstage!V13)</f>
+        <v>1</v>
+      </c>
+      <c r="W17" s="98" t="str">
+        <f>IF(W16="F",W16,Arbeitstage!W13)</f>
         <v/>
       </c>
-      <c r="S17" s="101">
-[...19 lines deleted...]
-      <c r="X17" s="101" t="str">
+      <c r="X17" s="98" t="str">
         <f>IF(X16="F",X16,Arbeitstage!X13)</f>
         <v/>
       </c>
-      <c r="Y17" s="101" t="str">
+      <c r="Y17" s="98">
         <f>IF(Y16="F",Y16,Arbeitstage!Y13)</f>
+        <v>1</v>
+      </c>
+      <c r="Z17" s="98">
+        <f>IF(Z16="F",Z16,Arbeitstage!Z13)</f>
+        <v>1</v>
+      </c>
+      <c r="AA17" s="98">
+        <f>IF(AA16="F",AA16,Arbeitstage!AA13)</f>
+        <v>1</v>
+      </c>
+      <c r="AB17" s="98">
+        <f>IF(AB16="F",AB16,Arbeitstage!AB13)</f>
+        <v>1</v>
+      </c>
+      <c r="AC17" s="98">
+        <f>IF(AC16="F",AC16,Arbeitstage!AC13)</f>
+        <v>1</v>
+      </c>
+      <c r="AD17" s="98" t="str">
+        <f>IF(AD16="F",AD16,Arbeitstage!AD13)</f>
         <v/>
       </c>
-      <c r="Z17" s="101" t="str">
-[...19 lines deleted...]
-      <c r="AE17" s="101" t="str">
+      <c r="AE17" s="98" t="str">
         <f>IF(AE16="F",AE16,Arbeitstage!AE13)</f>
         <v/>
       </c>
-      <c r="AF17" s="102" t="str">
+      <c r="AF17" s="99">
         <f>IF(AF16="F",AF16,Arbeitstage!AF13)</f>
-        <v/>
-[...2 lines deleted...]
-        <f>SUM(Erfassung!$D:$D)/12</f>
+        <v>1</v>
+      </c>
+      <c r="AG17" s="104">
+        <f>SUM(Start!$D:$D)/12</f>
         <v>1.6666666666666667</v>
       </c>
-      <c r="AH17" s="106">
-[...3 lines deleted...]
-      <c r="AI17" s="108">
+      <c r="AH17" s="103">
+        <f>IF(AG17="","",AG17*Start!B5*SUM(Start!K5:K5)/5)</f>
+        <v>11.2</v>
+      </c>
+      <c r="AI17" s="105">
         <f>SUM(B17:AF17)</f>
         <v>19</v>
       </c>
-      <c r="AJ17" s="120">
+      <c r="AJ17" s="117">
         <f>SUM(B16:AF16)</f>
-        <v>79.800000000000026</v>
-[...1 lines deleted...]
-      <c r="AK17" s="113">
+        <v>127.67999999999999</v>
+      </c>
+      <c r="AK17" s="110">
         <f>ROUND(AI17*AI16/5,1)*5</f>
-        <v>13.5</v>
-[...3 lines deleted...]
-    <row r="18" spans="1:38" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>19</v>
+      </c>
+      <c r="AL17" s="107"/>
+    </row>
+    <row r="18" spans="1:38" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="18"/>
-      <c r="B18" s="52">
+      <c r="B18" s="50">
         <f>AF15+1</f>
-        <v>46174</v>
-[...1 lines deleted...]
-      <c r="C18" s="53">
+        <v>46539</v>
+      </c>
+      <c r="C18" s="51">
         <f t="shared" ref="C18:AE18" si="5">B18+1</f>
-        <v>46175</v>
-[...1 lines deleted...]
-      <c r="D18" s="53">
+        <v>46540</v>
+      </c>
+      <c r="D18" s="51">
         <f t="shared" si="5"/>
-        <v>46176</v>
-[...1 lines deleted...]
-      <c r="E18" s="53">
+        <v>46541</v>
+      </c>
+      <c r="E18" s="51">
         <f t="shared" si="5"/>
-        <v>46177</v>
-[...1 lines deleted...]
-      <c r="F18" s="53">
+        <v>46542</v>
+      </c>
+      <c r="F18" s="51">
         <f t="shared" si="5"/>
-        <v>46178</v>
-[...1 lines deleted...]
-      <c r="G18" s="53">
+        <v>46543</v>
+      </c>
+      <c r="G18" s="51">
         <f t="shared" si="5"/>
-        <v>46179</v>
-[...1 lines deleted...]
-      <c r="H18" s="53">
+        <v>46544</v>
+      </c>
+      <c r="H18" s="51">
         <f t="shared" si="5"/>
-        <v>46180</v>
-[...1 lines deleted...]
-      <c r="I18" s="53">
+        <v>46545</v>
+      </c>
+      <c r="I18" s="51">
         <f t="shared" si="5"/>
-        <v>46181</v>
-[...1 lines deleted...]
-      <c r="J18" s="53">
+        <v>46546</v>
+      </c>
+      <c r="J18" s="51">
         <f t="shared" si="5"/>
-        <v>46182</v>
-[...1 lines deleted...]
-      <c r="K18" s="53">
+        <v>46547</v>
+      </c>
+      <c r="K18" s="51">
         <f t="shared" si="5"/>
-        <v>46183</v>
-[...1 lines deleted...]
-      <c r="L18" s="53">
+        <v>46548</v>
+      </c>
+      <c r="L18" s="51">
         <f t="shared" si="5"/>
-        <v>46184</v>
-[...1 lines deleted...]
-      <c r="M18" s="53">
+        <v>46549</v>
+      </c>
+      <c r="M18" s="51">
         <f t="shared" si="5"/>
-        <v>46185</v>
-[...1 lines deleted...]
-      <c r="N18" s="53">
+        <v>46550</v>
+      </c>
+      <c r="N18" s="51">
         <f t="shared" si="5"/>
-        <v>46186</v>
-[...1 lines deleted...]
-      <c r="O18" s="53">
+        <v>46551</v>
+      </c>
+      <c r="O18" s="51">
         <f t="shared" si="5"/>
-        <v>46187</v>
-[...1 lines deleted...]
-      <c r="P18" s="53">
+        <v>46552</v>
+      </c>
+      <c r="P18" s="51">
         <f t="shared" si="5"/>
-        <v>46188</v>
-[...1 lines deleted...]
-      <c r="Q18" s="53">
+        <v>46553</v>
+      </c>
+      <c r="Q18" s="51">
         <f t="shared" si="5"/>
-        <v>46189</v>
-[...1 lines deleted...]
-      <c r="R18" s="53">
+        <v>46554</v>
+      </c>
+      <c r="R18" s="51">
         <f t="shared" si="5"/>
-        <v>46190</v>
-[...1 lines deleted...]
-      <c r="S18" s="53">
+        <v>46555</v>
+      </c>
+      <c r="S18" s="51">
         <f t="shared" si="5"/>
-        <v>46191</v>
-[...1 lines deleted...]
-      <c r="T18" s="53">
+        <v>46556</v>
+      </c>
+      <c r="T18" s="51">
         <f t="shared" si="5"/>
-        <v>46192</v>
-[...1 lines deleted...]
-      <c r="U18" s="53">
+        <v>46557</v>
+      </c>
+      <c r="U18" s="51">
         <f t="shared" si="5"/>
-        <v>46193</v>
-[...1 lines deleted...]
-      <c r="V18" s="53">
+        <v>46558</v>
+      </c>
+      <c r="V18" s="51">
         <f t="shared" si="5"/>
-        <v>46194</v>
-[...1 lines deleted...]
-      <c r="W18" s="53">
+        <v>46559</v>
+      </c>
+      <c r="W18" s="51">
         <f t="shared" si="5"/>
-        <v>46195</v>
-[...1 lines deleted...]
-      <c r="X18" s="53">
+        <v>46560</v>
+      </c>
+      <c r="X18" s="51">
         <f t="shared" si="5"/>
-        <v>46196</v>
-[...1 lines deleted...]
-      <c r="Y18" s="53">
+        <v>46561</v>
+      </c>
+      <c r="Y18" s="51">
         <f t="shared" si="5"/>
-        <v>46197</v>
-[...1 lines deleted...]
-      <c r="Z18" s="53">
+        <v>46562</v>
+      </c>
+      <c r="Z18" s="51">
         <f t="shared" si="5"/>
-        <v>46198</v>
-[...1 lines deleted...]
-      <c r="AA18" s="53">
+        <v>46563</v>
+      </c>
+      <c r="AA18" s="51">
         <f t="shared" si="5"/>
-        <v>46199</v>
-[...1 lines deleted...]
-      <c r="AB18" s="53">
+        <v>46564</v>
+      </c>
+      <c r="AB18" s="51">
         <f t="shared" si="5"/>
-        <v>46200</v>
-[...1 lines deleted...]
-      <c r="AC18" s="53">
+        <v>46565</v>
+      </c>
+      <c r="AC18" s="51">
         <f t="shared" si="5"/>
-        <v>46201</v>
-[...1 lines deleted...]
-      <c r="AD18" s="53">
+        <v>46566</v>
+      </c>
+      <c r="AD18" s="51">
         <f t="shared" si="5"/>
-        <v>46202</v>
-[...1 lines deleted...]
-      <c r="AE18" s="53">
+        <v>46567</v>
+      </c>
+      <c r="AE18" s="51">
         <f t="shared" si="5"/>
-        <v>46203</v>
-[...32 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(G18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G18)=1,WEEKDAY(G18)=7),"",Erfassung!$B$5*SUM(Erfassung!$L5:$L5)/5),"F")</f>
+        <v>46568</v>
+      </c>
+      <c r="AF18" s="52"/>
+      <c r="AI18" s="41"/>
+      <c r="AJ18" s="118"/>
+      <c r="AK18" s="59"/>
+      <c r="AL18" s="107"/>
+    </row>
+    <row r="19" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="332" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="94">
+        <f>IF(ISNA(VLOOKUP(B18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B18)=1,WEEKDAY(B18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="C19" s="95">
+        <f>IF(ISNA(VLOOKUP(C18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C18)=1,WEEKDAY(C18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="D19" s="95">
+        <f>IF(ISNA(VLOOKUP(D18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D18)=1,WEEKDAY(D18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="E19" s="95">
+        <f>IF(ISNA(VLOOKUP(E18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E18)=1,WEEKDAY(E18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="F19" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(F18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F18)=1,WEEKDAY(F18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
         <v/>
       </c>
-      <c r="H19" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(H18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H18)=1,WEEKDAY(H18)=7),"",Erfassung!$B$5*SUM(Erfassung!$L5:$L5)/5),"F")</f>
+      <c r="G19" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(G18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G18)=1,WEEKDAY(G18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
         <v/>
       </c>
-      <c r="I19" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(N18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N18)=1,WEEKDAY(N18)=7),"",Erfassung!$B$5*SUM(Erfassung!$L5:$L5)/5),"F")</f>
+      <c r="H19" s="95">
+        <f>IF(ISNA(VLOOKUP(H18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H18)=1,WEEKDAY(H18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="I19" s="95">
+        <f>IF(ISNA(VLOOKUP(I18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I18)=1,WEEKDAY(I18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="J19" s="95">
+        <f>IF(ISNA(VLOOKUP(J18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J18)=1,WEEKDAY(J18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="K19" s="95">
+        <f>IF(ISNA(VLOOKUP(K18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K18)=1,WEEKDAY(K18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="L19" s="95">
+        <f>IF(ISNA(VLOOKUP(L18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L18)=1,WEEKDAY(L18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="M19" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(M18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M18)=1,WEEKDAY(M18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
         <v/>
       </c>
-      <c r="O19" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(O18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O18)=1,WEEKDAY(O18)=7),"",Erfassung!$B$5*SUM(Erfassung!$L5:$L5)/5),"F")</f>
+      <c r="N19" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(N18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N18)=1,WEEKDAY(N18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
         <v/>
       </c>
-      <c r="P19" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(U18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U18)=1,WEEKDAY(U18)=7),"",Erfassung!$B$5*SUM(Erfassung!$L5:$L5)/5),"F")</f>
+      <c r="O19" s="95">
+        <f>IF(ISNA(VLOOKUP(O18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O18)=1,WEEKDAY(O18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="P19" s="95">
+        <f>IF(ISNA(VLOOKUP(P18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P18)=1,WEEKDAY(P18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Q19" s="95">
+        <f>IF(ISNA(VLOOKUP(Q18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q18)=1,WEEKDAY(Q18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="R19" s="95">
+        <f>IF(ISNA(VLOOKUP(R18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R18)=1,WEEKDAY(R18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="S19" s="95">
+        <f>IF(ISNA(VLOOKUP(S18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S18)=1,WEEKDAY(S18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="T19" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(T18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T18)=1,WEEKDAY(T18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
         <v/>
       </c>
-      <c r="V19" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(V18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V18)=1,WEEKDAY(V18)=7),"",Erfassung!$B$5*SUM(Erfassung!$L5:$L5)/5),"F")</f>
+      <c r="U19" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(U18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U18)=1,WEEKDAY(U18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
         <v/>
       </c>
-      <c r="W19" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(AB18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB18)=1,WEEKDAY(AB18)=7),"",Erfassung!$B$5*SUM(Erfassung!$L5:$L5)/5),"F")</f>
+      <c r="V19" s="95">
+        <f>IF(ISNA(VLOOKUP(V18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V18)=1,WEEKDAY(V18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="W19" s="95">
+        <f>IF(ISNA(VLOOKUP(W18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W18)=1,WEEKDAY(W18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="X19" s="95">
+        <f>IF(ISNA(VLOOKUP(X18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X18)=1,WEEKDAY(X18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Y19" s="95">
+        <f>IF(ISNA(VLOOKUP(Y18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y18)=1,WEEKDAY(Y18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Z19" s="95">
+        <f>IF(ISNA(VLOOKUP(Z18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z18)=1,WEEKDAY(Z18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AA19" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AA18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA18)=1,WEEKDAY(AA18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AC19" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(AC18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC18)=1,WEEKDAY(AC18)=7),"",Erfassung!$B$5*SUM(Erfassung!$L5:$L5)/5),"F")</f>
+      <c r="AB19" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AB18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB18)=1,WEEKDAY(AB18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AD19" s="98">
-[...8 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(AF18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF18)=1,WEEKDAY(AF18)=7),"",Erfassung!$B$5*SUM(Erfassung!$L5:$L5)/5),"F")</f>
+      <c r="AC19" s="95">
+        <f>IF(ISNA(VLOOKUP(AC18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC18)=1,WEEKDAY(AC18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AD19" s="95">
+        <f>IF(ISNA(VLOOKUP(AD18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD18)=1,WEEKDAY(AD18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AE19" s="95">
+        <f>IF(ISNA(VLOOKUP(AE18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE18)=1,WEEKDAY(AE18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AF19" s="96" t="str">
+        <f>IF(ISNA(VLOOKUP(AF18,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF18)=1,WEEKDAY(AF18)=7),"",Start!$B$5*SUM(Start!$L5:$L5)/5),"F")</f>
         <v/>
       </c>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
-      <c r="AI19" s="109">
-[...7 lines deleted...]
-        <f>(Arbeitszeiten!AJ20-AH20)/Erfassung!L5*'% Änderung unter Jahr'!G8</f>
+      <c r="AI19" s="106">
+        <f>Start!L5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="117" t="s">
+        <v>6</v>
+      </c>
+      <c r="AK19" s="129">
+        <f>(Arbeitszeiten!AJ20-AH20)/Start!L5*'% Änderung unter Jahr'!G8</f>
         <v>0</v>
       </c>
-      <c r="AL19" s="110"/>
-[...3 lines deleted...]
-      <c r="B20" s="100">
+      <c r="AL19" s="107"/>
+    </row>
+    <row r="20" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="334"/>
+      <c r="B20" s="97">
         <f>IF(B19="F",B19,Arbeitstage!B15)</f>
         <v>1</v>
       </c>
-      <c r="C20" s="101">
+      <c r="C20" s="98">
         <f>IF(C19="F",C19,Arbeitstage!C15)</f>
         <v>1</v>
       </c>
-      <c r="D20" s="101">
+      <c r="D20" s="98">
         <f>IF(D19="F",D19,Arbeitstage!D15)</f>
         <v>1</v>
       </c>
-      <c r="E20" s="101" t="str">
+      <c r="E20" s="98">
         <f>IF(E19="F",E19,Arbeitstage!E15)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="F20" s="101">
+        <v>1</v>
+      </c>
+      <c r="F20" s="98" t="str">
         <f>IF(F19="F",F19,Arbeitstage!F15)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G20" s="101" t="str">
+        <v/>
+      </c>
+      <c r="G20" s="98" t="str">
         <f>IF(G19="F",G19,Arbeitstage!G15)</f>
         <v/>
       </c>
-      <c r="H20" s="101" t="str">
+      <c r="H20" s="98">
         <f>IF(H19="F",H19,Arbeitstage!H15)</f>
+        <v>1</v>
+      </c>
+      <c r="I20" s="98">
+        <f>IF(I19="F",I19,Arbeitstage!I15)</f>
+        <v>1</v>
+      </c>
+      <c r="J20" s="98">
+        <f>IF(J19="F",J19,Arbeitstage!J15)</f>
+        <v>1</v>
+      </c>
+      <c r="K20" s="98">
+        <f>IF(K19="F",K19,Arbeitstage!K15)</f>
+        <v>1</v>
+      </c>
+      <c r="L20" s="98">
+        <f>IF(L19="F",L19,Arbeitstage!L15)</f>
+        <v>1</v>
+      </c>
+      <c r="M20" s="98" t="str">
+        <f>IF(M19="F",M19,Arbeitstage!M15)</f>
         <v/>
       </c>
-      <c r="I20" s="101">
-[...19 lines deleted...]
-      <c r="N20" s="101" t="str">
+      <c r="N20" s="98" t="str">
         <f>IF(N19="F",N19,Arbeitstage!N15)</f>
         <v/>
       </c>
-      <c r="O20" s="101" t="str">
+      <c r="O20" s="98">
         <f>IF(O19="F",O19,Arbeitstage!O15)</f>
+        <v>1</v>
+      </c>
+      <c r="P20" s="98">
+        <f>IF(P19="F",P19,Arbeitstage!P15)</f>
+        <v>1</v>
+      </c>
+      <c r="Q20" s="98">
+        <f>IF(Q19="F",Q19,Arbeitstage!Q15)</f>
+        <v>1</v>
+      </c>
+      <c r="R20" s="98">
+        <f>IF(R19="F",R19,Arbeitstage!R15)</f>
+        <v>1</v>
+      </c>
+      <c r="S20" s="98">
+        <f>IF(S19="F",S19,Arbeitstage!S15)</f>
+        <v>1</v>
+      </c>
+      <c r="T20" s="98" t="str">
+        <f>IF(T19="F",T19,Arbeitstage!T15)</f>
         <v/>
       </c>
-      <c r="P20" s="101">
-[...19 lines deleted...]
-      <c r="U20" s="101" t="str">
+      <c r="U20" s="98" t="str">
         <f>IF(U19="F",U19,Arbeitstage!U15)</f>
         <v/>
       </c>
-      <c r="V20" s="101" t="str">
+      <c r="V20" s="98">
         <f>IF(V19="F",V19,Arbeitstage!V15)</f>
+        <v>1</v>
+      </c>
+      <c r="W20" s="98">
+        <f>IF(W19="F",W19,Arbeitstage!W15)</f>
+        <v>1</v>
+      </c>
+      <c r="X20" s="98">
+        <f>IF(X19="F",X19,Arbeitstage!X15)</f>
+        <v>1</v>
+      </c>
+      <c r="Y20" s="98">
+        <f>IF(Y19="F",Y19,Arbeitstage!Y15)</f>
+        <v>1</v>
+      </c>
+      <c r="Z20" s="98">
+        <f>IF(Z19="F",Z19,Arbeitstage!Z15)</f>
+        <v>1</v>
+      </c>
+      <c r="AA20" s="98" t="str">
+        <f>IF(AA19="F",AA19,Arbeitstage!AA15)</f>
         <v/>
       </c>
-      <c r="W20" s="101">
-[...19 lines deleted...]
-      <c r="AB20" s="101" t="str">
+      <c r="AB20" s="98" t="str">
         <f>IF(AB19="F",AB19,Arbeitstage!AB15)</f>
         <v/>
       </c>
-      <c r="AC20" s="101" t="str">
+      <c r="AC20" s="98">
         <f>IF(AC19="F",AC19,Arbeitstage!AC15)</f>
+        <v>1</v>
+      </c>
+      <c r="AD20" s="98">
+        <f>IF(AD19="F",AD19,Arbeitstage!AD15)</f>
+        <v>1</v>
+      </c>
+      <c r="AE20" s="98">
+        <f>IF(AE19="F",AE19,Arbeitstage!AE15)</f>
+        <v>1</v>
+      </c>
+      <c r="AF20" s="99" t="str">
+        <f>IF(AF19="F",AF19,Arbeitstage!AF15)</f>
+        <v>F</v>
+      </c>
+      <c r="AG20" s="104">
+        <f>SUM(Start!$D:$D)/12</f>
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="AH20" s="103">
+        <f>IF(AG20="","",AG20*Start!B5*SUM(Start!L5:L5)/5)</f>
+        <v>11.2</v>
+      </c>
+      <c r="AI20" s="105">
+        <f>SUM(B20:AF20)</f>
+        <v>22</v>
+      </c>
+      <c r="AJ20" s="117">
+        <f>SUM(B19:AF19)</f>
+        <v>147.84</v>
+      </c>
+      <c r="AK20" s="110">
+        <f>ROUND(AI20*AI19/5,1)*5</f>
+        <v>22</v>
+      </c>
+      <c r="AL20" s="107"/>
+    </row>
+    <row r="21" spans="1:38" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="18"/>
+      <c r="B21" s="50">
+        <f>AE18+1</f>
+        <v>46569</v>
+      </c>
+      <c r="C21" s="31">
+        <f t="shared" ref="C21:AF21" si="6">B21+1</f>
+        <v>46570</v>
+      </c>
+      <c r="D21" s="31">
+        <f t="shared" si="6"/>
+        <v>46571</v>
+      </c>
+      <c r="E21" s="31">
+        <f t="shared" si="6"/>
+        <v>46572</v>
+      </c>
+      <c r="F21" s="31">
+        <f t="shared" si="6"/>
+        <v>46573</v>
+      </c>
+      <c r="G21" s="31">
+        <f t="shared" si="6"/>
+        <v>46574</v>
+      </c>
+      <c r="H21" s="31">
+        <f t="shared" si="6"/>
+        <v>46575</v>
+      </c>
+      <c r="I21" s="31">
+        <f t="shared" si="6"/>
+        <v>46576</v>
+      </c>
+      <c r="J21" s="31">
+        <f t="shared" si="6"/>
+        <v>46577</v>
+      </c>
+      <c r="K21" s="31">
+        <f t="shared" si="6"/>
+        <v>46578</v>
+      </c>
+      <c r="L21" s="31">
+        <f t="shared" si="6"/>
+        <v>46579</v>
+      </c>
+      <c r="M21" s="31">
+        <f t="shared" si="6"/>
+        <v>46580</v>
+      </c>
+      <c r="N21" s="31">
+        <f t="shared" si="6"/>
+        <v>46581</v>
+      </c>
+      <c r="O21" s="31">
+        <f t="shared" si="6"/>
+        <v>46582</v>
+      </c>
+      <c r="P21" s="31">
+        <f t="shared" si="6"/>
+        <v>46583</v>
+      </c>
+      <c r="Q21" s="31">
+        <f t="shared" si="6"/>
+        <v>46584</v>
+      </c>
+      <c r="R21" s="31">
+        <f t="shared" si="6"/>
+        <v>46585</v>
+      </c>
+      <c r="S21" s="31">
+        <f t="shared" si="6"/>
+        <v>46586</v>
+      </c>
+      <c r="T21" s="31">
+        <f t="shared" si="6"/>
+        <v>46587</v>
+      </c>
+      <c r="U21" s="31">
+        <f t="shared" si="6"/>
+        <v>46588</v>
+      </c>
+      <c r="V21" s="31">
+        <f t="shared" si="6"/>
+        <v>46589</v>
+      </c>
+      <c r="W21" s="31">
+        <f t="shared" si="6"/>
+        <v>46590</v>
+      </c>
+      <c r="X21" s="31">
+        <f t="shared" si="6"/>
+        <v>46591</v>
+      </c>
+      <c r="Y21" s="31">
+        <f t="shared" si="6"/>
+        <v>46592</v>
+      </c>
+      <c r="Z21" s="31">
+        <f t="shared" si="6"/>
+        <v>46593</v>
+      </c>
+      <c r="AA21" s="31">
+        <f t="shared" si="6"/>
+        <v>46594</v>
+      </c>
+      <c r="AB21" s="31">
+        <f t="shared" si="6"/>
+        <v>46595</v>
+      </c>
+      <c r="AC21" s="31">
+        <f t="shared" si="6"/>
+        <v>46596</v>
+      </c>
+      <c r="AD21" s="31">
+        <f t="shared" si="6"/>
+        <v>46597</v>
+      </c>
+      <c r="AE21" s="31">
+        <f t="shared" si="6"/>
+        <v>46598</v>
+      </c>
+      <c r="AF21" s="32">
+        <f t="shared" si="6"/>
+        <v>46599</v>
+      </c>
+      <c r="AI21" s="41"/>
+      <c r="AJ21" s="118"/>
+      <c r="AK21" s="59"/>
+      <c r="AL21" s="107"/>
+    </row>
+    <row r="22" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="332" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="94">
+        <f>IF(ISNA(VLOOKUP(B21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B21)=1,WEEKDAY(B21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="C22" s="95">
+        <f>IF(ISNA(VLOOKUP(C21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C21)=1,WEEKDAY(C21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="D22" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(D21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D21)=1,WEEKDAY(D21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AD20" s="101">
-[...8 lines deleted...]
-        <f>IF(AF19="F",AF19,Arbeitstage!AF15)</f>
+      <c r="E22" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(E21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E21)=1,WEEKDAY(E21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AG20" s="107">
-[...169 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(E21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E21)=1,WEEKDAY(E21)=7),"",Erfassung!$B$5*SUM(Erfassung!$M5:$M5)/5),"F")</f>
+      <c r="F22" s="95">
+        <f>IF(ISNA(VLOOKUP(F21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F21)=1,WEEKDAY(F21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="G22" s="95">
+        <f>IF(ISNA(VLOOKUP(G21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G21)=1,WEEKDAY(G21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="H22" s="95">
+        <f>IF(ISNA(VLOOKUP(H21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H21)=1,WEEKDAY(H21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="I22" s="95">
+        <f>IF(ISNA(VLOOKUP(I21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I21)=1,WEEKDAY(I21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="J22" s="95">
+        <f>IF(ISNA(VLOOKUP(J21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J21)=1,WEEKDAY(J21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="K22" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(K21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K21)=1,WEEKDAY(K21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
         <v/>
       </c>
-      <c r="F22" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(F21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F21)=1,WEEKDAY(F21)=7),"",Erfassung!$B$5*SUM(Erfassung!$M5:$M5)/5),"F")</f>
+      <c r="L22" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(L21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L21)=1,WEEKDAY(L21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
         <v/>
       </c>
-      <c r="G22" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(L21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L21)=1,WEEKDAY(L21)=7),"",Erfassung!$B$5*SUM(Erfassung!$M5:$M5)/5),"F")</f>
+      <c r="M22" s="95">
+        <f>IF(ISNA(VLOOKUP(M21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M21)=1,WEEKDAY(M21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="N22" s="95">
+        <f>IF(ISNA(VLOOKUP(N21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N21)=1,WEEKDAY(N21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="O22" s="95">
+        <f>IF(ISNA(VLOOKUP(O21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O21)=1,WEEKDAY(O21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="P22" s="95">
+        <f>IF(ISNA(VLOOKUP(P21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P21)=1,WEEKDAY(P21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Q22" s="95">
+        <f>IF(ISNA(VLOOKUP(Q21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q21)=1,WEEKDAY(Q21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="R22" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(R21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R21)=1,WEEKDAY(R21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
         <v/>
       </c>
-      <c r="M22" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(M21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M21)=1,WEEKDAY(M21)=7),"",Erfassung!$B$5*SUM(Erfassung!$M5:$M5)/5),"F")</f>
+      <c r="S22" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(S21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S21)=1,WEEKDAY(S21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
         <v/>
       </c>
-      <c r="N22" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(S21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S21)=1,WEEKDAY(S21)=7),"",Erfassung!$B$5*SUM(Erfassung!$M5:$M5)/5),"F")</f>
+      <c r="T22" s="95">
+        <f>IF(ISNA(VLOOKUP(T21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T21)=1,WEEKDAY(T21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="U22" s="95">
+        <f>IF(ISNA(VLOOKUP(U21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U21)=1,WEEKDAY(U21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="V22" s="95">
+        <f>IF(ISNA(VLOOKUP(V21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V21)=1,WEEKDAY(V21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="W22" s="95">
+        <f>IF(ISNA(VLOOKUP(W21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W21)=1,WEEKDAY(W21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="X22" s="95">
+        <f>IF(ISNA(VLOOKUP(X21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X21)=1,WEEKDAY(X21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Y22" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(Y21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y21)=1,WEEKDAY(Y21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
         <v/>
       </c>
-      <c r="T22" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(T21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T21)=1,WEEKDAY(T21)=7),"",Erfassung!$B$5*SUM(Erfassung!$M5:$M5)/5),"F")</f>
+      <c r="Z22" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(Z21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z21)=1,WEEKDAY(Z21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
         <v/>
       </c>
-      <c r="U22" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(Z21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z21)=1,WEEKDAY(Z21)=7),"",Erfassung!$B$5*SUM(Erfassung!$M5:$M5)/5),"F")</f>
+      <c r="AA22" s="95">
+        <f>IF(ISNA(VLOOKUP(AA21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA21)=1,WEEKDAY(AA21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AB22" s="95">
+        <f>IF(ISNA(VLOOKUP(AB21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB21)=1,WEEKDAY(AB21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AC22" s="95">
+        <f>IF(ISNA(VLOOKUP(AC21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC21)=1,WEEKDAY(AC21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AD22" s="95">
+        <f>IF(ISNA(VLOOKUP(AD21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD21)=1,WEEKDAY(AD21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AE22" s="95">
+        <f>IF(ISNA(VLOOKUP(AE21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE21)=1,WEEKDAY(AE21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AF22" s="96" t="str">
+        <f>IF(ISNA(VLOOKUP(AF21,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF21)=1,WEEKDAY(AF21)=7),"",Start!$B$5*SUM(Start!$M5:$M5)/5),"F")</f>
         <v/>
-      </c>
-[...22 lines deleted...]
-        <v>4.2</v>
       </c>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
-      <c r="AI22" s="109">
-[...14 lines deleted...]
-      <c r="B23" s="100">
+      <c r="AI22" s="106">
+        <f>Start!M5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ22" s="117" t="s">
+        <v>7</v>
+      </c>
+      <c r="AK22" s="129">
+        <f>(Arbeitszeiten!AJ23-AH23)/Start!M5*'% Änderung unter Jahr'!H8</f>
+        <v>102.48</v>
+      </c>
+      <c r="AL22" s="107"/>
+    </row>
+    <row r="23" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="334"/>
+      <c r="B23" s="97">
         <f>IF(B22="F",B22,Arbeitstage!B17)</f>
         <v>1</v>
       </c>
-      <c r="C23" s="101">
+      <c r="C23" s="98">
         <f>IF(C22="F",C22,Arbeitstage!C17)</f>
         <v>1</v>
       </c>
-      <c r="D23" s="101">
+      <c r="D23" s="98" t="str">
         <f>IF(D22="F",D22,Arbeitstage!D17)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E23" s="101" t="str">
+        <v/>
+      </c>
+      <c r="E23" s="98" t="str">
         <f>IF(E22="F",E22,Arbeitstage!E17)</f>
         <v/>
       </c>
-      <c r="F23" s="101" t="str">
+      <c r="F23" s="98">
         <f>IF(F22="F",F22,Arbeitstage!F17)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="G23" s="101">
+        <v>1</v>
+      </c>
+      <c r="G23" s="98">
         <f>IF(G22="F",G22,Arbeitstage!G17)</f>
         <v>1</v>
       </c>
-      <c r="H23" s="101">
+      <c r="H23" s="98">
         <f>IF(H22="F",H22,Arbeitstage!H17)</f>
         <v>1</v>
       </c>
-      <c r="I23" s="101">
+      <c r="I23" s="98">
         <f>IF(I22="F",I22,Arbeitstage!I17)</f>
         <v>1</v>
       </c>
-      <c r="J23" s="101">
+      <c r="J23" s="98">
         <f>IF(J22="F",J22,Arbeitstage!J17)</f>
         <v>1</v>
       </c>
-      <c r="K23" s="101">
+      <c r="K23" s="98" t="str">
         <f>IF(K22="F",K22,Arbeitstage!K17)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="L23" s="101" t="str">
+        <v>F</v>
+      </c>
+      <c r="L23" s="98" t="str">
         <f>IF(L22="F",L22,Arbeitstage!L17)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="M23" s="101" t="str">
+        <v>F</v>
+      </c>
+      <c r="M23" s="98" t="str">
         <f>IF(M22="F",M22,Arbeitstage!M17)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="N23" s="101">
+        <v>F</v>
+      </c>
+      <c r="N23" s="98" t="str">
         <f>IF(N22="F",N22,Arbeitstage!N17)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O23" s="101">
+        <v>F</v>
+      </c>
+      <c r="O23" s="98" t="str">
         <f>IF(O22="F",O22,Arbeitstage!O17)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="P23" s="101">
+        <v>F</v>
+      </c>
+      <c r="P23" s="98" t="str">
         <f>IF(P22="F",P22,Arbeitstage!P17)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="Q23" s="101">
+        <v>F</v>
+      </c>
+      <c r="Q23" s="98" t="str">
         <f>IF(Q22="F",Q22,Arbeitstage!Q17)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="R23" s="101">
+        <v>F</v>
+      </c>
+      <c r="R23" s="98" t="str">
         <f>IF(R22="F",R22,Arbeitstage!R17)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="S23" s="101" t="str">
+        <v>F</v>
+      </c>
+      <c r="S23" s="98" t="str">
         <f>IF(S22="F",S22,Arbeitstage!S17)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="T23" s="101" t="str">
+        <v>F</v>
+      </c>
+      <c r="T23" s="98" t="str">
         <f>IF(T22="F",T22,Arbeitstage!T17)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="U23" s="101" t="str">
+        <v>F</v>
+      </c>
+      <c r="U23" s="98" t="str">
         <f>IF(U22="F",U22,Arbeitstage!U17)</f>
         <v>F</v>
       </c>
-      <c r="V23" s="101" t="str">
+      <c r="V23" s="98" t="str">
         <f>IF(V22="F",V22,Arbeitstage!V17)</f>
         <v>F</v>
       </c>
-      <c r="W23" s="101" t="str">
+      <c r="W23" s="98" t="str">
         <f>IF(W22="F",W22,Arbeitstage!W17)</f>
         <v>F</v>
       </c>
-      <c r="X23" s="101" t="str">
+      <c r="X23" s="98" t="str">
         <f>IF(X22="F",X22,Arbeitstage!X17)</f>
         <v>F</v>
       </c>
-      <c r="Y23" s="101" t="str">
+      <c r="Y23" s="98" t="str">
         <f>IF(Y22="F",Y22,Arbeitstage!Y17)</f>
         <v>F</v>
       </c>
-      <c r="Z23" s="101" t="str">
+      <c r="Z23" s="98" t="str">
         <f>IF(Z22="F",Z22,Arbeitstage!Z17)</f>
         <v>F</v>
       </c>
-      <c r="AA23" s="101" t="str">
+      <c r="AA23" s="98" t="str">
         <f>IF(AA22="F",AA22,Arbeitstage!AA17)</f>
         <v>F</v>
       </c>
-      <c r="AB23" s="101" t="str">
+      <c r="AB23" s="98" t="str">
         <f>IF(AB22="F",AB22,Arbeitstage!AB17)</f>
         <v>F</v>
       </c>
-      <c r="AC23" s="101" t="str">
+      <c r="AC23" s="98" t="str">
         <f>IF(AC22="F",AC22,Arbeitstage!AC17)</f>
         <v>F</v>
       </c>
-      <c r="AD23" s="101" t="str">
+      <c r="AD23" s="98" t="str">
         <f>IF(AD22="F",AD22,Arbeitstage!AD17)</f>
         <v>F</v>
       </c>
-      <c r="AE23" s="101" t="str">
+      <c r="AE23" s="98" t="str">
         <f>IF(AE22="F",AE22,Arbeitstage!AE17)</f>
         <v>F</v>
       </c>
-      <c r="AF23" s="102" t="str">
+      <c r="AF23" s="99" t="str">
         <f>IF(AF22="F",AF22,Arbeitstage!AF17)</f>
         <v>F</v>
       </c>
-      <c r="AG23" s="107">
-        <f>SUM(Erfassung!$D:$D)/12</f>
+      <c r="AG23" s="104">
+        <f>SUM(Start!$D:$D)/12</f>
         <v>1.6666666666666667</v>
       </c>
-      <c r="AH23" s="106">
-        <f>IF(AG23="","",AG23*Erfassung!B5*SUM(Erfassung!M5:M5)/5)</f>
+      <c r="AH23" s="103">
+        <f>IF(AG23="","",AG23*Start!B5*SUM(Start!M5:M5)/5)</f>
+        <v>11.2</v>
+      </c>
+      <c r="AI23" s="105">
+        <f>SUM(B23:AF23)</f>
         <v>7</v>
       </c>
-      <c r="AI23" s="108">
-[...3 lines deleted...]
-      <c r="AJ23" s="120">
+      <c r="AJ23" s="117">
         <f>SUM(B22:AF22)</f>
-        <v>96.600000000000037</v>
-[...1 lines deleted...]
-      <c r="AK23" s="113">
+        <v>147.84</v>
+      </c>
+      <c r="AK23" s="110">
         <f>ROUND(AI23*AI22/5,1)*5</f>
-        <v>9</v>
-[...3 lines deleted...]
-    <row r="24" spans="1:38" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7</v>
+      </c>
+      <c r="AL23" s="107"/>
+    </row>
+    <row r="24" spans="1:38" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="18"/>
-      <c r="B24" s="52">
+      <c r="B24" s="50">
         <f>AF21+1</f>
-        <v>46235</v>
-[...1 lines deleted...]
-      <c r="C24" s="33">
+        <v>46600</v>
+      </c>
+      <c r="C24" s="31">
         <f t="shared" ref="C24:AF24" si="7">B24+1</f>
-        <v>46236</v>
-[...1 lines deleted...]
-      <c r="D24" s="33">
+        <v>46601</v>
+      </c>
+      <c r="D24" s="31">
         <f t="shared" si="7"/>
-        <v>46237</v>
-[...1 lines deleted...]
-      <c r="E24" s="33">
+        <v>46602</v>
+      </c>
+      <c r="E24" s="31">
         <f t="shared" si="7"/>
-        <v>46238</v>
-[...1 lines deleted...]
-      <c r="F24" s="33">
+        <v>46603</v>
+      </c>
+      <c r="F24" s="31">
         <f t="shared" si="7"/>
-        <v>46239</v>
-[...1 lines deleted...]
-      <c r="G24" s="33">
+        <v>46604</v>
+      </c>
+      <c r="G24" s="31">
         <f t="shared" si="7"/>
-        <v>46240</v>
-[...1 lines deleted...]
-      <c r="H24" s="33">
+        <v>46605</v>
+      </c>
+      <c r="H24" s="31">
         <f t="shared" si="7"/>
-        <v>46241</v>
-[...1 lines deleted...]
-      <c r="I24" s="33">
+        <v>46606</v>
+      </c>
+      <c r="I24" s="31">
         <f t="shared" si="7"/>
-        <v>46242</v>
-[...1 lines deleted...]
-      <c r="J24" s="33">
+        <v>46607</v>
+      </c>
+      <c r="J24" s="31">
         <f t="shared" si="7"/>
-        <v>46243</v>
-[...1 lines deleted...]
-      <c r="K24" s="33">
+        <v>46608</v>
+      </c>
+      <c r="K24" s="31">
         <f t="shared" si="7"/>
-        <v>46244</v>
-[...1 lines deleted...]
-      <c r="L24" s="33">
+        <v>46609</v>
+      </c>
+      <c r="L24" s="31">
         <f t="shared" si="7"/>
-        <v>46245</v>
-[...1 lines deleted...]
-      <c r="M24" s="33">
+        <v>46610</v>
+      </c>
+      <c r="M24" s="31">
         <f t="shared" si="7"/>
-        <v>46246</v>
-[...1 lines deleted...]
-      <c r="N24" s="33">
+        <v>46611</v>
+      </c>
+      <c r="N24" s="31">
         <f t="shared" si="7"/>
-        <v>46247</v>
-[...1 lines deleted...]
-      <c r="O24" s="33">
+        <v>46612</v>
+      </c>
+      <c r="O24" s="31">
         <f t="shared" si="7"/>
-        <v>46248</v>
-[...1 lines deleted...]
-      <c r="P24" s="33">
+        <v>46613</v>
+      </c>
+      <c r="P24" s="31">
         <f t="shared" si="7"/>
-        <v>46249</v>
-[...1 lines deleted...]
-      <c r="Q24" s="33">
+        <v>46614</v>
+      </c>
+      <c r="Q24" s="31">
         <f t="shared" si="7"/>
-        <v>46250</v>
-[...1 lines deleted...]
-      <c r="R24" s="33">
+        <v>46615</v>
+      </c>
+      <c r="R24" s="31">
         <f t="shared" si="7"/>
-        <v>46251</v>
-[...1 lines deleted...]
-      <c r="S24" s="33">
+        <v>46616</v>
+      </c>
+      <c r="S24" s="31">
         <f t="shared" si="7"/>
-        <v>46252</v>
-[...1 lines deleted...]
-      <c r="T24" s="33">
+        <v>46617</v>
+      </c>
+      <c r="T24" s="31">
         <f t="shared" si="7"/>
-        <v>46253</v>
-[...1 lines deleted...]
-      <c r="U24" s="33">
+        <v>46618</v>
+      </c>
+      <c r="U24" s="31">
         <f t="shared" si="7"/>
-        <v>46254</v>
-[...1 lines deleted...]
-      <c r="V24" s="33">
+        <v>46619</v>
+      </c>
+      <c r="V24" s="31">
         <f t="shared" si="7"/>
-        <v>46255</v>
-[...1 lines deleted...]
-      <c r="W24" s="33">
+        <v>46620</v>
+      </c>
+      <c r="W24" s="31">
         <f t="shared" si="7"/>
-        <v>46256</v>
-[...1 lines deleted...]
-      <c r="X24" s="33">
+        <v>46621</v>
+      </c>
+      <c r="X24" s="31">
         <f t="shared" si="7"/>
-        <v>46257</v>
-[...1 lines deleted...]
-      <c r="Y24" s="33">
+        <v>46622</v>
+      </c>
+      <c r="Y24" s="31">
         <f t="shared" si="7"/>
-        <v>46258</v>
-[...1 lines deleted...]
-      <c r="Z24" s="33">
+        <v>46623</v>
+      </c>
+      <c r="Z24" s="31">
         <f t="shared" si="7"/>
-        <v>46259</v>
-[...1 lines deleted...]
-      <c r="AA24" s="33">
+        <v>46624</v>
+      </c>
+      <c r="AA24" s="31">
         <f t="shared" si="7"/>
-        <v>46260</v>
-[...1 lines deleted...]
-      <c r="AB24" s="33">
+        <v>46625</v>
+      </c>
+      <c r="AB24" s="31">
         <f t="shared" si="7"/>
-        <v>46261</v>
-[...1 lines deleted...]
-      <c r="AC24" s="33">
+        <v>46626</v>
+      </c>
+      <c r="AC24" s="31">
         <f t="shared" si="7"/>
-        <v>46262</v>
-[...1 lines deleted...]
-      <c r="AD24" s="33">
+        <v>46627</v>
+      </c>
+      <c r="AD24" s="31">
         <f t="shared" si="7"/>
-        <v>46263</v>
-[...1 lines deleted...]
-      <c r="AE24" s="33">
+        <v>46628</v>
+      </c>
+      <c r="AE24" s="31">
         <f t="shared" si="7"/>
-        <v>46264</v>
-[...1 lines deleted...]
-      <c r="AF24" s="34">
+        <v>46629</v>
+      </c>
+      <c r="AF24" s="32">
         <f t="shared" si="7"/>
-        <v>46265</v>
-[...11 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(B24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B24)=1,WEEKDAY(B24)=7),"",Erfassung!$B$5*SUM(Erfassung!$N5:$N5)/5),"F")</f>
+        <v>46630</v>
+      </c>
+      <c r="AI24" s="41"/>
+      <c r="AJ24" s="118"/>
+      <c r="AK24" s="59"/>
+      <c r="AL24" s="107"/>
+    </row>
+    <row r="25" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="332" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="94" t="str">
+        <f>IF(ISNA(VLOOKUP(B24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B24)=1,WEEKDAY(B24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
         <v>F</v>
       </c>
-      <c r="C25" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(C24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C24)=1,WEEKDAY(C24)=7),"",Erfassung!$B$5*SUM(Erfassung!$N5:$N5)/5),"F")</f>
+      <c r="C25" s="95">
+        <f>IF(ISNA(VLOOKUP(C24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C24)=1,WEEKDAY(C24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="D25" s="95">
+        <f>IF(ISNA(VLOOKUP(D24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D24)=1,WEEKDAY(D24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="E25" s="95">
+        <f>IF(ISNA(VLOOKUP(E24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E24)=1,WEEKDAY(E24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="F25" s="95">
+        <f>IF(ISNA(VLOOKUP(F24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F24)=1,WEEKDAY(F24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="G25" s="95">
+        <f>IF(ISNA(VLOOKUP(G24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G24)=1,WEEKDAY(G24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="H25" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(H24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H24)=1,WEEKDAY(H24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
         <v/>
       </c>
-      <c r="D25" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(I24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I24)=1,WEEKDAY(I24)=7),"",Erfassung!$B$5*SUM(Erfassung!$N5:$N5)/5),"F")</f>
+      <c r="I25" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(I24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I24)=1,WEEKDAY(I24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
         <v/>
       </c>
-      <c r="J25" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(J24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J24)=1,WEEKDAY(J24)=7),"",Erfassung!$B$5*SUM(Erfassung!$N5:$N5)/5),"F")</f>
+      <c r="J25" s="95">
+        <f>IF(ISNA(VLOOKUP(J24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J24)=1,WEEKDAY(J24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="K25" s="95">
+        <f>IF(ISNA(VLOOKUP(K24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K24)=1,WEEKDAY(K24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="L25" s="95">
+        <f>IF(ISNA(VLOOKUP(L24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L24)=1,WEEKDAY(L24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="M25" s="95">
+        <f>IF(ISNA(VLOOKUP(M24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M24)=1,WEEKDAY(M24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="N25" s="95">
+        <f>IF(ISNA(VLOOKUP(N24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N24)=1,WEEKDAY(N24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="O25" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(O24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O24)=1,WEEKDAY(O24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
         <v/>
       </c>
-      <c r="K25" s="98">
-[...24 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(Q24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q24)=1,WEEKDAY(Q24)=7),"",Erfassung!$B$5*SUM(Erfassung!$N5:$N5)/5),"F")</f>
+      <c r="P25" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(P24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P24)=1,WEEKDAY(P24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
         <v/>
       </c>
-      <c r="R25" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(W24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W24)=1,WEEKDAY(W24)=7),"",Erfassung!$B$5*SUM(Erfassung!$N5:$N5)/5),"F")</f>
+      <c r="Q25" s="95">
+        <f>IF(ISNA(VLOOKUP(Q24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q24)=1,WEEKDAY(Q24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="R25" s="95">
+        <f>IF(ISNA(VLOOKUP(R24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R24)=1,WEEKDAY(R24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="S25" s="95">
+        <f>IF(ISNA(VLOOKUP(S24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S24)=1,WEEKDAY(S24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="T25" s="95">
+        <f>IF(ISNA(VLOOKUP(T24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T24)=1,WEEKDAY(T24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="U25" s="95">
+        <f>IF(ISNA(VLOOKUP(U24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U24)=1,WEEKDAY(U24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="V25" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(V24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V24)=1,WEEKDAY(V24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
         <v/>
       </c>
-      <c r="X25" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(X24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X24)=1,WEEKDAY(X24)=7),"",Erfassung!$B$5*SUM(Erfassung!$N5:$N5)/5),"F")</f>
+      <c r="W25" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(W24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W24)=1,WEEKDAY(W24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
         <v/>
       </c>
-      <c r="Y25" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(AD24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD24)=1,WEEKDAY(AD24)=7),"",Erfassung!$B$5*SUM(Erfassung!$N5:$N5)/5),"F")</f>
+      <c r="X25" s="95">
+        <f>IF(ISNA(VLOOKUP(X24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X24)=1,WEEKDAY(X24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Y25" s="95">
+        <f>IF(ISNA(VLOOKUP(Y24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y24)=1,WEEKDAY(Y24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Z25" s="95">
+        <f>IF(ISNA(VLOOKUP(Z24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z24)=1,WEEKDAY(Z24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AA25" s="95">
+        <f>IF(ISNA(VLOOKUP(AA24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA24)=1,WEEKDAY(AA24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AB25" s="95">
+        <f>IF(ISNA(VLOOKUP(AB24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB24)=1,WEEKDAY(AB24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AC25" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AC24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC24)=1,WEEKDAY(AC24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AE25" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(AE24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE24)=1,WEEKDAY(AE24)=7),"",Erfassung!$B$5*SUM(Erfassung!$N5:$N5)/5),"F")</f>
+      <c r="AD25" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AD24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD24)=1,WEEKDAY(AD24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AF25" s="99">
-[...1 lines deleted...]
-        <v>4.2</v>
+      <c r="AE25" s="95">
+        <f>IF(ISNA(VLOOKUP(AE24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE24)=1,WEEKDAY(AE24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AF25" s="96">
+        <f>IF(ISNA(VLOOKUP(AF24,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF24)=1,WEEKDAY(AF24)=7),"",Start!$B$5*SUM(Start!$N5:$N5)/5),"F")</f>
+        <v>6.7200000000000006</v>
       </c>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
-      <c r="AI25" s="109">
-[...14 lines deleted...]
-      <c r="B26" s="100" t="str">
+      <c r="AI25" s="106">
+        <f>Start!N5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ25" s="117" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK25" s="129">
+        <f>(Arbeitszeiten!AJ26-AH26)/Start!N5*'% Änderung unter Jahr'!I8</f>
+        <v>102.48</v>
+      </c>
+      <c r="AL25" s="107"/>
+    </row>
+    <row r="26" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="334"/>
+      <c r="B26" s="97" t="str">
         <f>IF(B25="F",B25,Arbeitstage!B19)</f>
         <v>F</v>
       </c>
-      <c r="C26" s="101" t="str">
+      <c r="C26" s="98" t="str">
         <f>IF(C25="F",C25,Arbeitstage!C19)</f>
         <v>F</v>
       </c>
-      <c r="D26" s="101" t="str">
+      <c r="D26" s="98" t="str">
         <f>IF(D25="F",D25,Arbeitstage!D19)</f>
         <v>F</v>
       </c>
-      <c r="E26" s="101" t="str">
+      <c r="E26" s="98" t="str">
         <f>IF(E25="F",E25,Arbeitstage!E19)</f>
         <v>F</v>
       </c>
-      <c r="F26" s="101" t="str">
+      <c r="F26" s="98" t="str">
         <f>IF(F25="F",F25,Arbeitstage!F19)</f>
         <v>F</v>
       </c>
-      <c r="G26" s="101" t="str">
+      <c r="G26" s="98" t="str">
         <f>IF(G25="F",G25,Arbeitstage!G19)</f>
         <v>F</v>
       </c>
-      <c r="H26" s="101" t="str">
+      <c r="H26" s="98" t="str">
         <f>IF(H25="F",H25,Arbeitstage!H19)</f>
         <v>F</v>
       </c>
-      <c r="I26" s="101" t="str">
+      <c r="I26" s="98" t="str">
         <f>IF(I25="F",I25,Arbeitstage!I19)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="J26" s="101" t="str">
+        <v>F</v>
+      </c>
+      <c r="J26" s="98" t="str">
         <f>IF(J25="F",J25,Arbeitstage!J19)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="K26" s="101">
+        <v>F</v>
+      </c>
+      <c r="K26" s="98" t="str">
         <f>IF(K25="F",K25,Arbeitstage!K19)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="L26" s="101">
+        <v>F</v>
+      </c>
+      <c r="L26" s="98" t="str">
         <f>IF(L25="F",L25,Arbeitstage!L19)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="M26" s="101">
+        <v>F</v>
+      </c>
+      <c r="M26" s="98" t="str">
         <f>IF(M25="F",M25,Arbeitstage!M19)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="N26" s="101">
+        <v>F</v>
+      </c>
+      <c r="N26" s="98" t="str">
         <f>IF(N25="F",N25,Arbeitstage!N19)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="O26" s="101">
+        <v>F</v>
+      </c>
+      <c r="O26" s="98" t="str">
         <f>IF(O25="F",O25,Arbeitstage!O19)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="P26" s="101" t="str">
+        <v>F</v>
+      </c>
+      <c r="P26" s="98" t="str">
         <f>IF(P25="F",P25,Arbeitstage!P19)</f>
         <v>F</v>
       </c>
-      <c r="Q26" s="101" t="str">
+      <c r="Q26" s="98">
         <f>IF(Q25="F",Q25,Arbeitstage!Q19)</f>
+        <v>1</v>
+      </c>
+      <c r="R26" s="98">
+        <f>IF(R25="F",R25,Arbeitstage!R19)</f>
+        <v>1</v>
+      </c>
+      <c r="S26" s="98">
+        <f>IF(S25="F",S25,Arbeitstage!S19)</f>
+        <v>1</v>
+      </c>
+      <c r="T26" s="98">
+        <f>IF(T25="F",T25,Arbeitstage!T19)</f>
+        <v>1</v>
+      </c>
+      <c r="U26" s="98">
+        <f>IF(U25="F",U25,Arbeitstage!U19)</f>
+        <v>1</v>
+      </c>
+      <c r="V26" s="98" t="str">
+        <f>IF(V25="F",V25,Arbeitstage!V19)</f>
         <v/>
       </c>
-      <c r="R26" s="101">
-[...19 lines deleted...]
-      <c r="W26" s="101" t="str">
+      <c r="W26" s="98" t="str">
         <f>IF(W25="F",W25,Arbeitstage!W19)</f>
         <v/>
       </c>
-      <c r="X26" s="101" t="str">
+      <c r="X26" s="98">
         <f>IF(X25="F",X25,Arbeitstage!X19)</f>
+        <v>1</v>
+      </c>
+      <c r="Y26" s="98">
+        <f>IF(Y25="F",Y25,Arbeitstage!Y19)</f>
+        <v>1</v>
+      </c>
+      <c r="Z26" s="98">
+        <f>IF(Z25="F",Z25,Arbeitstage!Z19)</f>
+        <v>1</v>
+      </c>
+      <c r="AA26" s="98">
+        <f>IF(AA25="F",AA25,Arbeitstage!AA19)</f>
+        <v>1</v>
+      </c>
+      <c r="AB26" s="98">
+        <f>IF(AB25="F",AB25,Arbeitstage!AB19)</f>
+        <v>1</v>
+      </c>
+      <c r="AC26" s="98" t="str">
+        <f>IF(AC25="F",AC25,Arbeitstage!AC19)</f>
         <v/>
       </c>
-      <c r="Y26" s="101">
-[...19 lines deleted...]
-      <c r="AD26" s="101" t="str">
+      <c r="AD26" s="98" t="str">
         <f>IF(AD25="F",AD25,Arbeitstage!AD19)</f>
         <v/>
       </c>
-      <c r="AE26" s="101" t="str">
+      <c r="AE26" s="98">
         <f>IF(AE25="F",AE25,Arbeitstage!AE19)</f>
+        <v>1</v>
+      </c>
+      <c r="AF26" s="99">
+        <f>IF(AF25="F",AF25,Arbeitstage!AF19)</f>
+        <v>1</v>
+      </c>
+      <c r="AG26" s="104">
+        <f>SUM(Start!$D:$D)/12</f>
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="AH26" s="103">
+        <f>IF(AG26="","",AG26*Start!B5*SUM(Start!N5:N5)/5)</f>
+        <v>11.2</v>
+      </c>
+      <c r="AI26" s="105">
+        <f>SUM(B26:AF26)</f>
+        <v>12</v>
+      </c>
+      <c r="AJ26" s="117">
+        <f>SUM(B25:AF25)</f>
+        <v>147.84</v>
+      </c>
+      <c r="AK26" s="110">
+        <f>ROUND(AI26*AI25/5,1)*5</f>
+        <v>12</v>
+      </c>
+      <c r="AL26" s="107"/>
+    </row>
+    <row r="27" spans="1:38" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="18"/>
+      <c r="B27" s="30">
+        <f>AF24+1</f>
+        <v>46631</v>
+      </c>
+      <c r="C27" s="31">
+        <f t="shared" ref="C27:AE27" si="8">B27+1</f>
+        <v>46632</v>
+      </c>
+      <c r="D27" s="31">
+        <f t="shared" si="8"/>
+        <v>46633</v>
+      </c>
+      <c r="E27" s="31">
+        <f t="shared" si="8"/>
+        <v>46634</v>
+      </c>
+      <c r="F27" s="31">
+        <f t="shared" si="8"/>
+        <v>46635</v>
+      </c>
+      <c r="G27" s="31">
+        <f t="shared" si="8"/>
+        <v>46636</v>
+      </c>
+      <c r="H27" s="31">
+        <f t="shared" si="8"/>
+        <v>46637</v>
+      </c>
+      <c r="I27" s="31">
+        <f t="shared" si="8"/>
+        <v>46638</v>
+      </c>
+      <c r="J27" s="31">
+        <f t="shared" si="8"/>
+        <v>46639</v>
+      </c>
+      <c r="K27" s="31">
+        <f t="shared" si="8"/>
+        <v>46640</v>
+      </c>
+      <c r="L27" s="31">
+        <f t="shared" si="8"/>
+        <v>46641</v>
+      </c>
+      <c r="M27" s="31">
+        <f t="shared" si="8"/>
+        <v>46642</v>
+      </c>
+      <c r="N27" s="31">
+        <f t="shared" si="8"/>
+        <v>46643</v>
+      </c>
+      <c r="O27" s="31">
+        <f t="shared" si="8"/>
+        <v>46644</v>
+      </c>
+      <c r="P27" s="31">
+        <f t="shared" si="8"/>
+        <v>46645</v>
+      </c>
+      <c r="Q27" s="31">
+        <f t="shared" si="8"/>
+        <v>46646</v>
+      </c>
+      <c r="R27" s="31">
+        <f t="shared" si="8"/>
+        <v>46647</v>
+      </c>
+      <c r="S27" s="31">
+        <f t="shared" si="8"/>
+        <v>46648</v>
+      </c>
+      <c r="T27" s="31">
+        <f t="shared" si="8"/>
+        <v>46649</v>
+      </c>
+      <c r="U27" s="31">
+        <f t="shared" si="8"/>
+        <v>46650</v>
+      </c>
+      <c r="V27" s="31">
+        <f t="shared" si="8"/>
+        <v>46651</v>
+      </c>
+      <c r="W27" s="31">
+        <f t="shared" si="8"/>
+        <v>46652</v>
+      </c>
+      <c r="X27" s="31">
+        <f t="shared" si="8"/>
+        <v>46653</v>
+      </c>
+      <c r="Y27" s="31">
+        <f t="shared" si="8"/>
+        <v>46654</v>
+      </c>
+      <c r="Z27" s="31">
+        <f t="shared" si="8"/>
+        <v>46655</v>
+      </c>
+      <c r="AA27" s="31">
+        <f t="shared" si="8"/>
+        <v>46656</v>
+      </c>
+      <c r="AB27" s="31">
+        <f t="shared" si="8"/>
+        <v>46657</v>
+      </c>
+      <c r="AC27" s="31">
+        <f t="shared" si="8"/>
+        <v>46658</v>
+      </c>
+      <c r="AD27" s="31">
+        <f t="shared" si="8"/>
+        <v>46659</v>
+      </c>
+      <c r="AE27" s="31">
+        <f t="shared" si="8"/>
+        <v>46660</v>
+      </c>
+      <c r="AF27" s="32"/>
+      <c r="AI27" s="41"/>
+      <c r="AJ27" s="118"/>
+      <c r="AK27" s="59"/>
+    </row>
+    <row r="28" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="332" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="94">
+        <f>IF(ISNA(VLOOKUP(B27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B27)=1,WEEKDAY(B27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="C28" s="95">
+        <f>IF(ISNA(VLOOKUP(C27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C27)=1,WEEKDAY(C27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="D28" s="95">
+        <f>IF(ISNA(VLOOKUP(D27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D27)=1,WEEKDAY(D27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="E28" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(E27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E27)=1,WEEKDAY(E27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AF26" s="102">
-[...173 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(F27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F27)=1,WEEKDAY(F27)=7),"",Erfassung!$B$5*SUM(Erfassung!$O5:$O5)/5),"F")</f>
+      <c r="F28" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(F27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F27)=1,WEEKDAY(F27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
         <v/>
       </c>
-      <c r="G28" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(G27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G27)=1,WEEKDAY(G27)=7),"",Erfassung!$B$5*SUM(Erfassung!$O5:$O5)/5),"F")</f>
+      <c r="G28" s="95">
+        <f>IF(ISNA(VLOOKUP(G27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G27)=1,WEEKDAY(G27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="H28" s="95">
+        <f>IF(ISNA(VLOOKUP(H27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H27)=1,WEEKDAY(H27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="I28" s="95">
+        <f>IF(ISNA(VLOOKUP(I27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I27)=1,WEEKDAY(I27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="J28" s="95">
+        <f>IF(ISNA(VLOOKUP(J27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J27)=1,WEEKDAY(J27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="K28" s="95">
+        <f>IF(ISNA(VLOOKUP(K27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K27)=1,WEEKDAY(K27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="L28" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(L27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L27)=1,WEEKDAY(L27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
         <v/>
       </c>
-      <c r="H28" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(M27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M27)=1,WEEKDAY(M27)=7),"",Erfassung!$B$5*SUM(Erfassung!$O5:$O5)/5),"F")</f>
+      <c r="M28" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(M27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M27)=1,WEEKDAY(M27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
         <v/>
       </c>
-      <c r="N28" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(N27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N27)=1,WEEKDAY(N27)=7),"",Erfassung!$B$5*SUM(Erfassung!$O5:$O5)/5),"F")</f>
+      <c r="N28" s="95">
+        <f>IF(ISNA(VLOOKUP(N27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N27)=1,WEEKDAY(N27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="O28" s="95">
+        <f>IF(ISNA(VLOOKUP(O27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O27)=1,WEEKDAY(O27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="P28" s="95">
+        <f>IF(ISNA(VLOOKUP(P27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P27)=1,WEEKDAY(P27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Q28" s="95">
+        <f>IF(ISNA(VLOOKUP(Q27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q27)=1,WEEKDAY(Q27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="R28" s="95">
+        <f>IF(ISNA(VLOOKUP(R27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R27)=1,WEEKDAY(R27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="S28" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(S27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S27)=1,WEEKDAY(S27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
         <v/>
       </c>
-      <c r="O28" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(T27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T27)=1,WEEKDAY(T27)=7),"",Erfassung!$B$5*SUM(Erfassung!$O5:$O5)/5),"F")</f>
+      <c r="T28" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(T27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T27)=1,WEEKDAY(T27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
         <v/>
       </c>
-      <c r="U28" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(U27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U27)=1,WEEKDAY(U27)=7),"",Erfassung!$B$5*SUM(Erfassung!$O5:$O5)/5),"F")</f>
+      <c r="U28" s="95">
+        <f>IF(ISNA(VLOOKUP(U27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U27)=1,WEEKDAY(U27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="V28" s="95">
+        <f>IF(ISNA(VLOOKUP(V27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V27)=1,WEEKDAY(V27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="W28" s="95">
+        <f>IF(ISNA(VLOOKUP(W27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W27)=1,WEEKDAY(W27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="X28" s="95">
+        <f>IF(ISNA(VLOOKUP(X27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X27)=1,WEEKDAY(X27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Y28" s="95">
+        <f>IF(ISNA(VLOOKUP(Y27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y27)=1,WEEKDAY(Y27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Z28" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(Z27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z27)=1,WEEKDAY(Z27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
         <v/>
       </c>
-      <c r="V28" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(AA27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA27)=1,WEEKDAY(AA27)=7),"",Erfassung!$B$5*SUM(Erfassung!$O5:$O5)/5),"F")</f>
+      <c r="AA28" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AA27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA27)=1,WEEKDAY(AA27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AB28" s="98" t="str">
-[...16 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(AF27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF27)=1,WEEKDAY(AF27)=7),"",Erfassung!$B$5*SUM(Erfassung!$O5:$O5)/5),"F")</f>
+      <c r="AB28" s="95">
+        <f>IF(ISNA(VLOOKUP(AB27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB27)=1,WEEKDAY(AB27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AC28" s="95">
+        <f>IF(ISNA(VLOOKUP(AC27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC27)=1,WEEKDAY(AC27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AD28" s="95">
+        <f>IF(ISNA(VLOOKUP(AD27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD27)=1,WEEKDAY(AD27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AE28" s="95">
+        <f>IF(ISNA(VLOOKUP(AE27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE27)=1,WEEKDAY(AE27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AF28" s="96" t="str">
+        <f>IF(ISNA(VLOOKUP(AF27,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF27)=1,WEEKDAY(AF27)=7),"",Start!$B$5*SUM(Start!$O5:$O5)/5),"F")</f>
         <v/>
       </c>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
-      <c r="AI28" s="109">
-[...13 lines deleted...]
-      <c r="B29" s="100">
+      <c r="AI28" s="106">
+        <f>Start!O5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ28" s="117" t="s">
+        <v>34</v>
+      </c>
+      <c r="AK28" s="129">
+        <f>(Arbeitszeiten!AJ29-AH29)/Start!O5*'% Änderung unter Jahr'!J8</f>
+        <v>102.48</v>
+      </c>
+    </row>
+    <row r="29" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="334"/>
+      <c r="B29" s="97">
         <f>IF(B28="F",B28,Arbeitstage!B21)</f>
         <v>1</v>
       </c>
-      <c r="C29" s="101">
+      <c r="C29" s="98">
         <f>IF(C28="F",C28,Arbeitstage!C21)</f>
         <v>1</v>
       </c>
-      <c r="D29" s="101">
+      <c r="D29" s="98">
         <f>IF(D28="F",D28,Arbeitstage!D21)</f>
         <v>1</v>
       </c>
-      <c r="E29" s="101">
+      <c r="E29" s="98" t="str">
         <f>IF(E28="F",E28,Arbeitstage!E21)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F29" s="101" t="str">
+        <v/>
+      </c>
+      <c r="F29" s="98" t="str">
         <f>IF(F28="F",F28,Arbeitstage!F21)</f>
         <v/>
       </c>
-      <c r="G29" s="101" t="str">
+      <c r="G29" s="98">
         <f>IF(G28="F",G28,Arbeitstage!G21)</f>
+        <v>1</v>
+      </c>
+      <c r="H29" s="98">
+        <f>IF(H28="F",H28,Arbeitstage!H21)</f>
+        <v>1</v>
+      </c>
+      <c r="I29" s="98">
+        <f>IF(I28="F",I28,Arbeitstage!I21)</f>
+        <v>1</v>
+      </c>
+      <c r="J29" s="98">
+        <f>IF(J28="F",J28,Arbeitstage!J21)</f>
+        <v>1</v>
+      </c>
+      <c r="K29" s="98">
+        <f>IF(K28="F",K28,Arbeitstage!K21)</f>
+        <v>1</v>
+      </c>
+      <c r="L29" s="98" t="str">
+        <f>IF(L28="F",L28,Arbeitstage!L21)</f>
         <v/>
       </c>
-      <c r="H29" s="101">
-[...19 lines deleted...]
-      <c r="M29" s="101" t="str">
+      <c r="M29" s="98" t="str">
         <f>IF(M28="F",M28,Arbeitstage!M21)</f>
         <v/>
       </c>
-      <c r="N29" s="101" t="str">
+      <c r="N29" s="98">
         <f>IF(N28="F",N28,Arbeitstage!N21)</f>
+        <v>1</v>
+      </c>
+      <c r="O29" s="98">
+        <f>IF(O28="F",O28,Arbeitstage!O21)</f>
+        <v>1</v>
+      </c>
+      <c r="P29" s="98">
+        <f>IF(P28="F",P28,Arbeitstage!P21)</f>
+        <v>1</v>
+      </c>
+      <c r="Q29" s="98">
+        <f>IF(Q28="F",Q28,Arbeitstage!Q21)</f>
+        <v>1</v>
+      </c>
+      <c r="R29" s="98">
+        <f>IF(R28="F",R28,Arbeitstage!R21)</f>
+        <v>1</v>
+      </c>
+      <c r="S29" s="98" t="str">
+        <f>IF(S28="F",S28,Arbeitstage!S21)</f>
         <v/>
       </c>
-      <c r="O29" s="101">
-[...19 lines deleted...]
-      <c r="T29" s="101" t="str">
+      <c r="T29" s="98" t="str">
         <f>IF(T28="F",T28,Arbeitstage!T21)</f>
         <v/>
       </c>
-      <c r="U29" s="101" t="str">
+      <c r="U29" s="98">
         <f>IF(U28="F",U28,Arbeitstage!U21)</f>
+        <v>1</v>
+      </c>
+      <c r="V29" s="98">
+        <f>IF(V28="F",V28,Arbeitstage!V21)</f>
+        <v>1</v>
+      </c>
+      <c r="W29" s="98">
+        <f>IF(W28="F",W28,Arbeitstage!W21)</f>
+        <v>1</v>
+      </c>
+      <c r="X29" s="98">
+        <f>IF(X28="F",X28,Arbeitstage!X21)</f>
+        <v>1</v>
+      </c>
+      <c r="Y29" s="98">
+        <f>IF(Y28="F",Y28,Arbeitstage!Y21)</f>
+        <v>1</v>
+      </c>
+      <c r="Z29" s="98" t="str">
+        <f>IF(Z28="F",Z28,Arbeitstage!Z21)</f>
         <v/>
       </c>
-      <c r="V29" s="101">
-[...19 lines deleted...]
-      <c r="AA29" s="101" t="str">
+      <c r="AA29" s="98" t="str">
         <f>IF(AA28="F",AA28,Arbeitstage!AA21)</f>
         <v/>
       </c>
-      <c r="AB29" s="101" t="str">
+      <c r="AB29" s="98">
         <f>IF(AB28="F",AB28,Arbeitstage!AB21)</f>
+        <v>1</v>
+      </c>
+      <c r="AC29" s="98">
+        <f>IF(AC28="F",AC28,Arbeitstage!AC21)</f>
+        <v>1</v>
+      </c>
+      <c r="AD29" s="98">
+        <f>IF(AD28="F",AD28,Arbeitstage!AD21)</f>
+        <v>1</v>
+      </c>
+      <c r="AE29" s="98">
+        <f>IF(AE28="F",AE28,Arbeitstage!AE21)</f>
+        <v>1</v>
+      </c>
+      <c r="AF29" s="99" t="str">
+        <f>IF(AF28="F",AF28,Arbeitstage!AF21)</f>
+        <v>F</v>
+      </c>
+      <c r="AG29" s="104">
+        <f>SUM(Start!$D:$D)/12</f>
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="AH29" s="103">
+        <f>IF(AG29="","",AG29*Start!B5*SUM(Start!O5:O5)/5)</f>
+        <v>11.2</v>
+      </c>
+      <c r="AI29" s="105">
+        <f>SUM(B29:AF29)</f>
+        <v>22</v>
+      </c>
+      <c r="AJ29" s="117">
+        <f>SUM(B28:AF28)</f>
+        <v>147.84</v>
+      </c>
+      <c r="AK29" s="110">
+        <f>ROUND(AI29*AI28/5,1)*5</f>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:38" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="18"/>
+      <c r="B30" s="50">
+        <f>AE27+1</f>
+        <v>46661</v>
+      </c>
+      <c r="C30" s="51">
+        <f t="shared" ref="C30:AF30" si="9">B30+1</f>
+        <v>46662</v>
+      </c>
+      <c r="D30" s="51">
+        <f t="shared" si="9"/>
+        <v>46663</v>
+      </c>
+      <c r="E30" s="51">
+        <f t="shared" si="9"/>
+        <v>46664</v>
+      </c>
+      <c r="F30" s="51">
+        <f t="shared" si="9"/>
+        <v>46665</v>
+      </c>
+      <c r="G30" s="51">
+        <f t="shared" si="9"/>
+        <v>46666</v>
+      </c>
+      <c r="H30" s="51">
+        <f t="shared" si="9"/>
+        <v>46667</v>
+      </c>
+      <c r="I30" s="51">
+        <f t="shared" si="9"/>
+        <v>46668</v>
+      </c>
+      <c r="J30" s="51">
+        <f t="shared" si="9"/>
+        <v>46669</v>
+      </c>
+      <c r="K30" s="51">
+        <f t="shared" si="9"/>
+        <v>46670</v>
+      </c>
+      <c r="L30" s="51">
+        <f t="shared" si="9"/>
+        <v>46671</v>
+      </c>
+      <c r="M30" s="51">
+        <f t="shared" si="9"/>
+        <v>46672</v>
+      </c>
+      <c r="N30" s="51">
+        <f t="shared" si="9"/>
+        <v>46673</v>
+      </c>
+      <c r="O30" s="51">
+        <f t="shared" si="9"/>
+        <v>46674</v>
+      </c>
+      <c r="P30" s="51">
+        <f t="shared" si="9"/>
+        <v>46675</v>
+      </c>
+      <c r="Q30" s="51">
+        <f t="shared" si="9"/>
+        <v>46676</v>
+      </c>
+      <c r="R30" s="51">
+        <f t="shared" si="9"/>
+        <v>46677</v>
+      </c>
+      <c r="S30" s="51">
+        <f t="shared" si="9"/>
+        <v>46678</v>
+      </c>
+      <c r="T30" s="51">
+        <f t="shared" si="9"/>
+        <v>46679</v>
+      </c>
+      <c r="U30" s="51">
+        <f t="shared" si="9"/>
+        <v>46680</v>
+      </c>
+      <c r="V30" s="51">
+        <f t="shared" si="9"/>
+        <v>46681</v>
+      </c>
+      <c r="W30" s="51">
+        <f t="shared" si="9"/>
+        <v>46682</v>
+      </c>
+      <c r="X30" s="51">
+        <f t="shared" si="9"/>
+        <v>46683</v>
+      </c>
+      <c r="Y30" s="51">
+        <f t="shared" si="9"/>
+        <v>46684</v>
+      </c>
+      <c r="Z30" s="51">
+        <f t="shared" si="9"/>
+        <v>46685</v>
+      </c>
+      <c r="AA30" s="51">
+        <f t="shared" si="9"/>
+        <v>46686</v>
+      </c>
+      <c r="AB30" s="51">
+        <f t="shared" si="9"/>
+        <v>46687</v>
+      </c>
+      <c r="AC30" s="51">
+        <f t="shared" si="9"/>
+        <v>46688</v>
+      </c>
+      <c r="AD30" s="51">
+        <f t="shared" si="9"/>
+        <v>46689</v>
+      </c>
+      <c r="AE30" s="51">
+        <f t="shared" si="9"/>
+        <v>46690</v>
+      </c>
+      <c r="AF30" s="52">
+        <f t="shared" si="9"/>
+        <v>46691</v>
+      </c>
+      <c r="AI30" s="41"/>
+      <c r="AJ30" s="118"/>
+      <c r="AK30" s="59"/>
+    </row>
+    <row r="31" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="332" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="94">
+        <f>IF(ISNA(VLOOKUP(B30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B30)=1,WEEKDAY(B30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="C31" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(C30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C30)=1,WEEKDAY(C30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AC29" s="101" t="str">
-[...12 lines deleted...]
-        <f>IF(AF28="F",AF28,Arbeitstage!AF21)</f>
+      <c r="D31" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(D30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D30)=1,WEEKDAY(D30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AG29" s="107">
-[...163 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(D30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D30)=1,WEEKDAY(D30)=7),"",Erfassung!$B$5*SUM(Erfassung!$P5:$P5)/5),"F")</f>
+      <c r="E31" s="95">
+        <f>IF(ISNA(VLOOKUP(E30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E30)=1,WEEKDAY(E30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="F31" s="95">
+        <f>IF(ISNA(VLOOKUP(F30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F30)=1,WEEKDAY(F30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="G31" s="95">
+        <f>IF(ISNA(VLOOKUP(G30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G30)=1,WEEKDAY(G30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="H31" s="95">
+        <f>IF(ISNA(VLOOKUP(H30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H30)=1,WEEKDAY(H30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="I31" s="95">
+        <f>IF(ISNA(VLOOKUP(I30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I30)=1,WEEKDAY(I30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="J31" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(J30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J30)=1,WEEKDAY(J30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
         <v/>
       </c>
-      <c r="E31" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(E30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E30)=1,WEEKDAY(E30)=7),"",Erfassung!$B$5*SUM(Erfassung!$P5:$P5)/5),"F")</f>
+      <c r="K31" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(K30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K30)=1,WEEKDAY(K30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
         <v/>
       </c>
-      <c r="F31" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(K30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K30)=1,WEEKDAY(K30)=7),"",Erfassung!$B$5*SUM(Erfassung!$P5:$P5)/5),"F")</f>
+      <c r="L31" s="95">
+        <f>IF(ISNA(VLOOKUP(L30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L30)=1,WEEKDAY(L30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="M31" s="95">
+        <f>IF(ISNA(VLOOKUP(M30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M30)=1,WEEKDAY(M30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="N31" s="95">
+        <f>IF(ISNA(VLOOKUP(N30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N30)=1,WEEKDAY(N30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="O31" s="95">
+        <f>IF(ISNA(VLOOKUP(O30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O30)=1,WEEKDAY(O30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="P31" s="95">
+        <f>IF(ISNA(VLOOKUP(P30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P30)=1,WEEKDAY(P30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Q31" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(Q30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q30)=1,WEEKDAY(Q30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
         <v/>
       </c>
-      <c r="L31" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(L30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L30)=1,WEEKDAY(L30)=7),"",Erfassung!$B$5*SUM(Erfassung!$P5:$P5)/5),"F")</f>
+      <c r="R31" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(R30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R30)=1,WEEKDAY(R30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
         <v/>
       </c>
-      <c r="M31" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(R30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R30)=1,WEEKDAY(R30)=7),"",Erfassung!$B$5*SUM(Erfassung!$P5:$P5)/5),"F")</f>
+      <c r="S31" s="95">
+        <f>IF(ISNA(VLOOKUP(S30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S30)=1,WEEKDAY(S30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="T31" s="95">
+        <f>IF(ISNA(VLOOKUP(T30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T30)=1,WEEKDAY(T30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="U31" s="95">
+        <f>IF(ISNA(VLOOKUP(U30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U30)=1,WEEKDAY(U30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="V31" s="95">
+        <f>IF(ISNA(VLOOKUP(V30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V30)=1,WEEKDAY(V30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="W31" s="95">
+        <f>IF(ISNA(VLOOKUP(W30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W30)=1,WEEKDAY(W30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="X31" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(X30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X30)=1,WEEKDAY(X30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
         <v/>
       </c>
-      <c r="S31" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(S30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S30)=1,WEEKDAY(S30)=7),"",Erfassung!$B$5*SUM(Erfassung!$P5:$P5)/5),"F")</f>
+      <c r="Y31" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(Y30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y30)=1,WEEKDAY(Y30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
         <v/>
       </c>
-      <c r="T31" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(Y30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y30)=1,WEEKDAY(Y30)=7),"",Erfassung!$B$5*SUM(Erfassung!$P5:$P5)/5),"F")</f>
+      <c r="Z31" s="95">
+        <f>IF(ISNA(VLOOKUP(Z30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z30)=1,WEEKDAY(Z30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AA31" s="95">
+        <f>IF(ISNA(VLOOKUP(AA30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA30)=1,WEEKDAY(AA30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AB31" s="95">
+        <f>IF(ISNA(VLOOKUP(AB30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB30)=1,WEEKDAY(AB30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AC31" s="95">
+        <f>IF(ISNA(VLOOKUP(AC30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC30)=1,WEEKDAY(AC30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AD31" s="95">
+        <f>IF(ISNA(VLOOKUP(AD30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD30)=1,WEEKDAY(AD30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AE31" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AE30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE30)=1,WEEKDAY(AE30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
         <v/>
       </c>
-      <c r="Z31" s="98" t="str">
-[...24 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(AF30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF30)=1,WEEKDAY(AF30)=7),"",Erfassung!$B$5*SUM(Erfassung!$P5:$P5)/5),"F")</f>
+      <c r="AF31" s="96" t="str">
+        <f>IF(ISNA(VLOOKUP(AF30,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF30)=1,WEEKDAY(AF30)=7),"",Start!$B$5*SUM(Start!$P5:$P5)/5),"F")</f>
         <v/>
       </c>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
-      <c r="AI31" s="109">
-[...13 lines deleted...]
-      <c r="B32" s="100" t="str">
+      <c r="AI31" s="106">
+        <f>Start!P5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ31" s="117" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK31" s="129">
+        <f>(Arbeitszeiten!AJ32-AH32)/Start!P5*'% Änderung unter Jahr'!K8</f>
+        <v>97.44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="334"/>
+      <c r="B32" s="97">
         <f>IF(B31="F",B31,Arbeitstage!B23)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="C32" s="101" t="str">
+        <v>1</v>
+      </c>
+      <c r="C32" s="98" t="str">
         <f>IF(C31="F",C31,Arbeitstage!C23)</f>
         <v>F</v>
       </c>
-      <c r="D32" s="101" t="str">
+      <c r="D32" s="98" t="str">
         <f>IF(D31="F",D31,Arbeitstage!D23)</f>
         <v>F</v>
       </c>
-      <c r="E32" s="101" t="str">
+      <c r="E32" s="98" t="str">
         <f>IF(E31="F",E31,Arbeitstage!E23)</f>
         <v>F</v>
       </c>
-      <c r="F32" s="101" t="str">
+      <c r="F32" s="98" t="str">
         <f>IF(F31="F",F31,Arbeitstage!F23)</f>
         <v>F</v>
       </c>
-      <c r="G32" s="101" t="str">
+      <c r="G32" s="98" t="str">
         <f>IF(G31="F",G31,Arbeitstage!G23)</f>
         <v>F</v>
       </c>
-      <c r="H32" s="101" t="str">
+      <c r="H32" s="98" t="str">
         <f>IF(H31="F",H31,Arbeitstage!H23)</f>
         <v>F</v>
       </c>
-      <c r="I32" s="101" t="str">
+      <c r="I32" s="98" t="str">
         <f>IF(I31="F",I31,Arbeitstage!I23)</f>
         <v>F</v>
       </c>
-      <c r="J32" s="101" t="str">
+      <c r="J32" s="98" t="str">
         <f>IF(J31="F",J31,Arbeitstage!J23)</f>
         <v>F</v>
       </c>
-      <c r="K32" s="101" t="str">
+      <c r="K32" s="98" t="str">
         <f>IF(K31="F",K31,Arbeitstage!K23)</f>
+        <v>F</v>
+      </c>
+      <c r="L32" s="98" t="str">
+        <f>IF(L31="F",L31,Arbeitstage!L23)</f>
+        <v>F</v>
+      </c>
+      <c r="M32" s="98" t="str">
+        <f>IF(M31="F",M31,Arbeitstage!M23)</f>
+        <v>F</v>
+      </c>
+      <c r="N32" s="98" t="str">
+        <f>IF(N31="F",N31,Arbeitstage!N23)</f>
+        <v>F</v>
+      </c>
+      <c r="O32" s="98" t="str">
+        <f>IF(O31="F",O31,Arbeitstage!O23)</f>
+        <v>F</v>
+      </c>
+      <c r="P32" s="98" t="str">
+        <f>IF(P31="F",P31,Arbeitstage!P23)</f>
+        <v>F</v>
+      </c>
+      <c r="Q32" s="98" t="str">
+        <f>IF(Q31="F",Q31,Arbeitstage!Q23)</f>
+        <v>F</v>
+      </c>
+      <c r="R32" s="98" t="str">
+        <f>IF(R31="F",R31,Arbeitstage!R23)</f>
+        <v>F</v>
+      </c>
+      <c r="S32" s="98" t="str">
+        <f>IF(S31="F",S31,Arbeitstage!S23)</f>
+        <v>F</v>
+      </c>
+      <c r="T32" s="98" t="str">
+        <f>IF(T31="F",T31,Arbeitstage!T23)</f>
+        <v>F</v>
+      </c>
+      <c r="U32" s="98" t="str">
+        <f>IF(U31="F",U31,Arbeitstage!U23)</f>
+        <v>F</v>
+      </c>
+      <c r="V32" s="98" t="str">
+        <f>IF(V31="F",V31,Arbeitstage!V23)</f>
+        <v>F</v>
+      </c>
+      <c r="W32" s="98" t="str">
+        <f>IF(W31="F",W31,Arbeitstage!W23)</f>
+        <v>F</v>
+      </c>
+      <c r="X32" s="98" t="str">
+        <f>IF(X31="F",X31,Arbeitstage!X23)</f>
+        <v>F</v>
+      </c>
+      <c r="Y32" s="98" t="str">
+        <f>IF(Y31="F",Y31,Arbeitstage!Y23)</f>
+        <v>F</v>
+      </c>
+      <c r="Z32" s="98">
+        <f>IF(Z31="F",Z31,Arbeitstage!Z23)</f>
+        <v>1</v>
+      </c>
+      <c r="AA32" s="98">
+        <f>IF(AA31="F",AA31,Arbeitstage!AA23)</f>
+        <v>1</v>
+      </c>
+      <c r="AB32" s="98">
+        <f>IF(AB31="F",AB31,Arbeitstage!AB23)</f>
+        <v>1</v>
+      </c>
+      <c r="AC32" s="98">
+        <f>IF(AC31="F",AC31,Arbeitstage!AC23)</f>
+        <v>1</v>
+      </c>
+      <c r="AD32" s="98">
+        <f>IF(AD31="F",AD31,Arbeitstage!AD23)</f>
+        <v>1</v>
+      </c>
+      <c r="AE32" s="98" t="str">
+        <f>IF(AE31="F",AE31,Arbeitstage!AE23)</f>
         <v/>
       </c>
-      <c r="L32" s="101" t="str">
-[...79 lines deleted...]
-      <c r="AF32" s="102" t="str">
+      <c r="AF32" s="99" t="str">
         <f>IF(AF31="F",AF31,Arbeitstage!AF23)</f>
         <v/>
       </c>
-      <c r="AG32" s="107">
-        <f>SUM(Erfassung!$D:$D)/12</f>
+      <c r="AG32" s="104">
+        <f>SUM(Start!$D:$D)/12</f>
         <v>1.6666666666666667</v>
       </c>
-      <c r="AH32" s="106">
-[...3 lines deleted...]
-      <c r="AI32" s="108">
+      <c r="AH32" s="103">
+        <f>IF(AG32="","",AG32*Start!B5*SUM(Start!P5:P5)/5)</f>
+        <v>11.2</v>
+      </c>
+      <c r="AI32" s="105">
         <f>SUM(B32:AF32)</f>
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="AJ32" s="120">
+        <v>6</v>
+      </c>
+      <c r="AJ32" s="117">
         <f>SUM(B31:AF31)</f>
-        <v>92.400000000000034</v>
-[...1 lines deleted...]
-      <c r="AK32" s="113">
+        <v>141.12</v>
+      </c>
+      <c r="AK32" s="110">
         <f>ROUND(AI32*AI31/5,1)*5</f>
-        <v>10.5</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:37" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="18"/>
-      <c r="B33" s="52">
+      <c r="B33" s="50">
         <f>AF30+1</f>
-        <v>46327</v>
-[...1 lines deleted...]
-      <c r="C33" s="33">
+        <v>46692</v>
+      </c>
+      <c r="C33" s="31">
         <f t="shared" ref="C33:AE33" si="10">B33+1</f>
-        <v>46328</v>
-[...1 lines deleted...]
-      <c r="D33" s="33">
+        <v>46693</v>
+      </c>
+      <c r="D33" s="31">
         <f t="shared" si="10"/>
-        <v>46329</v>
-[...1 lines deleted...]
-      <c r="E33" s="33">
+        <v>46694</v>
+      </c>
+      <c r="E33" s="31">
         <f t="shared" si="10"/>
-        <v>46330</v>
-[...1 lines deleted...]
-      <c r="F33" s="33">
+        <v>46695</v>
+      </c>
+      <c r="F33" s="31">
         <f t="shared" si="10"/>
-        <v>46331</v>
-[...1 lines deleted...]
-      <c r="G33" s="33">
+        <v>46696</v>
+      </c>
+      <c r="G33" s="31">
         <f t="shared" si="10"/>
-        <v>46332</v>
-[...1 lines deleted...]
-      <c r="H33" s="33">
+        <v>46697</v>
+      </c>
+      <c r="H33" s="31">
         <f t="shared" si="10"/>
-        <v>46333</v>
-[...1 lines deleted...]
-      <c r="I33" s="33">
+        <v>46698</v>
+      </c>
+      <c r="I33" s="31">
         <f t="shared" si="10"/>
-        <v>46334</v>
-[...1 lines deleted...]
-      <c r="J33" s="33">
+        <v>46699</v>
+      </c>
+      <c r="J33" s="31">
         <f t="shared" si="10"/>
-        <v>46335</v>
-[...1 lines deleted...]
-      <c r="K33" s="33">
+        <v>46700</v>
+      </c>
+      <c r="K33" s="31">
         <f t="shared" si="10"/>
-        <v>46336</v>
-[...1 lines deleted...]
-      <c r="L33" s="33">
+        <v>46701</v>
+      </c>
+      <c r="L33" s="31">
         <f t="shared" si="10"/>
-        <v>46337</v>
-[...1 lines deleted...]
-      <c r="M33" s="33">
+        <v>46702</v>
+      </c>
+      <c r="M33" s="31">
         <f t="shared" si="10"/>
-        <v>46338</v>
-[...1 lines deleted...]
-      <c r="N33" s="33">
+        <v>46703</v>
+      </c>
+      <c r="N33" s="31">
         <f t="shared" si="10"/>
-        <v>46339</v>
-[...1 lines deleted...]
-      <c r="O33" s="33">
+        <v>46704</v>
+      </c>
+      <c r="O33" s="31">
         <f t="shared" si="10"/>
-        <v>46340</v>
-[...1 lines deleted...]
-      <c r="P33" s="33">
+        <v>46705</v>
+      </c>
+      <c r="P33" s="31">
         <f t="shared" si="10"/>
-        <v>46341</v>
-[...1 lines deleted...]
-      <c r="Q33" s="33">
+        <v>46706</v>
+      </c>
+      <c r="Q33" s="31">
         <f t="shared" si="10"/>
-        <v>46342</v>
-[...1 lines deleted...]
-      <c r="R33" s="33">
+        <v>46707</v>
+      </c>
+      <c r="R33" s="31">
         <f t="shared" si="10"/>
-        <v>46343</v>
-[...1 lines deleted...]
-      <c r="S33" s="33">
+        <v>46708</v>
+      </c>
+      <c r="S33" s="31">
         <f t="shared" si="10"/>
-        <v>46344</v>
-[...1 lines deleted...]
-      <c r="T33" s="33">
+        <v>46709</v>
+      </c>
+      <c r="T33" s="31">
         <f t="shared" si="10"/>
-        <v>46345</v>
-[...1 lines deleted...]
-      <c r="U33" s="33">
+        <v>46710</v>
+      </c>
+      <c r="U33" s="31">
         <f t="shared" si="10"/>
-        <v>46346</v>
-[...1 lines deleted...]
-      <c r="V33" s="33">
+        <v>46711</v>
+      </c>
+      <c r="V33" s="31">
         <f t="shared" si="10"/>
-        <v>46347</v>
-[...1 lines deleted...]
-      <c r="W33" s="33">
+        <v>46712</v>
+      </c>
+      <c r="W33" s="31">
         <f t="shared" si="10"/>
-        <v>46348</v>
-[...1 lines deleted...]
-      <c r="X33" s="33">
+        <v>46713</v>
+      </c>
+      <c r="X33" s="31">
         <f t="shared" si="10"/>
-        <v>46349</v>
-[...1 lines deleted...]
-      <c r="Y33" s="33">
+        <v>46714</v>
+      </c>
+      <c r="Y33" s="31">
         <f t="shared" si="10"/>
-        <v>46350</v>
-[...1 lines deleted...]
-      <c r="Z33" s="33">
+        <v>46715</v>
+      </c>
+      <c r="Z33" s="31">
         <f t="shared" si="10"/>
-        <v>46351</v>
-[...1 lines deleted...]
-      <c r="AA33" s="33">
+        <v>46716</v>
+      </c>
+      <c r="AA33" s="31">
         <f t="shared" si="10"/>
-        <v>46352</v>
-[...1 lines deleted...]
-      <c r="AB33" s="33">
+        <v>46717</v>
+      </c>
+      <c r="AB33" s="31">
         <f t="shared" si="10"/>
-        <v>46353</v>
-[...1 lines deleted...]
-      <c r="AC33" s="33">
+        <v>46718</v>
+      </c>
+      <c r="AC33" s="31">
         <f t="shared" si="10"/>
-        <v>46354</v>
-[...1 lines deleted...]
-      <c r="AD33" s="33">
+        <v>46719</v>
+      </c>
+      <c r="AD33" s="31">
         <f t="shared" si="10"/>
-        <v>46355</v>
-[...1 lines deleted...]
-      <c r="AE33" s="33">
+        <v>46720</v>
+      </c>
+      <c r="AE33" s="31">
         <f t="shared" si="10"/>
-        <v>46356</v>
-[...35 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(H33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H33)=1,WEEKDAY(H33)=7),"",Erfassung!$B$5*SUM(Erfassung!$Q5:$Q5)/5),"F")</f>
+        <v>46721</v>
+      </c>
+      <c r="AF33" s="32"/>
+      <c r="AI33" s="41"/>
+      <c r="AJ33" s="118"/>
+      <c r="AK33" s="59"/>
+    </row>
+    <row r="34" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="332" t="s">
+        <v>36</v>
+      </c>
+      <c r="B34" s="94">
+        <f>IF(ISNA(VLOOKUP(B33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B33)=1,WEEKDAY(B33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="C34" s="95">
+        <f>IF(ISNA(VLOOKUP(C33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C33)=1,WEEKDAY(C33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="D34" s="95">
+        <f>IF(ISNA(VLOOKUP(D33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D33)=1,WEEKDAY(D33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="E34" s="95">
+        <f>IF(ISNA(VLOOKUP(E33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E33)=1,WEEKDAY(E33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="F34" s="95">
+        <f>IF(ISNA(VLOOKUP(F33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F33)=1,WEEKDAY(F33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="G34" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(G33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G33)=1,WEEKDAY(G33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
         <v/>
       </c>
-      <c r="I34" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(I33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I33)=1,WEEKDAY(I33)=7),"",Erfassung!$B$5*SUM(Erfassung!$Q5:$Q5)/5),"F")</f>
+      <c r="H34" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(H33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H33)=1,WEEKDAY(H33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
         <v/>
       </c>
-      <c r="J34" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(O33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O33)=1,WEEKDAY(O33)=7),"",Erfassung!$B$5*SUM(Erfassung!$Q5:$Q5)/5),"F")</f>
+      <c r="I34" s="95">
+        <f>IF(ISNA(VLOOKUP(I33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I33)=1,WEEKDAY(I33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="J34" s="95">
+        <f>IF(ISNA(VLOOKUP(J33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J33)=1,WEEKDAY(J33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="K34" s="95">
+        <f>IF(ISNA(VLOOKUP(K33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K33)=1,WEEKDAY(K33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="L34" s="95">
+        <f>IF(ISNA(VLOOKUP(L33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L33)=1,WEEKDAY(L33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="M34" s="95">
+        <f>IF(ISNA(VLOOKUP(M33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M33)=1,WEEKDAY(M33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="N34" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(N33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N33)=1,WEEKDAY(N33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
         <v/>
       </c>
-      <c r="P34" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(P33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P33)=1,WEEKDAY(P33)=7),"",Erfassung!$B$5*SUM(Erfassung!$Q5:$Q5)/5),"F")</f>
+      <c r="O34" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(O33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O33)=1,WEEKDAY(O33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
         <v/>
       </c>
-      <c r="Q34" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(V33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V33)=1,WEEKDAY(V33)=7),"",Erfassung!$B$5*SUM(Erfassung!$Q5:$Q5)/5),"F")</f>
+      <c r="P34" s="95">
+        <f>IF(ISNA(VLOOKUP(P33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P33)=1,WEEKDAY(P33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Q34" s="95">
+        <f>IF(ISNA(VLOOKUP(Q33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q33)=1,WEEKDAY(Q33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="R34" s="95">
+        <f>IF(ISNA(VLOOKUP(R33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R33)=1,WEEKDAY(R33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="S34" s="95">
+        <f>IF(ISNA(VLOOKUP(S33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S33)=1,WEEKDAY(S33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="T34" s="95">
+        <f>IF(ISNA(VLOOKUP(T33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T33)=1,WEEKDAY(T33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="U34" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(U33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U33)=1,WEEKDAY(U33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
         <v/>
       </c>
-      <c r="W34" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(W33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W33)=1,WEEKDAY(W33)=7),"",Erfassung!$B$5*SUM(Erfassung!$Q5:$Q5)/5),"F")</f>
+      <c r="V34" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(V33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V33)=1,WEEKDAY(V33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
         <v/>
       </c>
-      <c r="X34" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(AC33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC33)=1,WEEKDAY(AC33)=7),"",Erfassung!$B$5*SUM(Erfassung!$Q5:$Q5)/5),"F")</f>
+      <c r="W34" s="95">
+        <f>IF(ISNA(VLOOKUP(W33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W33)=1,WEEKDAY(W33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="X34" s="95">
+        <f>IF(ISNA(VLOOKUP(X33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X33)=1,WEEKDAY(X33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Y34" s="95">
+        <f>IF(ISNA(VLOOKUP(Y33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y33)=1,WEEKDAY(Y33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Z34" s="95">
+        <f>IF(ISNA(VLOOKUP(Z33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z33)=1,WEEKDAY(Z33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AA34" s="95">
+        <f>IF(ISNA(VLOOKUP(AA33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA33)=1,WEEKDAY(AA33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AB34" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AB33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB33)=1,WEEKDAY(AB33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AD34" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(AD33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD33)=1,WEEKDAY(AD33)=7),"",Erfassung!$B$5*SUM(Erfassung!$Q5:$Q5)/5),"F")</f>
+      <c r="AC34" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AC33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC33)=1,WEEKDAY(AC33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AE34" s="98">
-[...4 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(AF33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF33)=1,WEEKDAY(AF33)=7),"",Erfassung!$B$5*SUM(Erfassung!$Q5:$Q5)/5),"F")</f>
+      <c r="AD34" s="95">
+        <f>IF(ISNA(VLOOKUP(AD33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD33)=1,WEEKDAY(AD33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AE34" s="95">
+        <f>IF(ISNA(VLOOKUP(AE33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE33)=1,WEEKDAY(AE33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AF34" s="96" t="str">
+        <f>IF(ISNA(VLOOKUP(AF33,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF33)=1,WEEKDAY(AF33)=7),"",Start!$B$5*SUM(Start!$Q5:$Q5)/5),"F")</f>
         <v/>
       </c>
       <c r="AG34" s="1"/>
       <c r="AH34" s="1"/>
-      <c r="AI34" s="109">
-[...13 lines deleted...]
-      <c r="B35" s="100" t="str">
+      <c r="AI34" s="106">
+        <f>Start!Q5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ34" s="117" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK34" s="129">
+        <f>(AJ35-AH35)/Start!Q5*'% Änderung unter Jahr'!L8</f>
+        <v>102.48</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="334"/>
+      <c r="B35" s="97">
         <f>IF(B34="F",B34,Arbeitstage!B25)</f>
-        <v>F</v>
-[...1 lines deleted...]
-      <c r="C35" s="101">
+        <v>1</v>
+      </c>
+      <c r="C35" s="98">
         <f>IF(C34="F",C34,Arbeitstage!C25)</f>
         <v>1</v>
       </c>
-      <c r="D35" s="101">
+      <c r="D35" s="98">
         <f>IF(D34="F",D34,Arbeitstage!D25)</f>
         <v>1</v>
       </c>
-      <c r="E35" s="101">
+      <c r="E35" s="98">
         <f>IF(E34="F",E34,Arbeitstage!E25)</f>
         <v>1</v>
       </c>
-      <c r="F35" s="101">
+      <c r="F35" s="98">
         <f>IF(F34="F",F34,Arbeitstage!F25)</f>
         <v>1</v>
       </c>
-      <c r="G35" s="101">
+      <c r="G35" s="98" t="str">
         <f>IF(G34="F",G34,Arbeitstage!G25)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="H35" s="101" t="str">
+        <v/>
+      </c>
+      <c r="H35" s="98" t="str">
         <f>IF(H34="F",H34,Arbeitstage!H25)</f>
         <v/>
       </c>
-      <c r="I35" s="101" t="str">
+      <c r="I35" s="98">
         <f>IF(I34="F",I34,Arbeitstage!I25)</f>
+        <v>1</v>
+      </c>
+      <c r="J35" s="98">
+        <f>IF(J34="F",J34,Arbeitstage!J25)</f>
+        <v>1</v>
+      </c>
+      <c r="K35" s="98">
+        <f>IF(K34="F",K34,Arbeitstage!K25)</f>
+        <v>1</v>
+      </c>
+      <c r="L35" s="98">
+        <f>IF(L34="F",L34,Arbeitstage!L25)</f>
+        <v>1</v>
+      </c>
+      <c r="M35" s="98">
+        <f>IF(M34="F",M34,Arbeitstage!M25)</f>
+        <v>1</v>
+      </c>
+      <c r="N35" s="98" t="str">
+        <f>IF(N34="F",N34,Arbeitstage!N25)</f>
         <v/>
       </c>
-      <c r="J35" s="101">
-[...19 lines deleted...]
-      <c r="O35" s="101" t="str">
+      <c r="O35" s="98" t="str">
         <f>IF(O34="F",O34,Arbeitstage!O25)</f>
         <v/>
       </c>
-      <c r="P35" s="101" t="str">
+      <c r="P35" s="98">
         <f>IF(P34="F",P34,Arbeitstage!P25)</f>
+        <v>1</v>
+      </c>
+      <c r="Q35" s="98">
+        <f>IF(Q34="F",Q34,Arbeitstage!Q25)</f>
+        <v>1</v>
+      </c>
+      <c r="R35" s="98">
+        <f>IF(R34="F",R34,Arbeitstage!R25)</f>
+        <v>1</v>
+      </c>
+      <c r="S35" s="98">
+        <f>IF(S34="F",S34,Arbeitstage!S25)</f>
+        <v>1</v>
+      </c>
+      <c r="T35" s="98">
+        <f>IF(T34="F",T34,Arbeitstage!T25)</f>
+        <v>1</v>
+      </c>
+      <c r="U35" s="98" t="str">
+        <f>IF(U34="F",U34,Arbeitstage!U25)</f>
         <v/>
       </c>
-      <c r="Q35" s="101">
-[...19 lines deleted...]
-      <c r="V35" s="101" t="str">
+      <c r="V35" s="98" t="str">
         <f>IF(V34="F",V34,Arbeitstage!V25)</f>
         <v/>
       </c>
-      <c r="W35" s="101" t="str">
+      <c r="W35" s="98">
         <f>IF(W34="F",W34,Arbeitstage!W25)</f>
+        <v>1</v>
+      </c>
+      <c r="X35" s="98">
+        <f>IF(X34="F",X34,Arbeitstage!X25)</f>
+        <v>1</v>
+      </c>
+      <c r="Y35" s="98">
+        <f>IF(Y34="F",Y34,Arbeitstage!Y25)</f>
+        <v>1</v>
+      </c>
+      <c r="Z35" s="98">
+        <f>IF(Z34="F",Z34,Arbeitstage!Z25)</f>
+        <v>1</v>
+      </c>
+      <c r="AA35" s="98">
+        <f>IF(AA34="F",AA34,Arbeitstage!AA25)</f>
+        <v>1</v>
+      </c>
+      <c r="AB35" s="98" t="str">
+        <f>IF(AB34="F",AB34,Arbeitstage!AB25)</f>
         <v/>
       </c>
-      <c r="X35" s="101">
-[...19 lines deleted...]
-      <c r="AC35" s="101" t="str">
+      <c r="AC35" s="98" t="str">
         <f>IF(AC34="F",AC34,Arbeitstage!AC25)</f>
         <v/>
       </c>
-      <c r="AD35" s="101" t="str">
+      <c r="AD35" s="98">
         <f>IF(AD34="F",AD34,Arbeitstage!AD25)</f>
+        <v>1</v>
+      </c>
+      <c r="AE35" s="98">
+        <f>IF(AE34="F",AE34,Arbeitstage!AE25)</f>
+        <v>1</v>
+      </c>
+      <c r="AF35" s="99" t="str">
+        <f>IF(AF34="F",AF34,Arbeitstage!AF25)</f>
+        <v>F</v>
+      </c>
+      <c r="AG35" s="104">
+        <f>SUM(Start!$D:$D)/12</f>
+        <v>1.6666666666666667</v>
+      </c>
+      <c r="AH35" s="103">
+        <f>IF(AG35="","",AG35*Start!B5*SUM(Start!Q5:Q5)/5)</f>
+        <v>11.2</v>
+      </c>
+      <c r="AI35" s="105">
+        <f>SUM(B35:AF35)</f>
+        <v>22</v>
+      </c>
+      <c r="AJ35" s="117">
+        <f>SUM(B34:AF34)</f>
+        <v>147.84</v>
+      </c>
+      <c r="AK35" s="110">
+        <f>ROUND(AI35*AI34/5,1)*5</f>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="12.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="18"/>
+      <c r="B36" s="50">
+        <f>AE33+1</f>
+        <v>46722</v>
+      </c>
+      <c r="C36" s="31">
+        <f t="shared" ref="C36:AF36" si="11">B36+1</f>
+        <v>46723</v>
+      </c>
+      <c r="D36" s="31">
+        <f t="shared" si="11"/>
+        <v>46724</v>
+      </c>
+      <c r="E36" s="31">
+        <f t="shared" si="11"/>
+        <v>46725</v>
+      </c>
+      <c r="F36" s="31">
+        <f t="shared" si="11"/>
+        <v>46726</v>
+      </c>
+      <c r="G36" s="31">
+        <f t="shared" si="11"/>
+        <v>46727</v>
+      </c>
+      <c r="H36" s="31">
+        <f t="shared" si="11"/>
+        <v>46728</v>
+      </c>
+      <c r="I36" s="31">
+        <f t="shared" si="11"/>
+        <v>46729</v>
+      </c>
+      <c r="J36" s="31">
+        <f t="shared" si="11"/>
+        <v>46730</v>
+      </c>
+      <c r="K36" s="31">
+        <f t="shared" si="11"/>
+        <v>46731</v>
+      </c>
+      <c r="L36" s="31">
+        <f t="shared" si="11"/>
+        <v>46732</v>
+      </c>
+      <c r="M36" s="31">
+        <f t="shared" si="11"/>
+        <v>46733</v>
+      </c>
+      <c r="N36" s="31">
+        <f t="shared" si="11"/>
+        <v>46734</v>
+      </c>
+      <c r="O36" s="31">
+        <f t="shared" si="11"/>
+        <v>46735</v>
+      </c>
+      <c r="P36" s="31">
+        <f t="shared" si="11"/>
+        <v>46736</v>
+      </c>
+      <c r="Q36" s="31">
+        <f t="shared" si="11"/>
+        <v>46737</v>
+      </c>
+      <c r="R36" s="31">
+        <f t="shared" si="11"/>
+        <v>46738</v>
+      </c>
+      <c r="S36" s="31">
+        <f t="shared" si="11"/>
+        <v>46739</v>
+      </c>
+      <c r="T36" s="31">
+        <f t="shared" si="11"/>
+        <v>46740</v>
+      </c>
+      <c r="U36" s="31">
+        <f t="shared" si="11"/>
+        <v>46741</v>
+      </c>
+      <c r="V36" s="31">
+        <f t="shared" si="11"/>
+        <v>46742</v>
+      </c>
+      <c r="W36" s="31">
+        <f t="shared" si="11"/>
+        <v>46743</v>
+      </c>
+      <c r="X36" s="31">
+        <f t="shared" si="11"/>
+        <v>46744</v>
+      </c>
+      <c r="Y36" s="31">
+        <f t="shared" si="11"/>
+        <v>46745</v>
+      </c>
+      <c r="Z36" s="31">
+        <f t="shared" si="11"/>
+        <v>46746</v>
+      </c>
+      <c r="AA36" s="31">
+        <f t="shared" si="11"/>
+        <v>46747</v>
+      </c>
+      <c r="AB36" s="31">
+        <f t="shared" si="11"/>
+        <v>46748</v>
+      </c>
+      <c r="AC36" s="31">
+        <f t="shared" si="11"/>
+        <v>46749</v>
+      </c>
+      <c r="AD36" s="31">
+        <f t="shared" si="11"/>
+        <v>46750</v>
+      </c>
+      <c r="AE36" s="31">
+        <f t="shared" si="11"/>
+        <v>46751</v>
+      </c>
+      <c r="AF36" s="32">
+        <f t="shared" si="11"/>
+        <v>46752</v>
+      </c>
+      <c r="AH36" s="100" t="str">
+        <f>IF(AG36="","",AG36*Start!#REF!*SUM(Start!Q:Q)/5)</f>
         <v/>
       </c>
-      <c r="AE35" s="101">
-[...4 lines deleted...]
-        <f>IF(AF34="F",AF34,Arbeitstage!AF25)</f>
+      <c r="AI36" s="101"/>
+      <c r="AJ36" s="120"/>
+      <c r="AK36" s="102"/>
+    </row>
+    <row r="37" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="332" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="94">
+        <f>IF(ISNA(VLOOKUP(B36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(B36)=1,WEEKDAY(B36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="C37" s="95">
+        <f>IF(ISNA(VLOOKUP(C36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(C36)=1,WEEKDAY(C36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="D37" s="95">
+        <f>IF(ISNA(VLOOKUP(D36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(D36)=1,WEEKDAY(D36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="E37" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(E36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(E36)=1,WEEKDAY(E36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AG35" s="107">
-[...147 lines deleted...]
-        <f>IF(AG36="","",AG36*Erfassung!#REF!*SUM(Erfassung!Q:Q)/5)</f>
+      <c r="F37" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(F36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F36)=1,WEEKDAY(F36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
         <v/>
       </c>
-      <c r="AI36" s="104"/>
-[...24 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(F36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(F36)=1,WEEKDAY(F36)=7),"",Erfassung!$B$5*SUM(Erfassung!$R5:$R5)/5),"F")</f>
+      <c r="G37" s="95">
+        <f>IF(ISNA(VLOOKUP(G36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G36)=1,WEEKDAY(G36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="H37" s="95">
+        <f>IF(ISNA(VLOOKUP(H36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(H36)=1,WEEKDAY(H36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="I37" s="95">
+        <f>IF(ISNA(VLOOKUP(I36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(I36)=1,WEEKDAY(I36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="J37" s="95">
+        <f>IF(ISNA(VLOOKUP(J36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(J36)=1,WEEKDAY(J36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="K37" s="95">
+        <f>IF(ISNA(VLOOKUP(K36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(K36)=1,WEEKDAY(K36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="L37" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(L36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(L36)=1,WEEKDAY(L36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
         <v/>
       </c>
-      <c r="G37" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(G36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(G36)=1,WEEKDAY(G36)=7),"",Erfassung!$B$5*SUM(Erfassung!$R5:$R5)/5),"F")</f>
+      <c r="M37" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(M36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M36)=1,WEEKDAY(M36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
         <v/>
       </c>
-      <c r="H37" s="98">
-[...20 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(M36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(M36)=1,WEEKDAY(M36)=7),"",Erfassung!$B$5*SUM(Erfassung!$R5:$R5)/5),"F")</f>
+      <c r="N37" s="95">
+        <f>IF(ISNA(VLOOKUP(N36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N36)=1,WEEKDAY(N36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="O37" s="95">
+        <f>IF(ISNA(VLOOKUP(O36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(O36)=1,WEEKDAY(O36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="P37" s="95">
+        <f>IF(ISNA(VLOOKUP(P36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(P36)=1,WEEKDAY(P36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Q37" s="95">
+        <f>IF(ISNA(VLOOKUP(Q36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Q36)=1,WEEKDAY(Q36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="R37" s="95">
+        <f>IF(ISNA(VLOOKUP(R36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(R36)=1,WEEKDAY(R36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="S37" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(S36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(S36)=1,WEEKDAY(S36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
         <v/>
       </c>
-      <c r="N37" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(N36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(N36)=1,WEEKDAY(N36)=7),"",Erfassung!$B$5*SUM(Erfassung!$R5:$R5)/5),"F")</f>
+      <c r="T37" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(T36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(T36)=1,WEEKDAY(T36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
         <v/>
       </c>
-      <c r="O37" s="98">
-[...44 lines deleted...]
-        <f>IF(ISNA(VLOOKUP(Z36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z36)=1,WEEKDAY(Z36)=7),"",Erfassung!$B$5*SUM(Erfassung!$R5:$R5)/5),"F")</f>
+      <c r="U37" s="95">
+        <f>IF(ISNA(VLOOKUP(U36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(U36)=1,WEEKDAY(U36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="V37" s="95">
+        <f>IF(ISNA(VLOOKUP(V36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(V36)=1,WEEKDAY(V36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="W37" s="95">
+        <f>IF(ISNA(VLOOKUP(W36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(W36)=1,WEEKDAY(W36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="X37" s="95">
+        <f>IF(ISNA(VLOOKUP(X36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(X36)=1,WEEKDAY(X36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Y37" s="95">
+        <f>IF(ISNA(VLOOKUP(Y36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Y36)=1,WEEKDAY(Y36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="Z37" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(Z36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(Z36)=1,WEEKDAY(Z36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
         <v>F</v>
       </c>
-      <c r="AA37" s="98" t="str">
-        <f>IF(ISNA(VLOOKUP(AA36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA36)=1,WEEKDAY(AA36)=7),"",Erfassung!$B$5*SUM(Erfassung!$R5:$R5)/5),"F")</f>
+      <c r="AA37" s="95" t="str">
+        <f>IF(ISNA(VLOOKUP(AA36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AA36)=1,WEEKDAY(AA36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
         <v>F</v>
       </c>
-      <c r="AB37" s="98" t="str">
-[...17 lines deleted...]
-        <v>4.2</v>
+      <c r="AB37" s="95">
+        <f>IF(ISNA(VLOOKUP(AB36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AB36)=1,WEEKDAY(AB36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AC37" s="95">
+        <f>IF(ISNA(VLOOKUP(AC36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AC36)=1,WEEKDAY(AC36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AD37" s="95">
+        <f>IF(ISNA(VLOOKUP(AD36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AD36)=1,WEEKDAY(AD36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AE37" s="95">
+        <f>IF(ISNA(VLOOKUP(AE36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AE36)=1,WEEKDAY(AE36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
+      </c>
+      <c r="AF37" s="96">
+        <f>IF(ISNA(VLOOKUP(AF36,'Feiertage und Ferien'!$A:$E,3,FALSE)),IF(OR(WEEKDAY(AF36)=1,WEEKDAY(AF36)=7),"",Start!$B$5*SUM(Start!$R5:$R5)/5),"F")</f>
+        <v>6.7200000000000006</v>
       </c>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
-      <c r="AI37" s="109">
-[...13 lines deleted...]
-      <c r="B38" s="114">
+      <c r="AI37" s="106">
+        <f>Start!R5+20%</f>
+        <v>1</v>
+      </c>
+      <c r="AJ37" s="117" t="s">
+        <v>37</v>
+      </c>
+      <c r="AK37" s="129">
+        <f>(Arbeitszeiten!AJ38-AH38)/Start!R5*'% Änderung unter Jahr'!M8</f>
+        <v>107.52000000000001</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="14" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="333"/>
+      <c r="B38" s="111">
         <f>IF(B37="F",B37,Arbeitstage!B27)</f>
         <v>1</v>
       </c>
-      <c r="C38" s="115">
+      <c r="C38" s="112">
         <f>IF(C37="F",C37,Arbeitstage!C27)</f>
         <v>1</v>
       </c>
-      <c r="D38" s="115">
+      <c r="D38" s="112">
         <f>IF(D37="F",D37,Arbeitstage!D27)</f>
         <v>1</v>
       </c>
-      <c r="E38" s="115">
+      <c r="E38" s="112" t="str">
         <f>IF(E37="F",E37,Arbeitstage!E27)</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F38" s="115" t="str">
+        <v/>
+      </c>
+      <c r="F38" s="112" t="str">
         <f>IF(F37="F",F37,Arbeitstage!F27)</f>
         <v/>
       </c>
-      <c r="G38" s="115" t="str">
+      <c r="G38" s="112">
         <f>IF(G37="F",G37,Arbeitstage!G27)</f>
+        <v>1</v>
+      </c>
+      <c r="H38" s="112">
+        <f>IF(H37="F",H37,Arbeitstage!H27)</f>
+        <v>1</v>
+      </c>
+      <c r="I38" s="112">
+        <f>IF(I37="F",I37,Arbeitstage!I27)</f>
+        <v>1</v>
+      </c>
+      <c r="J38" s="112">
+        <f>IF(J37="F",J37,Arbeitstage!J27)</f>
+        <v>1</v>
+      </c>
+      <c r="K38" s="112">
+        <f>IF(K37="F",K37,Arbeitstage!K27)</f>
+        <v>1</v>
+      </c>
+      <c r="L38" s="112" t="str">
+        <f>IF(L37="F",L37,Arbeitstage!L27)</f>
         <v/>
       </c>
-      <c r="H38" s="115">
-[...19 lines deleted...]
-      <c r="M38" s="115" t="str">
+      <c r="M38" s="112" t="str">
         <f>IF(M37="F",M37,Arbeitstage!M27)</f>
         <v/>
       </c>
-      <c r="N38" s="115" t="str">
+      <c r="N38" s="112">
         <f>IF(N37="F",N37,Arbeitstage!N27)</f>
+        <v>1</v>
+      </c>
+      <c r="O38" s="112">
+        <f>IF(O37="F",O37,Arbeitstage!O27)</f>
+        <v>1</v>
+      </c>
+      <c r="P38" s="112">
+        <f>IF(P37="F",P37,Arbeitstage!P27)</f>
+        <v>1</v>
+      </c>
+      <c r="Q38" s="112">
+        <f>IF(Q37="F",Q37,Arbeitstage!Q27)</f>
+        <v>1</v>
+      </c>
+      <c r="R38" s="112">
+        <f>IF(R37="F",R37,Arbeitstage!R27)</f>
+        <v>1</v>
+      </c>
+      <c r="S38" s="112" t="str">
+        <f>IF(S37="F",S37,Arbeitstage!S27)</f>
         <v/>
       </c>
-      <c r="O38" s="115">
-[...19 lines deleted...]
-      <c r="T38" s="115" t="str">
+      <c r="T38" s="112" t="str">
         <f>IF(T37="F",T37,Arbeitstage!T27)</f>
         <v/>
       </c>
-      <c r="U38" s="115" t="str">
+      <c r="U38" s="112">
         <f>IF(U37="F",U37,Arbeitstage!U27)</f>
-        <v/>
-[...1 lines deleted...]
-      <c r="V38" s="115">
+        <v>1</v>
+      </c>
+      <c r="V38" s="112">
         <f>IF(V37="F",V37,Arbeitstage!V27)</f>
         <v>1</v>
       </c>
-      <c r="W38" s="115">
+      <c r="W38" s="112">
         <f>IF(W37="F",W37,Arbeitstage!W27)</f>
         <v>1</v>
       </c>
-      <c r="X38" s="115">
+      <c r="X38" s="112">
         <f>IF(X37="F",X37,Arbeitstage!X27)</f>
         <v>1</v>
       </c>
-      <c r="Y38" s="115" t="str">
+      <c r="Y38" s="112" t="str">
         <f>IF(Y37="F",Y37,Arbeitstage!Y27)</f>
         <v>F</v>
       </c>
-      <c r="Z38" s="115" t="str">
+      <c r="Z38" s="112" t="str">
         <f>IF(Z37="F",Z37,Arbeitstage!Z27)</f>
         <v>F</v>
       </c>
-      <c r="AA38" s="115" t="str">
+      <c r="AA38" s="112" t="str">
         <f>IF(AA37="F",AA37,Arbeitstage!AA27)</f>
         <v>F</v>
       </c>
-      <c r="AB38" s="115" t="str">
+      <c r="AB38" s="112" t="str">
         <f>IF(AB37="F",AB37,Arbeitstage!AB27)</f>
         <v>F</v>
       </c>
-      <c r="AC38" s="115" t="str">
+      <c r="AC38" s="112" t="str">
         <f>IF(AC37="F",AC37,Arbeitstage!AC27)</f>
         <v>F</v>
       </c>
-      <c r="AD38" s="115" t="str">
+      <c r="AD38" s="112" t="str">
         <f>IF(AD37="F",AD37,Arbeitstage!AD27)</f>
         <v>F</v>
       </c>
-      <c r="AE38" s="115" t="str">
+      <c r="AE38" s="112" t="str">
         <f>IF(AE37="F",AE37,Arbeitstage!AE27)</f>
         <v>F</v>
       </c>
-      <c r="AF38" s="116" t="str">
+      <c r="AF38" s="113" t="str">
         <f>IF(AF37="F",AF37,Arbeitstage!AF27)</f>
         <v>F</v>
       </c>
-      <c r="AG38" s="117">
-        <f>SUM(Erfassung!$D:$D)/12</f>
+      <c r="AG38" s="114">
+        <f>SUM(Start!$D:$D)/12</f>
         <v>1.6666666666666667</v>
       </c>
-      <c r="AH38" s="118">
-[...3 lines deleted...]
-      <c r="AI38" s="119">
+      <c r="AH38" s="115">
+        <f>IF(AG38="","",AG38*Start!B5*SUM(Start!R5:R5)/5)</f>
+        <v>11.2</v>
+      </c>
+      <c r="AI38" s="116">
         <f>SUM(B38:AF38)</f>
         <v>17</v>
       </c>
-      <c r="AJ38" s="124">
+      <c r="AJ38" s="121">
         <f>SUM(B37:AF37)</f>
-        <v>92.400000000000034</v>
-[...1 lines deleted...]
-      <c r="AK38" s="113">
+        <v>154.56</v>
+      </c>
+      <c r="AK38" s="110">
         <f>ROUND(AI38*AI37/5,1)*5</f>
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:37" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" ht="11.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="9"/>
-      <c r="AC39" s="35"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:37" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AC39" s="33"/>
+    </row>
+    <row r="40" spans="1:37" ht="11.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B40" s="126" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="H40" s="35"/>
+      <c r="I40" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="150" t="s">
-[...11 lines deleted...]
-        <v>75</v>
+      <c r="L40" s="36"/>
+      <c r="M40" s="27" t="s">
+        <v>69</v>
       </c>
       <c r="AI40" s="5"/>
       <c r="AJ40" s="5"/>
       <c r="AK40" s="5"/>
     </row>
-    <row r="41" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>74</v>
+    <row r="41" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B41" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="C41" s="27" t="s">
+        <v>68</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
       <c r="AA41" s="1"/>
       <c r="AB41" s="1"/>
       <c r="AC41" s="1"/>
       <c r="AD41" s="1"/>
       <c r="AE41" s="1"/>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
-      <c r="AI41" s="111"/>
-[...3 lines deleted...]
-      <c r="AK41" s="125">
+      <c r="AI41" s="108"/>
+      <c r="AJ41" s="109" t="s">
+        <v>53</v>
+      </c>
+      <c r="AK41" s="122">
         <f>SUM(AK5,AK8,AK11,AK14,AK17,AK20,AK23,AK26,AK29,AK32,AK35,AK38)</f>
-        <v>140.5</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="AC42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
     </row>
-    <row r="43" spans="1:37" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="AK43" s="50">
+    <row r="43" spans="1:37" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="AG43" s="27"/>
+      <c r="AH43" s="27"/>
+      <c r="AI43" s="48"/>
+      <c r="AJ43" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="AK43" s="48">
         <f>SUM(AH38,AH35,AH32,AH29,AH26,AH23,AH20,AH17,AH14,AH11,AH8,AH5)</f>
-        <v>84</v>
-[...9 lines deleted...]
-      <c r="AK44" s="50">
+        <v>134.40000000000003</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="AG44" s="27"/>
+      <c r="AH44" s="27"/>
+      <c r="AI44" s="48"/>
+      <c r="AJ44" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AK44" s="48">
         <f>SUM(AJ5,AJ8,AJ11,AJ14,AJ17,AJ20,AJ23,AJ26,AJ29,AJ32,AJ35,AJ38)</f>
-        <v>1062.6000000000004</v>
-[...4 lines deleted...]
-      <c r="AH45" s="29"/>
+        <v>1720.32</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="AG45" s="27"/>
+      <c r="AH45" s="27"/>
       <c r="AI45" s="1"/>
       <c r="AJ45" s="1"/>
     </row>
-    <row r="46" spans="1:37" x14ac:dyDescent="0.2">
-      <c r="AB46" s="35"/>
+    <row r="46" spans="1:37" x14ac:dyDescent="0.15">
+      <c r="AB46" s="33"/>
       <c r="AI46" s="14"/>
       <c r="AJ46" s="7"/>
     </row>
-    <row r="47" spans="1:37" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:37" x14ac:dyDescent="0.15">
       <c r="A47" s="9"/>
-      <c r="D47" s="35"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="D47" s="33"/>
+      <c r="E47" s="38"/>
+    </row>
+    <row r="48" spans="1:37" x14ac:dyDescent="0.15">
       <c r="A48" s="9"/>
-      <c r="D48" s="35"/>
-      <c r="E48" s="40"/>
+      <c r="D48" s="33"/>
+      <c r="E48" s="38"/>
       <c r="AK48" s="7"/>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.15">
       <c r="A49" s="9"/>
-      <c r="D49" s="35"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="D49" s="33"/>
+      <c r="E49" s="38"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.15">
       <c r="A50" s="9"/>
-      <c r="D50" s="35"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="D50" s="33"/>
+      <c r="E50" s="38"/>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.15">
       <c r="A51" s="9"/>
-      <c r="D51" s="35"/>
-      <c r="E51" s="40"/>
+      <c r="D51" s="33"/>
+      <c r="E51" s="38"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="13">
     <mergeCell ref="AJ2:AK2"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <conditionalFormatting sqref="B11:B12">
     <cfRule type="cellIs" dxfId="163" priority="24" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="162" priority="25" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B12">
     <cfRule type="cellIs" dxfId="161" priority="232" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B24">
-    <cfRule type="cellIs" dxfId="160" priority="111" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="160" priority="112" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="159" priority="111" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="159" priority="110" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="158" priority="110" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B35:B36">
     <cfRule type="cellIs" dxfId="157" priority="12" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="156" priority="13" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B36">
     <cfRule type="cellIs" dxfId="155" priority="68" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B37:AE37">
-    <cfRule type="cellIs" dxfId="154" priority="44" operator="equal">
-      <formula>0</formula>
+    <cfRule type="cellIs" dxfId="154" priority="46" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="153" priority="45" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="152" priority="46" stopIfTrue="1" operator="equal">
-      <formula>""</formula>
+    <cfRule type="cellIs" dxfId="152" priority="44" operator="equal">
+      <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B3:AF4">
     <cfRule type="cellIs" dxfId="151" priority="334" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="150" priority="335" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B4:AF4 B7:AF7 B10:AF10 B13:AF13 B16:AF16 B19:AF19 B22:AF22 B25:AF25 B28:AF28 B31:AF31 B34:AF34 B37:AF37">
     <cfRule type="cellIs" dxfId="149" priority="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B4:AF4">
     <cfRule type="cellIs" dxfId="148" priority="263" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B4:AF7">
     <cfRule type="cellIs" dxfId="147" priority="223" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="146" priority="222" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B5:AF7">
     <cfRule type="cellIs" dxfId="145" priority="221" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B7:AF8">
-    <cfRule type="cellIs" dxfId="144" priority="28" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="144" priority="27" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="143" priority="28" stopIfTrue="1" operator="equal">
       <formula>""</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:AF8">
     <cfRule type="cellIs" dxfId="142" priority="26" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B9:AF10">
-    <cfRule type="cellIs" dxfId="141" priority="211" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="141" priority="212" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="140" priority="211" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="140" priority="210" operator="equal">
+    <cfRule type="cellIs" dxfId="139" priority="210" operator="equal">
       <formula>0</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B10:AF10">
     <cfRule type="cellIs" dxfId="138" priority="209" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="137" priority="208" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B11:AF11">
     <cfRule type="cellIs" dxfId="136" priority="23" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B12:AF12">
-    <cfRule type="cellIs" dxfId="135" priority="233" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="135" priority="234" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="134" priority="233" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B13:AF13">
-    <cfRule type="cellIs" dxfId="133" priority="198" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="133" priority="196" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="132" priority="198" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="132" priority="197" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="131" priority="197" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B13:AF16">
-    <cfRule type="cellIs" dxfId="130" priority="22" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="130" priority="21" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="129" priority="22" stopIfTrue="1" operator="equal">
       <formula>""</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B14:AF16">
     <cfRule type="cellIs" dxfId="128" priority="20" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B16:AF17">
     <cfRule type="cellIs" dxfId="127" priority="18" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="126" priority="19" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B17:AF17">
     <cfRule type="cellIs" dxfId="125" priority="17" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B18:AF19">
     <cfRule type="cellIs" dxfId="124" priority="106" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="123" priority="105" stopIfTrue="1" operator="equal">
@@ -17538,4151 +30819,274 @@
       <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="120" priority="97" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B20:AF22">
     <cfRule type="cellIs" dxfId="119" priority="96" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B22:AF23">
     <cfRule type="cellIs" dxfId="118" priority="92" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="117" priority="93" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B23:AF23">
     <cfRule type="cellIs" dxfId="116" priority="91" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B24:AF24">
-    <cfRule type="cellIs" dxfId="115" priority="114" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="115" priority="113" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="114" priority="114" stopIfTrue="1" operator="equal">
       <formula>""</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B25:AF25">
     <cfRule type="cellIs" dxfId="113" priority="88" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="112" priority="89" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="111" priority="90" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B25:AF28">
     <cfRule type="cellIs" dxfId="110" priority="79" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="109" priority="80" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B26:AF28">
     <cfRule type="cellIs" dxfId="108" priority="78" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B28:AF29">
-    <cfRule type="cellIs" dxfId="107" priority="15" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="107" priority="16" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="106" priority="15" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B29:AF29">
     <cfRule type="cellIs" dxfId="105" priority="14" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B30:AF31">
-    <cfRule type="cellIs" dxfId="104" priority="61" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="104" priority="60" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="103" priority="61" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="103" priority="62" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="102" priority="62" stopIfTrue="1" operator="equal">
       <formula>""</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B31:AF34">
     <cfRule type="cellIs" dxfId="101" priority="54" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="100" priority="53" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B32:AF34">
     <cfRule type="cellIs" dxfId="99" priority="52" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B34:AF34">
-    <cfRule type="cellIs" dxfId="98" priority="51" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="98" priority="50" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="97" priority="51" stopIfTrue="1" operator="equal">
       <formula>""</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B35:AF35">
     <cfRule type="cellIs" dxfId="96" priority="11" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B36:AF36">
-    <cfRule type="cellIs" dxfId="95" priority="70" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="95" priority="69" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="94" priority="70" stopIfTrue="1" operator="equal">
       <formula>""</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B37:AF37">
-    <cfRule type="cellIs" dxfId="93" priority="7" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="93" priority="6" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="92" priority="7" stopIfTrue="1" operator="equal">
       <formula>""</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B38:AF38">
     <cfRule type="cellIs" dxfId="91" priority="10" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="90" priority="9" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="89" priority="8" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C11:AF11">
     <cfRule type="cellIs" dxfId="88" priority="207" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="87" priority="206" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C12:AF12">
     <cfRule type="cellIs" dxfId="86" priority="242" operator="equal">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="85" priority="243" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="85" priority="244" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="84" priority="243" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C24:AF24">
-    <cfRule type="cellIs" dxfId="83" priority="117" operator="equal">
-      <formula>0</formula>
+    <cfRule type="cellIs" dxfId="83" priority="119" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="82" priority="118" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="81" priority="119" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="81" priority="117" operator="equal">
+      <formula>0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C35:AF35">
+    <cfRule type="cellIs" dxfId="80" priority="48" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="79" priority="49" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C35:AF35">
-[...1 lines deleted...]
-      <formula>""</formula>
+  <conditionalFormatting sqref="C36:AF36">
+    <cfRule type="cellIs" dxfId="78" priority="73" operator="equal">
+      <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="79" priority="48" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="77" priority="74" stopIfTrue="1" operator="equal">
       <formula>"F"</formula>
-    </cfRule>
-[...6 lines deleted...]
-      <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="76" priority="75" stopIfTrue="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AF37">
-    <cfRule type="cellIs" dxfId="75" priority="3" stopIfTrue="1" operator="equal">
-      <formula>"F"</formula>
+    <cfRule type="cellIs" dxfId="75" priority="4" stopIfTrue="1" operator="equal">
+      <formula>""</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="74" priority="5" operator="equal">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="73" priority="4" stopIfTrue="1" operator="equal">
-      <formula>""</formula>
+    <cfRule type="cellIs" dxfId="73" priority="3" stopIfTrue="1" operator="equal">
+      <formula>"F"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.33333333333333331" right="0.33402777777777776" top="0.6694444444444444" bottom="1.0513888888888889" header="0.51180555555555551" footer="0.27569444444444446"/>
   <pageSetup paperSize="9" scale="80" firstPageNumber="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8Arbeitszeit per &amp;D</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="D4:AD4" formula="1"/>
-  </ignoredErrors>
-[...3879 lines deleted...]
-    <ignoredError sqref="C5:AF5 B19 AJ7 C9:AF27 C6:AC6 AE6:AF6 C7:Z7 AE7:AF7 AA7:AD7 C8:AC8 AJ9 AJ13 AJ11 AJ15 AJ17 AJ19 AJ21 AJ23 AJ25" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Y D A A B Q S w M E F A A C A A g A Y H B t W a b Y P p K m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + 7 D o I w G I V f h X S n F z D x k p 8 y s D h I Y m J i X J t S o R G K o c X y b g 4 + k q 8 g R l E 3 x / O d b z j n f r 1 B O j R 1 c F G d 1 a 1 J E M M U B c r I t t C m T F D v j u E C p R y 2 Q p 5 E q Y J R N n Y 1 2 C J B l X P n F S H e e + x j 3 H Y l i S h l 5 J B v d r J S j U A f W f + X Q 2 2 s E 0 Y q x G H / G s M j z O I Z Z v M l p k A m C L k 2 X y E a 9 z 7 b H w h Z X 7 u + U 7 x Q Y b Y G M k U g 7 w / 8 A V B L A w Q U A A I A C A B g c G 1 Z D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A Y H B t W S i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A Y H B t W a b Y P p K m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A G B w b V k P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A Y H B t W S i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A P g I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A O d m 1 w H B v u p F q G J A t a p j U p A A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A M g R z W C i e u l i B x Z p k 1 W f o g Y q E p a D r 6 L e a n r G X Q 5 I c 4 m g A A A A A D o A A A A A C A A A g A A A A I M M A y N r K g M J z t i V G r f g 4 B r O m 4 A e W X P u 0 5 1 r H l z q D D h 5 Q A A A A n Q i I 6 2 q m 7 m P + Q O 2 h D o 4 u R 7 b V a o s J K L k o N n c w S X k 3 R U h X 6 Q s e y A x b m Q u Y 3 3 b l h n H 2 a 6 I L s D l Z m N h f z Q I 6 4 K + k K 2 T O D u H c x z 9 D k C W e 3 U I z O B d A A A A A M R O j u F V O I P P Q + J v R A f k w Z J 3 t P v e h J L A r f A 0 g H i Q 7 q O + 3 w J Q Z m Y M b 7 O X L A q a m g F u i h b Z v v F o 8 k O d 5 d Q I U v f J / r A = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D1789F5-8AF6-4859-8803-8DF54FE39D79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
-      <vt:lpstr>Erfassung</vt:lpstr>
+    <vt:vector size="19" baseType="lpstr">
+      <vt:lpstr>Start</vt:lpstr>
+      <vt:lpstr>Jahresarbeitszeit</vt:lpstr>
+      <vt:lpstr>Monatsarbeitszeit</vt:lpstr>
+      <vt:lpstr>Sollzeiten Schulhäuser</vt:lpstr>
       <vt:lpstr>% Änderung unter Jahr</vt:lpstr>
+      <vt:lpstr>Pensumänderungen</vt:lpstr>
       <vt:lpstr>Feiertage und Ferien</vt:lpstr>
       <vt:lpstr>Kantonale Abweichungen</vt:lpstr>
       <vt:lpstr>Arbeitszeiten</vt:lpstr>
       <vt:lpstr>Arbeitstage</vt:lpstr>
       <vt:lpstr>Arbeitszeiten!C_2_7</vt:lpstr>
       <vt:lpstr>Arbeitszeiten!D_2_7</vt:lpstr>
       <vt:lpstr>Arbeitszeiten!E_2_7</vt:lpstr>
       <vt:lpstr>Arbeitstage!Excel_BuiltIn_Print_Area_2_7</vt:lpstr>
       <vt:lpstr>Arbeitszeiten!Excel_BuiltIn_Print_Area_2_7</vt:lpstr>
       <vt:lpstr>Arbeitszeiten!F_2_7</vt:lpstr>
       <vt:lpstr>Arbeitstage!G_2_7</vt:lpstr>
       <vt:lpstr>Arbeitszeiten!G_2_7</vt:lpstr>
       <vt:lpstr>Arbeitszeiten!H_2_7</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Filip</dc:creator>